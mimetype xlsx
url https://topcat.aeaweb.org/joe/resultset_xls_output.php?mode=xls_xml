--- v0 (2026-06-10)
+++ v1 (2026-07-26)
@@ -14,95 +14,197 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="JOE Listings Export" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'JOE Listings Export'!$A$1:$O$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1554">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1631">
   <si>
     <t>joe_issue_ID</t>
   </si>
   <si>
     <t>jp_id</t>
   </si>
   <si>
     <t>jp_section</t>
   </si>
   <si>
     <t>jp_institution</t>
   </si>
   <si>
     <t>jp_division</t>
   </si>
   <si>
     <t>jp_department</t>
   </si>
   <si>
     <t>jp_keywords</t>
   </si>
   <si>
     <t>jp_title</t>
   </si>
   <si>
     <t>jp_full_text</t>
   </si>
   <si>
     <t>jp_salary_range</t>
   </si>
   <si>
     <t>jp_agency_insertion_num</t>
   </si>
   <si>
     <t>locations</t>
   </si>
   <si>
     <t>JEL_Classifications</t>
   </si>
   <si>
     <t>Application_deadline</t>
   </si>
   <si>
     <t>Date_Active</t>
+  </si>
+  <si>
+    <t>International: Other Academic (Visiting or Temporary)</t>
+  </si>
+  <si>
+    <t>Aarhus University</t>
+  </si>
+  <si>
+    <t>Aarhus BSS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Department of Business Development and Technology </t>
+  </si>
+  <si>
+    <t>Accounting  
+Management accounting
+Financial accounting
+Corporate finance
+Finance
+Operations management
+Business Development  
+Technology
+Aarhus University
+Assistant professorship</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Assistant Professorship(s) in the fields of Accounting and Finance </t>
+  </si>
+  <si>
+    <t>The Department of Business Development and Technology (BTECH) at Aarhus BSS invites applications for assistant professorship positions in the fields: accounting and finance.
+An assistant professorship is a three-year full-time position. The starting date is 1 November 2026 or as agreed upon.
+Assistant professors divide their time equally between research and teaching activities. The successful candidates will become part of the AIROD research section.
+Job description
+We are seeking candidates who can strengthen our research profile. A significant part of our work involves collaboration with business partners, and we often engage in applied research. Therefore, it is important that candidates pursue research topics relevant to modern companies, and those with research activities involving industry will be preferred.
+We recognize that the fields are under continuous development, and for this reason, the successful candidates will have ample opportunity to influence both our teaching and research activities.
+We expect candidates to have a strong academic background and to be able to contribute to one or more of the following domains:
+•	Management accounting
+•	Financial accounting
+•	Corporate finance
+•	Finance
+•	Operations management
+Application deadline 
+August 3., 2026
+Please read the full job description and apply at the university homepage
+https://www.au.dk/om/stillinger/job/assistant-professorships-in-the-fields-of-accounting-and-finance-at-department-of-business-development-and-technology</t>
+  </si>
+  <si>
+    <t>DENMARK Herning</t>
+  </si>
+  <si>
+    <t>G - Financial Economics
+M4 - Accounting and Auditing</t>
+  </si>
+  <si>
+    <t>2026-07-31 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-07-02 00:00:00</t>
+  </si>
+  <si>
+    <t>International: Full-Time Academic (Permanent, Tenure Track or Tenured)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Aarhus BSS Accounting and Finance </t>
+  </si>
+  <si>
+    <t>Department of Business Development and Technology</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Management accounting
+Financial accounting
+Corporate finance
+Finance
+Operations management
+Associate professorship
+Business Development 
+Technology
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Associate Professorship(s) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Department of Business Development and Technology (BTECH) at Aarhus BSS, Aarhus University, invites applications for associate professorship positions in the fields of accounting and finance.
+An associate professorship is a full-time, permanent position. The starting date is 1 December 2026 or as agreed upon. Associate professors divide their time equally between research and teaching activities. The successful candidates will become part of the AIROD research section.
+Job Description
+We are seeking candidates who can strengthen our research profile. A significant part of our work involves collaboration with business partners, and we often engage in applied research. Therefore, it is important that candidates pursue research topics relevant to modern companies, and those with research activities involving industry will be preferred.
+We recognize that the fields are under continuous development, and for this reason, the successful candidates will have ample opportunity to influence both our teaching and research activities.
+We expect candidates to have a strong academic background and to be able to contribute to one or more of the following domains:
+	Management accounting
+	Financial accounting
+	Corporate finance
+        Finance
+	Operations management
+Application deadline
+3 August 2026
+Please read the full job description on the university homepage
+https://www.au.dk/om/stillinger/job/associate-professorships-in-the-fields-of-accounting-and-finance-at-department-of-business-development-and-technology
+</t>
+  </si>
+  <si>
+    <t>G - Financial Economics</t>
   </si>
   <si>
     <t>Full-Time Nonacademic</t>
   </si>
   <si>
     <t>Alfred P. Sloan Foundation</t>
   </si>
   <si>
     <t>Economics</t>
   </si>
   <si>
     <t>Philanthropy
 Program Director</t>
   </si>
   <si>
     <t xml:space="preserve">Program Director, Economics </t>
   </si>
   <si>
     <t xml:space="preserve">Program Director, Economics 
 The Alfred P. Sloan Foundation is a not-for-profit, mission-driven grantmaking institution dedicated to improving the welfare of all through the advancement of scientific knowledge. Founded in 1934 by Alfred Pritchard Sloan Jr., then-President and CEO of General Motors, the Foundation makes grants in four broad areas: direct support of research in science, technology, engineering, mathematics, and economics; initiatives to increase access and opportunity in graduate science education; projects that develop or leverage technology to empower research; and efforts to deepen public engagement with science and scientists.
 Headquartered in Rockefeller Center in New York City, the Foundation holds assets of approximately $2.2 billion and commits roughly $80–$95 million in grants annually. It is one of the largest private funders of economic research in the United States, with a grantmaking history that has had measurable impact on the rate and direction of academic activity in economics. The Foundation’s mission is guided by a commitment to impartial, evidence-based inquiry—free of ideology and driven by the highest standards of rigor.
 The Economics Program
 The Sloan Economics Program funds fundamental, rigorous economic research that serves as a public good—expanding knowledge of key economic forces, developing new evidence and methodologies, informing decision-makers, and improving economic and social welfare in the United States. The program’s goal is to provide conceptual breakthroughs, technical advances, and fundamental research that strengthen and accelerate U.S. economic progress.
 Current research priorities include:
 •The Economics of Science and Technology, including industrial strategy, emerging technologies, regional development, scientific careers, funding practices, and the productivity of the scientific enterprise.
@@ -349,53 +451,50 @@
     <t>The Department of Economics in the W. P. Carey School of Business at Arizona State University seeks qualified applicants to join its existing team of innovative teaching professionals.
 Clinical professors contribute to the institution’s mission by providing high-quality instruction and fulfilling department and college service obligations.  Excellent teaching is highly valued at the W. P. Carey School of Business.  Professional development opportunities, mentorship, and leadership opportunities are available.  In addition, there is a well-defined path to career progression of clinical assistant, associate, and full professor.
 The positions are full-time, permanent positions with no tenure implication. Contracts are renewed annually contingent upon availability of funds, satisfactory performance, and the needs of the university. Salary is competitive and dependent upon qualifications, experience, and rank.
 The initial application deadline is April 12, 2026
 For more information about the Department of Economics, please see https://wpcarey.asu.edu/economics-degrees.
 Equal Employment Opportunity Statement
 A background check is required for employment. All qualified applicants will receive consideration for employment without regard to race, color, religion, sex, national origin, disability, protected veteran status, or any other basis protected by law.
 See https://www.asu.edu/aad/manuals/acd/acd401.html and https://www.asu.edu/titleIX/.</t>
   </si>
   <si>
     <t>competitive</t>
   </si>
   <si>
     <t>UNITED STATES Arizona Tempe</t>
   </si>
   <si>
     <t>00 - 00 - Default: Any Field</t>
   </si>
   <si>
     <t>2026-04-30 00:00:00</t>
   </si>
   <si>
     <t>2026-03-24 00:00:00</t>
   </si>
   <si>
-    <t>International: Full-Time Academic (Permanent, Tenure Track or Tenured)</t>
-[...1 lines deleted...]
-  <si>
     <t>Asia School of Business</t>
   </si>
   <si>
     <t>Faculty</t>
   </si>
   <si>
     <t>Central Banking Group</t>
   </si>
   <si>
     <t xml:space="preserve">
 Central Banking
 Emerging Markets
 Financial Supervision &amp; Regulation
 Sovereign Wealth Management
 </t>
   </si>
   <si>
     <t>Professor of Economics</t>
   </si>
   <si>
     <t>The Central Banking Group of Asia School of Business invites applications for full-time Professors of Economics specializing in core central banking areas. We seek candidates with an outstanding research record and thought leadership relevant to central banks in emerging markets, financial supervision/regulation, and sovereign wealth management. 
 Successful candidates will contribute to translational research, teach at graduate and executive levels, and help shape curriculum and initiatives for the Master in Central Banking and executive education programs. 
 Key Responsibilities: 
 Conduct and publish high-impact research in central banking, finance, or related fields; teach and develop graduate courses integrating theory and practice; mentor graduate students and junior faculty; contribute to curriculum development, faculty governance, and academic initiatives; innovate teaching approaches; secure research funding; and build partnerships with central banks, government agencies, and industry. 
 Qualifications: 
@@ -834,53 +933,50 @@
   <si>
     <t>Chung-Hua Institution for Economic Research</t>
   </si>
   <si>
     <t>All fields</t>
   </si>
   <si>
     <t>Assistant Research Fellow (equivalent to assistant professor)</t>
   </si>
   <si>
     <t>Chung-Hua Institution for Economic Research(CIER) is a leading think tank in Taiwan, which specializes in economic policy research. CIER invites applicants to apply for the position of assistant research fellow, starting on Aug 1, 2026. All fields related to economic policy will be considered, and a good command of Mandarin is preferred.
 Qualified applicants should hold a Ph.D. degree in economics or relevant fields by Aug 1, 2026. Please apply through the JOE system, as well as email or send an application package by July 31, 2026, to Ms. Liu at fangru@cier.edu.tw or the recruiting committee,Chung-Hua Institution for Economic Research, No.75 Chang-Hsing Street, Taipei, Taiwan 10672.
 Application Package includes：
 A curriculum vitae along with a cover letter indicating for which position you are applying and your nationality.
 An official Ph.D. transcript(if you apply for the position of assistant research fellow and have not yet received a doctoral diploma)
 A doctoral diploma or a certification of completion requirements issued by your thesis advisor(s) or your department chair.
 Publication list
 Job market paper or Ph.D. dissertation
 Three recommendation letters(sent separately by professional references)
 The committee will process your application as soon as possible. If necessary,an on-line interview will be conducted. For more information,please contact Ms. Liu at fangru@cier.edu.tw</t>
   </si>
   <si>
     <t>TAIWAN TAIWAN TAIPEI</t>
   </si>
   <si>
-    <t>2026-07-31 00:00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>City University of Hong Kong</t>
   </si>
   <si>
     <t xml:space="preserve">Assistant Professors/Associate Professors/Professors/Chair Professors </t>
   </si>
   <si>
     <t xml:space="preserve">Global Scholar Recruitment Campaign
 City University of Hong Kong (CityUHK) is one of the world’s leading universities, known for innovation, creativity and research.  We are now seeking exceptional scholars to join us as Assistant Professors/Associate Professors/Professors/Chair Professors (on substantiation-track) in all academic fields with special focuses on One Health, Digital Society, Smart City, Matter, Brain, and related interdisciplinary areas.  Research fields of particular interest include, but not limited to:
 - biomedical science and engineering
 - veterinary science
 - computer science and data science
 - neuroscience and neural engineering
 - bio-statistics and AI-healthcare
 - smart/semi-conductor manufacturing
 - AI/robotics/autonomous systems
 - aerospace and microelectronics engineering
 - energy generation and storage
 - digital business and innovation management
 - fintech and business analytics
 - computational social sciences
 - digital humanities
 - digital and new media
 - law and technology
 - private law
 - healthy, smart and sustainable cities
@@ -1195,50 +1291,92 @@
   <si>
     <t>Senior Research Scholar</t>
   </si>
   <si>
     <t xml:space="preserve">The Center on Global Energy Policy (CGEP) at Columbia’s School of International and Public Affairs seeks a Senior Research Scholar to work on major research topics related to energy and climate change. Particular areas of interest include expertise to conduct research to support interdisciplinary research at the intersection of international trade and the clean energy transition. The candidate will oversee the Trade and the Clean Energy Transition initiative at CGEP, oversee the day-to-day program operation, including securing funding, building, and implementing a strategic plan and initiatives for the growth of both the program and the Center on Global Energy Policy.
 Successful execution will require generating original research, managing collaborative research projects and programs across departments, and communicating research findings clearly and concisely to a wide range of audiences in a manner that maximizes policy impact and contributes to the University’s wider research and convening efforts. This person will help to set the research vision and agenda for CGEP’s Trade and Clean Energy Transition Program in collaboration with the leadership team.
 See full listing for complete responsibilities and qualifications.
 Application Instructions 
 For the full job description and to submit an application, please visit:
 https://apply.interfolio.com/185288
 </t>
   </si>
   <si>
     <t xml:space="preserve">$180,000-$195,000 </t>
   </si>
   <si>
     <t>Q5 - Environmental Economics</t>
   </si>
   <si>
     <t>2026-06-05 00:00:00</t>
   </si>
   <si>
     <t>2026-05-12 00:00:00</t>
   </si>
   <si>
+    <t>Other Nonacademic (Temporary, Part-Time, Non-Salaried, Consulting, Etc.)</t>
+  </si>
+  <si>
+    <t>Consulting firm</t>
+  </si>
+  <si>
+    <t>Part-Time PhD Economist — Composite Index Methodology (Contract)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Part-Time PhD Economist — Composite Index Methodology (Contract)
+A management consulting firm is seeking an Economics PhD candidate or a recent PhD to design and enhance a proprietary composite index that combines corporate financial performance with macro-financial and real-economy indicators for a short-term contract.
+Engagement: ~3 months | 1–2 days/week | Remote (US Eastern overlap)
+Payment: $10,000 USD 
+What You'll Do
+Formalize an existing index framework into a rigorous measurement model and conceptual schema
+Evaluate candidate indicators (volatility, policy uncertainty, supply chain stress, labor market, confidence indices) for inclusion
+Design and test normalization, weighting, and aggregation methods (z-scores, PCA/factor models, robustness analysis)
+Link the composite index to historical survey data to assess stability and leading/coincident properties
+Document methodology clearly and communicate findings to non-technical stakeholders
+Ideal Candidate
+PhD candidate or recent PhD in Economics, Econometrics, Statistics, or a related quantitative field
+Experience building composite or leading indicators; familiarity with OECD/UNECE guidance a plus
+Proficiency in R, Stata, or Python
+Comfortable translating technical findings into executive-ready insights
+To Apply: Submit a CV, a short cover note (300 words or less), and one applied quantitative work sample (e.g., job market paper section, working paper, or project write-up)
+</t>
+  </si>
+  <si>
+    <t>$10,000 USD for contract</t>
+  </si>
+  <si>
+    <t>C1 - Econometric and Statistical Methods and Methodology:  General
+E0 - General
+M2 - Business Economics</t>
+  </si>
+  <si>
+    <t>2026-07-06 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-06-17 00:00:00</t>
+  </si>
+  <si>
     <t>Cornell University</t>
   </si>
   <si>
     <t>Tenure Track Open Rank Faculty Position - Finance Area</t>
   </si>
   <si>
     <t>Tenure Track Open Rank Faculty Position - Finance Area
 Cornell SC Johnson College of Business
 Cornell University
 The Cornell SC Johnson College of Business invites applicants for a tenure -track position at the rank of Assistant or untenured Associate Professor in our finance area, with a school affiliation in the Cornell Peter and Stephanie Nolan School of Hotel Administration. Candidates would be appointed at the rank that is appropriate given their experience and performance. The intended start date of this position is July 1, 2026. The positions will be based in Ithaca, NY.
 Responsibilities of each position include: 1) research in area(s) of expertise, 2) teaching basic and advanced courses at the undergraduate, MBA, and/or Ph.D. levels, 3) supervision of doctoral candidates, and 4) service to the Area, School, and College.
 The ideal candidate will possess a Ph.D. in Finance or a related field. Preferred candidates will demonstrate significant promise in research, teaching, and service and will complement and extend the strengths of the faculty of the Cornell SC Johnson College of Business.
 The Cornell SC Johnson College of Business (established on July 1, 2016) combines three Schools: the Samuel Curtis Johnson Graduate School of Management (Johnson), the Charles H. Dyson School of Applied Economics and Management (Dyson), and the Cornell Peter and Stephanie Nolan School of Hotel Administration (Nolan). The hires’ tenure home will be the Nolan School, but it is expected that faculty teach across the three schools within the College of Business.
 The Cornell Peter and Stephanie Nolan School of Hotel Administration is the top-ranked management program worldwide, with undergraduate, masters, and Ph.D. programs. The Nolan School of Hotel Administration (Nolan) has approximately 800 undergraduates and 60 graduate students. Founded in 1922, Nolan is an AACSB accredited business school, with a resident faculty of 65 and over 10,000 alumni worldwide. Important resources available to faculty include extraordinary access to industry leaders, excellent research funding, the Center for Hospitality Research (CHR), and the cultural and intellectual resources of the Cornell University community.
 To be considered, please apply at (https://academicjobsonline.org/ajo/jobs/31646). For full consideration, ensure that your application is complete by February 28. Review of applications will begin immediately and continue until the positions have been filled.
 The following materials are required:
     Letter of interest, with clear indication of position being applied for;
     Curriculum vitae;
     Up to three research papers;
     Three recommendation letters;
     Report of any courses taught and evidence of teaching effectiveness; and
     Any other supporting documents, such as curriculum development materials.
 In compliance with New York’s Pay Transparency Act, the minimum annual base salary range for this position is $170,000 – $350,000. This pay range represents base pay only (for 9 months, paid over 12 months) and excludes any additional items such as incentives, bonuses, or other items. Cornell University considers factors such as (but not limited to) scope and responsibilities of the position, candidate’s work experience, education/training, key skills, internal peer equity, as well as market and organizational considerations when extending an offer.
 With a founding principle of “…any person…any study,” Cornell is an equal opportunity employer.</t>
   </si>
@@ -1296,53 +1434,50 @@
 Cornerstone Research provides economic and financial consulting and expert testimony in all phases of complex disputes and regulatory investigations. The firm works with an extensive network of prominent academics and industry practitioners to identify the best-qualified expert for each assignment. With a reputation for high quality and effectiveness, Cornerstone Research has consistently delivered rigorous, state-of-the-art analysis since 1989. The firm has more than 1,000 professionals in nine offices across the United States, UK, and EU.
 Cornerstone Research is involved in a broad variety of high-profile projects. Current exemplary matters include claims of anticompetitive conduct, potential mergers and the impact on market competition, the impact of intellectual property infringement, allegations of misleading marketing or false claims, allegations of manipulation of financial markets, evaluation of fair merger prices, securities litigation, claims in consumer finance, anticompetitive conduct in financial markets, labor market disputes, and corporate governance issues. We cover topics in a broad range of industries including consumer goods, life sciences, high technology, energy, telecommunications, industrial markets, banking, securities, fintech, private equity, insurance, and cryptocurrency.
 More detail on Cornerstone Research and what we do can be found on our website: www.cornerstone.com.
 Senior Economists at Cornerstone Research
 Cornerstone Research provides an interesting and rewarding work environment. Those joining our firm enjoy long-term career opportunities supported by our investments in their professional development and an escalating compensation structure including an industry-competitive salary and benefits package. The firm has grown steadily over more than 35 years, and we maintain a firm culture that is collegial, supportive, friendly, and collaborative. We benefit from close collaboration with leading academics in finance and economics.
 Senior Economists work at the core of our client project teams and in the development of our practice, assuming increasing levels of responsibility. Senior Economists help devise and apply innovative analytical approaches meeting the highest academic standards to address challenging issues arising in our work. We invest heavily in cutting-edge information resources and computing capabilities and often have access to proprietary data to inform our analysis. Senior Economists help guide teams supported by our outstanding research analysts.
 Career development for Senior Economists includes building communications and managerial abilities while honing their own research and analytical skills. The firm supports the development of those interested in becoming testifying experts in some or all of their work, and of those not choosing that path. Either approach provides opportunities for career advancement.
 Candidate Profile
 Cornerstone Research provides exceptional career opportunities for those who have pursued doctoral studies in finance, economics, accounting, or marketing. Casework at Cornerstone Research challenges Senior Economists to apply the breadth of theoretical and empirical skills gained through their doctoral training. Candidates must have the ability to apply academic research to real-world issues, present concise explanations of complex analyses, and independently manage projects and junior staff. The ideal candidate has at least three years of academic and/or nonacademic work experience; and has demonstrated strong analytical, communication, and teamwork skills.
 Interested Candidates
 Candidates should submit a cover letter, resume, and a sample research paper through our careers website. Please be sure to rank our offices in order of your location preferences, if any. We are currently hiring in our Boston, Brussels, Chicago, London, Los Angeles, New York, Bay Area (San Francisco and Silicon Valley), and Washington, D.C., offices. Cornerstone Research will provide immigration assistance to eligible foreign nationals in accordance with the firm’s immigration policy and applicable law.
 Cornerstone Research offers a market-leading compensation and benefits package. The base salary for the Senior Economist role with a relevant Ph.D. ranges from $247,500 to $302,500 in the United States. In addition to the base salary, new Senior Economists will be eligible for a signing bonus depending on skills, education, and based on performance, firm contributions, and other factors. Previous relevant work experience will be taken into consideration in determining compensation. Information about our benefits, including health and wellness and family support, can be found on the Careers page of our website.
 Cornerstone Research provides Equal Employment Opportunities to all employees and applicants for employment without regard to legally protected categories, such as age, sex, gender, gender identity, race, color, creed/religious belief, medical condition, predisposing genetic characteristics or genetic information or testing, disability, marital status, pregnancy status, military status, veteran status, arrest or conviction record (except where permitted by law), sexual orientation, ethnic background, citizen status, ancestry, national origin, or any other consideration protected by federal, state or local law.</t>
   </si>
   <si>
     <t>$247,500 to $302,500</t>
   </si>
   <si>
     <t>UNITED STATES New York New York
 UNITED STATES Massachusetts Boston
 UNITED STATES District of Columbia Washington, D.C.
 UNITED STATES Illinois Chicago
 UNITED STATES California Los Angeles
 UNITED STATES California San Francisco
 UNITED STATES California Menlo Park</t>
-  </si>
-[...1 lines deleted...]
-    <t>Other Nonacademic (Temporary, Part-Time, Non-Salaried, Consulting, Etc.)</t>
   </si>
   <si>
     <t>Costello Medical</t>
   </si>
   <si>
     <t xml:space="preserve">Health Economics
 HEOR
 Consulting
 </t>
   </si>
   <si>
     <t>Senior Health Economist</t>
   </si>
   <si>
     <t xml:space="preserve">Role Summary
  Responsibilities: As an early member of our Health Economics team in our brand-new Canadian office, you will take a leading role in the development of health economic models across a variety of disease areas, using your expertise to deliver high-quality projects and build client relationships. You will also help to drive business development, as well as overseeing and supporting junior team members as we expand our presence and impact in Canada
  Salary: A starting salary of CAD $95,000 – CAD $100,000 per annum, depending on previous experience (please note that we have established salary bands that are determined by your level of educational attainment to ensure a fair and consistent approach for all applicants, eliminating the need for individual negotiations)  
  Benefits: Hybrid and flexible working options, generous vacation allowance, private health and dental insurance, life insurance, retirement savings plan, full funding and study leave for external training, and more
 Role Type: Full-time, Permanent role
  Start Date: We are currently recruiting for start dates throughout 2026, which occur every month, and you will be asked to state your availability on your application form
 Application Deadlines: There are no set deadlines, but we strongly recommend applying as early as possible. The role, or particular start dates, may close when a suitable candidate is found
 Location: This role is available in our brand-new Vancouver office
  About the Role 
 Do you have experience in successfully conceptualizing, developing, and communicating health economic models that demonstrate the value of new healthcare interventions in the Canadian setting? Do you enjoy building and maintaining client relationships? Are you looking to join a growing company offering excellent career prospects? 
 As a Senior Health Economist at Costello Medical, you will play a key role within project teams to ensure work is delivered to an exceptionally high quality and in line with client expectations. This includes providing strategic advice to clients from model conceptualization through to interpretation of results, training more junior members of our Health Economics team, and delivering technical work yourself to progress your own modelling skills. There may also be opportunities to line manage Health Economist Interns to develop your mentorship skills.
@@ -2104,50 +2239,90 @@
   <si>
     <t>Department of Economics</t>
   </si>
   <si>
     <t>Intro to Econ Perspectives
 Value and Distribution</t>
   </si>
   <si>
     <t>Visiting Assistant Professor/Instructor of Economics</t>
   </si>
   <si>
     <t xml:space="preserve">Franklin &amp; Marshall College invites applications for a visiting position in the Department of Economics beginning August 2026. The rank will be Visiting Assistant Professor or Visiting Instructor, depending on qualifications. Appointment is for nine months (August - May). This position is not eligible for employment visa sponsorship. Applicants should possess or be close to completing a doctorate in Economics. Teaching experience is required. Teaching load is 3/3. Candidates will be expected to teach ECO 103: Introduction to Economic Perspectives, ECO 203: Value and Distribution, and electives in their field. The complete job ad can be found in Interfolio. 
 Candidates must submit the following items electronically via Interfolio (https://apply.interfolio.com/180718):  a cover letter; curriculum vitae; graduate transcript(s)(unofficial copies are fine); a statement on your approach to inclusive excellence in teaching and student success; teaching evaluations and/or observations (if available); and two reference names (Note: letters of reference will be solicited at a later stage, and will need to be supplied within two weeks when solicited). For full consideration, applications should be received by March 2, 2026.
 The department is also hiring adjuncts. Please contact Yeva Nersisyan at yeva.nersisyan@fandm.edu for more information. </t>
   </si>
   <si>
     <t>UNITED STATES Pennsylvania Lancaster</t>
   </si>
   <si>
     <t>B5 - Current Heterodox Approaches</t>
   </si>
   <si>
     <t>2026-03-02 00:00:00</t>
   </si>
   <si>
+    <t>Geneva Graduate Institute</t>
+  </si>
+  <si>
+    <t>Finance and Development
+International Macroeconomics
+Sustainable Finance</t>
+  </si>
+  <si>
+    <t>Full Professor</t>
+  </si>
+  <si>
+    <t>The Graduate Institute of International and Development Studies, Geneva, Switzerland
+invites applications for a full-time tenured position at the rank of
+Full Professor of International Macroeconomics and Finance for the PICTET Chair in Finance and Development
+Starting on 1 September 2027 or on a mutually agreed-upon date.
+Candidates must hold a PhD in Economics or Finance and demonstrate excellence in academic research through a distinguished publication record, a strong and forward-looking research agenda, and meaningful contributions to policy debates.
+The successful candidate will teach postgraduate courses in international macroeconomics and finance. The candidate will also be expected to assume a leadership role at the Graduate Institute’s Centre for Finance and Development and to mentor junior faculty. They will be encouraged to contribute actively to policy analysis in these fields; maintaining strong networks with policymakers and academic institutions will be considered a plus.
+The candidate’s research and policy agenda should cover the core principles of international macroeconomics and finance as well as emerging issues related to sustainable finance, the global financial system, and financial globalisation.
+The successful candidate will supervise master’s dissertations and PhD theses in the Department of International Economics. They will also teach courses and supervise master’s dissertations in the Institute’s interdisciplinary Master in International and Development Studies and may be called upon to contribute to executive education programmes. Given the Institute’s interdisciplinary environment, the selected candidate should have an interest in interdisciplinary dialogue and collaboration.
+The teaching language is either English or French. Prior knowledge of French is not required, but the successful candidate is expected to acquire at least a passive knowledge of it within two years of being hired.
+Candidates are required to submit a cover letter and a CV. Long-listed candidates will also be required to provide additional documents.
+Application deadline: 16 August 2026, midnight (CET)
+To apply: https://erecruit.graduateinstitute.ch/professeurs/ and select "job openings"
+The Institute reserves the right to fill the post by invitation at any time.
+Please note that offers received by post will not be considered.
+For more information, candidates are encouraged to consult the Institute’s website, as well as the site of the Department of International Economics:
+https://www.graduateinstitute.ch/
+https://www.graduateinstitute.ch/academic-departments/international-economics
+The Institute is an equal opportunity employer and value diversity. We do not discriminate on the basis of age, marital status, disability status, race, national origin, colour, gender, sexual orientation or religion.</t>
+  </si>
+  <si>
+    <t>SWITZERLAND Geneva Geneva</t>
+  </si>
+  <si>
+    <t>2026-08-16 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-06-22 00:00:00</t>
+  </si>
+  <si>
     <t>Georgetown University</t>
   </si>
   <si>
     <t xml:space="preserve">McCourt School of Public Policy </t>
   </si>
   <si>
     <t>Education and workforce research
 Labor market analysis
 Quantitative research
 Policy analysis
 Evidence-based policy</t>
   </si>
   <si>
     <t xml:space="preserve"> Director of the Center on Education and the Workforce</t>
   </si>
   <si>
     <t xml:space="preserve">The Georgetown University Center on Education and the Workforce (CEW), a nonpartisan research and policy institute within the McCourt School of Public Policy, seeks a new director to lead the center into its third decade. Founded in 2008, CEW generates accessible, independent research that (1) examines the evolving connections between education and careers; (2) identifies disparities in educational and economic outcomes that disadvantage underserved populations; and (3) strengthens education, training, and workforce systems to prepare people for the labor market and deliver equitable opportunity for all.
 CEW is seeking a new director with a clear vision for advancing the center’s mission by extending and building upon its unique strengths in research, analysis, and communications. The new CEW director must have substantial experience developing and executing a research agenda at the intersection of education and the labor market; securing external grant funding to support research activities; and communicating to multiple audiences about how and why linking research in both spheres is critical. The new director should also have experience providing support to policymakers, practitioners, and funders to build more effective education, training, and workforce systems.
 </t>
   </si>
   <si>
     <t>$215,000–$265,000</t>
   </si>
   <si>
     <t>UNITED STATES District of Columbia</t>
@@ -2228,53 +2403,50 @@
   </si>
   <si>
     <t>GiveWell is seeking exceptional Senior Researchers to help us direct hundreds of millions of dollars annually to the most cost-effective global health and poverty alleviation programs. As part of our lean research team, you will have an outsized influence on our funding decisions and help us save and improve lives on a global scale. This position is fully remote-eligible or hybrid in the US or internationally; check our website for visa and office information.
 You’ll create and lead ambitious research agendas, answer complex questions, and inform high-impact grantmaking decisions by combining rigorous evidence review, cost-effectiveness modeling, and thoughtful judgment.
 Some Senior Researchers may eventually choose to transition into an equivalently-leveled Program Officer role to lead a large grantmaking portfolio, while others choose to stay focused on leading significant research agendas. We’re open to a wide variety of internal development options depending on your preferences and our needs.
 Since 2007, GiveWell has directed over $2 billion to cost-effective programs and interventions. In 2022, we made over $400 million in grants. GiveWell is one of the world’s largest private funders of global development efforts, and we estimate that the funding we've directed has saved more than 200,000 lives.</t>
   </si>
   <si>
     <t>$200,000 - $220,600</t>
   </si>
   <si>
     <t>UNITED STATES California Oakland
 UNITED STATES New York Brooklyn
 UNITED KINGDOM Great Britain London
 UNITED STATES</t>
   </si>
   <si>
     <t>I3 - Welfare, Well-Being, and Poverty
 I2 - Education and Research Institutions
 I0 - General
 C - Mathematical and Quantitative Methods
 00 - 00 - Default: Any Field</t>
   </si>
   <si>
     <t>2026-03-05 00:00:00</t>
-  </si>
-[...1 lines deleted...]
-    <t>International: Other Academic (Visiting or Temporary)</t>
   </si>
   <si>
     <t>Goethe University Frankfurt</t>
   </si>
   <si>
     <t>Department of Finance</t>
   </si>
   <si>
     <t xml:space="preserve">Finance
 </t>
   </si>
   <si>
     <t>Post-Doctoral Researcher</t>
   </si>
   <si>
     <t xml:space="preserve">The Department of Finance, Faculty of Economics and Business at Goethe University, is seeking to fill the position of a 
 Research Assistant (m/f/d)
 Postdoc (E 13 TV-G-U) 
 at the earliest opportunity. The position is initially limited to three years. The salary grade is based on the job characteristics of the collective agreement applicable to Goethe-University (TV-G-U).
 Requirements:
  a successfully completed academic university degree (diploma/master's) 
  a successfully completed doctorate in finance or economics
  an excellent research profile in finance, preferably with a clear empirical focus (e.g., demonstrated by publications, ongoing working papers, or presentations at workshops and conferences)
 experience or interest in research with large microdata sets, for example, in the field of foreign exchange market microstructure or based on regulatory trading data
 The position is particularly suitable for candidates who already have several projects or working papers to their name and would like to develop these further in preparation for the academic job market, while at the same time getting involved in new research activities with staff from the Finance Department at Goethe-University's Faculty of Economics. Solid German language skills are an advantage.
@@ -2389,53 +2561,50 @@
   <si>
     <t>Harvard Business School</t>
   </si>
   <si>
     <t>Private Capital Project</t>
   </si>
   <si>
     <t>Pre-doc
 Venture capital
 Finance
 Private equity
 Innovation</t>
   </si>
   <si>
     <t>Pre-Doctoral Fellow</t>
   </si>
   <si>
     <t xml:space="preserve">Victoria Ivashina and Josh Lerner are seeking (for the Harvard Business School Private Capital Project) a pre-doctoral fellow for a two-year period starting in July 2026. The role would involve working with the two faculty members on topics related to private equity, venture capital, and innovation. Previous fellows have gone onto to top doctoral programs (e.g., London School of Economics, Northwestern, Penn, Stanford). We are looking for candidates with research experience and strong data handling and Python skills, as well as familiarity in working with large language models. The fellow will work closely with the faculty and doctoral students on multiple research topics. Compensation (through Harvard Business School) will be competitive. Lerner is also seeking a pre-doctoral fellow interested in working on Chinese innovation, where in addition, Mandarin skills would be a plus for that role (but not required). If interested, please upload resume.  </t>
   </si>
   <si>
     <t>UNITED STATES Massachusetts Boston</t>
   </si>
   <si>
     <t>G2 - Financial Institutions and Services
 O3 - Innovation; Research and Development; Technological Change; Intellectual Property Rights</t>
-  </si>
-[...1 lines deleted...]
-    <t>2026-06-22 00:00:00</t>
   </si>
   <si>
     <t>2026-05-11 00:00:00</t>
   </si>
   <si>
     <t>Harvard Medical School</t>
   </si>
   <si>
     <t>Department of Health Care Policy</t>
   </si>
   <si>
     <t>Marshall J. Seidman Research Fellow, Economics</t>
   </si>
   <si>
     <t>Position Description
 As part of its Marshall J. Seidman Fellowship Program to support impactful health policy research, the Department of Health Care Policy at Harvard Medical School seeks a postdoctoral fellow with a specialty in health economics to lead and collaborate on research examining competition and regulation in the U.S. pharmaceutical market under the mentorship of Prof. Luca Maini.
 The fellow will contribute to empirical projects that evaluate how policies and market structure affect drug prices, utilization, innovation, and spending, with an emphasis on rigorous economic analysis. This position provides opportunities to collaborate with the Department’s interdisciplinary faculty —including economists, physicians, statisticians, and social scientists—on projects that bridge methods, policy, and practice.
 This role will involve designing and executing empirical studies of pharmaceutical competition, pricing, and regulation. The fellow will apply advanced econometric methods to administrative and other large-scale datasets—particularly claims data—to support policy-relevant research on competition and regulation in the U.S. pharmaceutical market. Responsibilities will also include preparing publication-quality figures and drafting manuscripts for submission to peer-reviewed journals.
 Basic Qualifications
 Ph.D. in areas such as economics, statistics, biostatistics, computer science or a related quantitative field
 Additional Qualifications
  Advanced programming and analytical skills (including R, Python, and SAS or Stata)
  Experience with Medicare claims data
  Demonstrated expertise in causal inference and high-dimensional risk adjustment/predictive modeling
  Clear scientific writing and communication, an ability to work both independently and in teams, and a track record of publications
@@ -3082,50 +3251,81 @@
   <si>
     <t>Faculty Position In Finance
 The College of Business (Seoul Campus) at KAIST (Korea Advanced Institute of Science and Technology) invites applications for tenure-track positions at the Assistant or Associate Professor level in all areas of Finance including asset pricing, corporate finance, banking, insurance, green (sustainable) finance, and digital finance (fintech). 
 Job Qualifications:
 •	Applicants must have a Ph.D. in Finance, Economics, or a related field, or be in the final stage of their dissertation.
 •	Evidence of, or strong potential for, high-quality research publications in leading finance and management journals.
 •	Ability to teach finance courses at the MBA, Master’s, and Ph.D. levels.
 •	Candidates applying at the Associate Professor rank should demonstrate an outstanding record of research productivity and teaching excellence.
 School Environment:
 KAIST College of Business (http://www.business.kaist.edu/) was included in the Top 100 Global MBA ranking and ranked 19th in the 2025 Executive Education Ranking by the Financial Times. Located in Seoul, Korea, it is an AACSB-accredited institution with leading MBA and Executive Programs as well as academically oriented Master and Ph.D. programs. Our faculty members and Ph.D. students pursue high-quality research, with recent publications in journals such as Journal of Finance, Journal of Financial Economics, and the Review of Financial Studies, and related top outlets. We provide an excellent research environment that includes:
 •	Low teaching load (6 credit hours per year for the first 3 years, and then 9 credit hours per year)
 •	One-year research sabbatical leave after every 4 years of service, compared with the typical six-year cycle at most universities. 
 •	Active seminar series and subscriptions to extensive databases widely used by finance academics and practitioners, primarily through the WRDS platform and Bloomberg Terminal.
 •	Comprehensive benefits package, including faculty housing (free for the first two years and at approximately one-third of the market rent for the following three years) and generous start-up research funds, which may partly cover relocation expenses.
 We encourage cross-disciplinary collaboration with KAIST’s world-class faculty in science, engineering, and technology at the Daejeon main campus (http://www.kaist.edu). A new faculty member will be jointly appointed both at the College of Business and at a department of his/her choice in engineering or science and technology.
 Application Procedure:
 Interested applicants should send CV, selected papers, and three letters of recommendation along with the completed University full-time faculty application form (downloadable at https://www.business.kaist.edu/download/faculty/ApplicationForm_Eng.docx) to hjchoi7@kaist.ac.kr. Applications will be accepted during 18th May 2026 to 31st July 2026.</t>
   </si>
   <si>
     <t>KOREA, REPUBLIC OF Seoul</t>
   </si>
   <si>
     <t>M - Business Administration and Business Economics; Marketing; Accounting; Personnel Economics</t>
   </si>
   <si>
+    <t>Korea Research Institute for Vocational Education and Training(KRIVET)</t>
+  </si>
+  <si>
+    <t>Research Fellow</t>
+  </si>
+  <si>
+    <t>Korea Research Institute for Vocational Education and Training (KRIVET) invites applications for full-time Research Fellow positions. We are seeking outstanding researchers to conduct policy-oriented research in the fields of labor market analysis, employment projection, HRD, HRM, lifelong vocational education and training, career education, employment &amp; vocational skills development. 
+Job Qualifications
+Applicants must hold a Ph.D. in Economics, Business Administration,  Public Policy, Education, Sociology, or a related Social Sciences field, or be in the final stage of their dissertation(all requirements for the degree must be completed by the official appointment date).
+Application Period
+June 16, 2026 – July 17, 2026(11:00, KST)
+Application deadline: 07/17/2026 (11:00, KST)
+ About KRIVET
+The Korea Research Institute for Vocational Education and Training (KRIVET) is a government-funded research institute that advances vocational education and training (VET) and labor market policies through research and policy analysis. It provides evidence-based recommendations and supports the effective implementation of government initiatives.
+Established in 1997, KRIVET aims to enhance technical and vocational education and training (TVET) and strengthen vocational competencies. Its work includes research on TVET policies and qualification systems, as well as the development and dissemination of innovative TVET programs and practices</t>
+  </si>
+  <si>
+    <t>KOREA, REPUBLIC OF Sejong-si</t>
+  </si>
+  <si>
+    <t>J2 - Demand and Supply of Labor
+I2 - Education and Research Institutions
+M0 - General</t>
+  </si>
+  <si>
+    <t>2026-07-17 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-06-26 00:00:00</t>
+  </si>
+  <si>
     <t>Levy Economics Institute at Bard College</t>
   </si>
   <si>
     <t>Research Scholar</t>
   </si>
   <si>
     <t>The Levy Economics Institute of Bard College seeks a Research Scholar to join the research program on Money and Financial Structure. The scholar will collaborate with other Levy researchers on ongoing research programs as well as teach one to two courses per year in the Institute Master’s in Economic Theory and Policy program. The main research area will be analyses of macroeconomic and financial instability. The scholar will primarily be responsible for studying and analyzing the evolution of financial institutions and current developments in financial markets, preferably with an eye to developments in AI and/or energy and climate finance. Researcher’s methodology must be commensurate with the Levy Institute’s pluralistic/heterodox approaches.
 About the Levy Economics Institute
 The Levy Economics Institute of Bard College, founded in 1986 through the generous support of Bard College trustee Leon Levy, is a nonprofit, nonpartisan, public policy research organization. The Levy Institute is independent of any political or other affiliation, and encourages diversity of opinion in the examination of economic policy issues while striving to transform ideological arguments into informed debate.
 The successful candidate will have a PhD in economics (ABDs with dissertation defense plans will be considered). Industry analysts with long experience will also be considered.
 A strong background in financial macroeconomics and familiarity with the work of Hyman Minsky is required.
 Knowledge in the areas of financial innovation, climate finance, Fed-Treasury financial coordination, financial regulation, and central bank policy are highly desirable.
 To Apply please submit a letter of application, CV, writing sample, and two letters of recommendation through Interfolio.com at: https://apply.interfolio.com/179866</t>
   </si>
   <si>
     <t>80 starting range</t>
   </si>
   <si>
     <t>UNITED STATES New York Annandale on Hudson</t>
   </si>
   <si>
     <t>Lingnan University</t>
   </si>
   <si>
     <t>Lecturer / Assistant Lecturer (Two posts)</t>
@@ -3544,50 +3744,72 @@
   </si>
   <si>
     <t>2026-04-14 00:00:00</t>
   </si>
   <si>
     <t>Montclair State University</t>
   </si>
   <si>
     <t>Feliciano School of Business</t>
   </si>
   <si>
     <t>Assistant Teaching Professor, Economics</t>
   </si>
   <si>
     <t>The Feliciano School of Business at Montclair State University invites applications for a full-time, non-tenure-track Assistant Teaching Professor of Economics, starting September 1, 2026.
 Preference will be given to qualified candidates who have demonstrated excellence in teaching. Evidence by peer and student evaluations; have experience and/or interest in teaching and curricular. Development in online or hybrid formats, and have corporate or consulting experience in the US organizations and an interest in building relationships with business partners and other external stakeholders.
  As the department has a rich portfolio of programs, we seek candidates who can be effective in teaching across all programs -- both introductory and advanced courses at the undergraduate and graduate levels, and in multiple modalities (in-person, asynchronous, or synchronous online) based on departmental needs. 
 Teaching Faculty are responsible for teaching eight courses each year, advising students, and participating
 in professional development.
 The position is a two-year, ten-month, non-tenure track appointment, with eligibility for reappointment based
 on established NTTP procedures. The University is committed to the success of the Teaching Faculty through opportunities for promotion and professional development to support long-term success and flourishing at the
 University.</t>
   </si>
   <si>
     <t>UNITED STATES New Jersey Montclair</t>
+  </si>
+  <si>
+    <t>Mount Mercy University</t>
+  </si>
+  <si>
+    <t>Faculty, Economics/Quantitative Methods</t>
+  </si>
+  <si>
+    <t xml:space="preserve">St. Ambrose University is seeking a one-year, full-time replacement faculty member in economics and quantitative methods for its Mount Mercy campus in Cedar Rapids, starting August 2026. Preferred candidates hold a doctorate (ABD considered) or a master’s degree in economics or a related field, with university-level teaching experience viewed favorably.
+The role involves teaching four lower-level, in-person courses in macroeconomics, microeconomics, and business-focused quantitative methods, with flexibility for online instruction. The successful candidate should support a learner-centered educational model, contribute to innovative and evidence-based teaching practices, and enhance student learning outcomes across business programs and the university.
+This position is part of the ongoing merger between St. Ambrose University and Mount Mercy University, approved in 2025 and expected to be fully operational by fall 2026. The combined institution aims to improve efficiency, reduce administrative duplication, and strengthen academic offerings through innovation and student-focused initiatives.
+St. Ambrose is a Catholic institution founded in 1882, with a strong financial profile and over 3,500 students across both campuses. Applicants must submit a cover letter, CV, and references. Applications are reviewed until filled.
+</t>
+  </si>
+  <si>
+    <t>UNITED STATES Iowa Cedar Rapids</t>
+  </si>
+  <si>
+    <t>2027-06-04 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-06-11 00:00:00</t>
   </si>
   <si>
     <t>National Bureau of Economic Research</t>
   </si>
   <si>
     <t>Economics of Aging
 Health Care
 Health Economics</t>
   </si>
   <si>
     <t>Post-Doctoral Fellow, Aging and Health Research</t>
   </si>
   <si>
     <t>NBER’s Fellowship Program in Aging and Health Research, supported by the National Institute on Aging and NBER, enables outstanding early-career economists to visit NBER’s Cambridge office for 1 or 2 years of intensive research.
 Successful applications respond to NIA priorities for Health Economics and Aging Research, and describe projects in which health outcomes and behaviors are the primary focus, with a clear connection to improved understanding of health. (https://grants.nih.gov/grants/guide/notice-files/NOT-OD-16-025.html)
 Applications from researchers who are just completing their PhDs, as well as from junior faculty members who may be able to combine this fellowship with an early career leave, are welcome.
 The fellowship offers a 12-month stipend of $100,000, reimbursement for health insurance, limited research expenses, and an office at the NBER’s Cambridge headquarters. Fellows are expected to spend the academic year at the NBER and fellowship-related activities are expected to represent their primary responsibility. Fellows will be invited to attend the NBER Summer Institute program meetings on Aging and Health.
 Applicants must have completed their PhD before they begin the program and must be US citizens or permanent residents. 
 Candidates should submit the materials by 11:59pmET on February 12, 2026. Applications must be marked “Complete” by the deadline. Questions: epepe@nber.org.</t>
   </si>
   <si>
     <t>I1 - Health
 J1 - Demographic Economics</t>
   </si>
   <si>
@@ -3739,82 +3961,50 @@
 Please upload the electronic files and fill out your personal information at the following link: 
 https://forms.gle/neRg1XcCJbgGbATBA
 Alternatively, please mail a hard copy of the application package to the department by July 2, 2026.
  Application documents will not be returned.
  Please contact the department after mailing to confirm receipt.
  Interviews are tentatively scheduled for mid-July 2026.
 Mailing Address:
 Department of Applied Economics
 National Chung Hsing University
 145, Xingda Road
 Taichung City 40227
 Taiwan (R.O.C.)
 Contact Information:
 Ms. Chun-Hui Cai
 E-mail: caressa50918@nchu.edu.tw │ Tel: +886-4-22840350 ext. 224 │ Fax: +886-4-22860255</t>
   </si>
   <si>
     <t>TAIWAN Taichung</t>
   </si>
   <si>
     <t>Q - Agricultural and Natural Resource Economics; Environmental and Ecological Economics
 L - Industrial Organization
 D - Microeconomics
 E - Macroeconomics and Monetary Economics
 C - Mathematical and Quantitative Methods</t>
-  </si>
-[...30 lines deleted...]
-    <t>2026-05-14 00:00:00</t>
   </si>
   <si>
     <t>National University of Singapore</t>
   </si>
   <si>
     <t>NUS Business School</t>
   </si>
   <si>
     <t>Strategy and Policy</t>
   </si>
   <si>
     <t xml:space="preserve">Economics
 Business Economics
 Econometrics for Business
 </t>
   </si>
   <si>
     <t>Visiting Appointments</t>
   </si>
   <si>
     <t xml:space="preserve">The Department of Strategy and Policy at the National University of Singapore Business School invites applications for visiting faculty positions at any rank.
 The department is interested in candidates who can teach business economics courses. We currently have a need for an instructor for Econometrics for Business, but we also have broader teaching needs across all areas of business economics. Visiting faculty members are expected to teach three sections per academic year. Compensation is competitive and commensurate with qualifications and experience.
 Applicants must hold or be about to complete a PhD in economics and have a demonstrated record of high-quality teaching. Department members conduct research in economics. Visiting faculty members are expected to engage intellectually with the community.
 The NUS Business School is among the leading business schools in Asia. The School focuses its research and teaching on developing global knowledge with deep Asian insights. The National University of Singapore has been repeatedly ranked as the top university in Asia.
 Please submit the following: (1) a letter of interest; (2) curriculum vitae; and (3) evidence of teaching effectiveness. Candidates should be prepared to arrange for three letters of recommendation if asked. </t>
@@ -4155,50 +4345,76 @@
     <t>2026-06-10 00:00:00</t>
   </si>
   <si>
     <t>NYU Grossman School of Medicine</t>
   </si>
   <si>
     <t>Department of Population Health</t>
   </si>
   <si>
     <t>health economics, economics, health services research, public policy</t>
   </si>
   <si>
     <t>Postdoctoral Fellowship in Health Policy &amp; Economics Research</t>
   </si>
   <si>
     <t xml:space="preserve">The Department of Population Health at the NYU Grossman School of Medicine invites applications for a postdoctoral research fellow position. The fellow will lead independent research to advance their portfolio and publication record in health economics and policy. They will primarily collaborate with Dr. Sunita Desai, with opportunities to work with other faculty as well. The postdoctoral fellow selected for this opportunity will have access to extensive data within NYU. In particular, Dr. Desai’s lab currently has funded projects using Medicare claims (fee-for-service and Medicare Advantage) and Medicaid MAX/T-MSIS. The fellow will lead research on topics such as drug pricing policy, payment policy, and consolidation in the health care system.
 This position is designed as a two-year appointment aimed at preparing the fellow for a successful transition into a tenure-track academic role. The fellow will also benefit from dedicated mentorship and a range of professional development resources to support their academic growth and career advancement.
 Qualifications: Ph.D. in health policy/economics/health services research/public policy/a related field; demonstrated experience in health economics research with a solid understanding of quasi-experimental methods; excellent writing and oral presentation skills; and strong data management and analytical skills, including proficiency in working with large datasets.
 </t>
   </si>
   <si>
     <t>00 - 00 - Default: Any Field
 D - Microeconomics</t>
   </si>
   <si>
+    <t>Office of Evaluation Sciences</t>
+  </si>
+  <si>
+    <t>Evaluation
+Build and use evidence
+Federal Government
+Actionable recommendations
+Applied research</t>
+  </si>
+  <si>
+    <t>OES Evaluation Fellowship</t>
+  </si>
+  <si>
+    <t xml:space="preserve">OES Evaluation Fellowship
+Apply Now!
+We are currently accepting applications for one-year evaluation fellowships beginning in the fall of 2026. Selected applicants will serve their fellowship term as Evaluators, joining a team of interdisciplinary experts in the U.S. General Services Administration (GSA) that works across government to help agencies build and use evidence.
+Our team members work alongside agency collaborators to apply evidence-based insights, make concrete recommendations on how to improve government, and evaluate impact using administrative data. We’re uniquely situated at the center of government to share leading practices, develop resources, and build skills related to evidence and evaluation in the federal workforce. To date, we’ve completed over 130 collaborations, including over 100 impact evaluations, with dozens of agency partners. We follow the best practices in social science research to build evidence in order to be a leader in transparency and accountability. We form innovative partnerships to tackle some of the most pressing challenges in the United States and abroad, such as improving government efficiency, reducing improper payments, and supporting veterans.
+Learn more and apply on oes.gsa.gov/opps </t>
+  </si>
+  <si>
+    <t>2026-06-24 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-06-18 00:00:00</t>
+  </si>
+  <si>
     <t>Office of Management and Budget</t>
   </si>
   <si>
     <t>Economic Policy Division</t>
   </si>
   <si>
     <t>Macroeconomics
 Public Economics
 International Finance
 International Trade</t>
   </si>
   <si>
     <t>This position is located in the Executive Office of the President (EOP), Office of Management and Budget (OMB), Economic Policy Division. This Division is tasked with conducting economic research and engaging in a variety of interdisciplinary economic studies. It comprises economists with expertise across multiple fields who collaborate in teams to model and assess the effects of Federal government policies over short, medium, and long-term horizons.
 As an Economist, GS-0110-12/13, your typical work assignments may include the following:
 Research issues in economics with high relevance to the fiscal condition of the Federal Government.
 Develops economic tools to evaluate current conditions and project future trends in the overall economy and measure the impact of fiscal policy and programmatic changes on the economy.
 Participates in a variety of cross-cutting research studies with other staff members in the Economic Policy Division, other divisions of OMB, and other Federal agencies.
 Reviews current economic and technical literature for concepts, conclusions, and data.
 Formulates and carries out studies in the major areas of economic research for developing and presenting findings and recommendations to support these results.
 Works with staff and policymakers throughout OMB, EOP, and other agencies on a range of issues.</t>
   </si>
   <si>
     <t>E - Macroeconomics and Monetary Economics
 F - International Economics
 O - Economic Development, Innovation, Technological Change, and Growth</t>
@@ -4529,50 +4745,53 @@
 Tokyo</t>
   </si>
   <si>
     <t xml:space="preserve">Economist (Local) - IMF Regional Office for Asia and the Pacific (OAP) in Tokyo </t>
   </si>
   <si>
     <t xml:space="preserve">The International Monetary Fund’s Regional Office for Asia and the Pacific (OAP) in Tokyo is looking for a junior economist to conduct analytical work on the Asia-Pacific region in collaboration with OAP economists, researchers in the region, and economists at IMF’s headquarters. This fixed-term position would be ideal for an early career economist interested in policy work, the work of the IMF, and pursuing a potential career in an international organization.
 Job Responsibilities
 The main tasks will be (i) working on regional research projects or analytical pieces, as part of the IMF’s surveillance of the region, and (ii) keeping abreast with the most recent macroeconomic and financial developments in the region. In addition to research and analytical work, potential candidates should be willing to allocate some amount of their time to OAP’s other operational work.
 Qualifications
 Required qualifications include the following: high-caliber graduate training in economics or finance, ideally at the PhD level, with recent graduates or graduating students from Ph.D. programs very welcome to apply; ability to work in a team as well as independently and to multi-task under pressure. Versatility and openness to learn new skills are a must. A good command of Japanese is desirable.
 </t>
   </si>
   <si>
     <t>JPY 6 million - JPY 8 million (net of taxes)</t>
   </si>
   <si>
     <t>JAPAN Tokyo</t>
   </si>
   <si>
     <t>E - Macroeconomics and Monetary Economics
 F - International Economics</t>
   </si>
   <si>
     <t>2026-06-15 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-05-14 00:00:00</t>
   </si>
   <si>
     <t>Research Institute of Economy, Trade and Industry (RIETI)</t>
   </si>
   <si>
     <t>Economics (including any one of international trade theory, industrial organization, regional economics, public economics, public finance)</t>
   </si>
   <si>
     <t>Fellow  / Senior Fellow  Full-time (with Tenure: Tenure-track)</t>
   </si>
   <si>
     <t>Full information of the recruitment of this position is available at the following website:
 https://www.rieti.go.jp/en/jobs/260109/
 https://www.rieti.go.jp/jp/jobs/260109/
 The Research Institute of Economy, Trade and Industry (RIETI), an independent administrative agency, invites applications for a full-time researcher position with the following specific responsibilities: 
 1) conducting quantitative empirical analysis of the economy and industries, which serves as the foundation for policy formation by policymakers, 
 2) providing evidence and advice in the policy formation process, and 
 3) conducting empirical policy evaluation and analysis as described below.
 Job Description：
 The successful applicant will undertake the following operations for the purpose of providing output based on academic evidence for the planning and drafting of policy by the government, including the Ministry of Economy, Trade and Industry.
 (1) Introduce research and provide relevant advice to policy authorities, based on relevant domestic or foreign research, and engage in exchanges of opinions in the policy-making process.
 (2) Undertake theoretical and empirical evaluation and analysis of policy effects.
 (3) Undertake empirical analysis of the economy in relation to policy.
 (4) Write and disseminate research papers.
 Research results (papers) related to these work responsibilities shall belong to the individual researchers.
@@ -4709,50 +4928,67 @@
 The role
 We have a flexible fixed-term opportunity to provide technical leadership for the model development team at the RBNZ for up to 3 years.
 As Senior Adviser – Model Development in the Modelling team, you will play a key technical leadership role within a small project team to design a refreshed core forecasting and policy model of the New Zealand economy and support its integration into our monetary policy process.
 Through your technical leadership, modelling expertise, project delivery, and proactive stakeholder management, you will play a critical role in ensuring great modelling capability is at the heart of the Bank's monetary policy process.
 This is a highly specialised, influential role.
 You will:  
  Provide technical leadership for the upgrade of our core model to meet the evolving needs of the Economics Directorate and the Monetary Policy Committee
  Proactively manage a broad range of internal and external stakeholders, including working closely with the Forecasting Team as key users of our core model
  Support the integration of new modelling tools into our infrastructure and monetary policy processes
  Drive innovation and change in the analysis and formulation of monetary policy in New Zealand
 About you 
 You are passionate about the contribution you can make to New Zealand’s economic wellbeing. You have a deep understanding of monetary policy, and the ability to identify the key questions that matter to a central bank.
 You can effectively advise senior decision makers with evidence-based analysis. You have experience building models for policy purposes and coaching and mentoring more junior staff. 
 You’ll also bring: 
  A postgraduate degree in economics, and extensive relevant professional experience
  The ability to lead large analytical projects, identifying key issues and proposing effective solutions. 
  Extensive experience developing and estimating structural or semi-structural economic models for real-world purposes, preferably in a central banking context. 
  The ability to drive stakeholder engagement and maintain strong relationships
 To Apply/Interested?  
 To hear more about this exciting opportunity, get in touch with Liz Kendall, Manager Modelling, Economics Directorate elizabeth.kendall@rbnz.govt.nz  
 Please apply online by 27 March 2026. As part of your application, please include a cover letter. 
 </t>
   </si>
   <si>
     <t>$170,000-$200,000</t>
+  </si>
+  <si>
+    <t>Resources for the Future</t>
+  </si>
+  <si>
+    <t>Research Fellow (Mid-Career and Senior)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Resources for the Future (RFF) seeks to improve environmental, energy, and natural resource decisions through impartial economic research and policy engagement. RFF has shaped many of the world’s most successful environmental policies over the past 70 years. 
+RFF is seeking mid and senior PhD-level researchers in economics or related fields with a desire to engage policy audiences and make lasting impacts on environmental decisions.  
+Successful Fellows develop and lead research projects with research staff, actively engage with diverse policy and stakeholder audiences, communicate in the public arena, contribute to fundraising efforts, and help set organizational strategy. Expertise and research production in energy, environmental, and/or climate-related issues is required. 
+A PhD in economics or closely-related field, and over 5 years (Mid-Career) or 15 years (Senior) of post-degree experience in environmental, energy, or climate policy research; OR,  
+Another graduate degree (e.g. MA, JD, MPP in fields related to environmental economics) and over 10 years (Mid-Career) or 20 years (Senior) of post-degree experience in climate policy research and engagement. 
+More detailed qualifications: https://secure7.saashr.com/ta/6213629.careers?CareersSearch=&amp;ein_id=119000450&amp;lang=en-US 
+RFF values diversity in its staff, fostering a safe, equitable, and inclusive workplace:  https://www.rff.org/about/diversity-equity-inclusion/ 
+RFF offers exceptional benefits: https://www.rff.org/careers/frequently-asked-questions/ 
+</t>
   </si>
   <si>
     <t>Rice University</t>
   </si>
   <si>
     <t>Baker Institute for Public Policy</t>
   </si>
   <si>
     <t xml:space="preserve">Fiscal Policy
 Monetary Policy
 Public Policy
 Macroeconomics 
 </t>
   </si>
   <si>
     <t>Fellow in Public Finance</t>
   </si>
   <si>
     <t xml:space="preserve">Rice University’s Baker Institute for Public Policy is seeking a Fellow in Public Finance to manage and conduct research for the Center for Tax and Budget Policy with a focus on the intersection of fiscal and monetary policy. This position will produce research output that examines the interdependence between fiscal and monetary policy, with particular focus on how budget deficits, debt, macroeconomic trends, and interest rates influence the effectiveness and independence of monetary policy. The program aims to identify conditions under which coordinated or uncoordinated policy stances either enhance or hinder budget sustainability and macroeconomic stability. 
 This position is term-limited for one year, with the option for renewal based on available funding.
 Minimum Requirements:
 •	Master’s degree in Economics or related field
 •	5+ years of related policy research experience
         (In lieu of the experience requirement, additional related education may be substituted on an equivalent year-for-year basis)
 Skills:
@@ -4767,122 +5003,69 @@
 •	Experience conducting research on topics related to macroeconomics, monetary policy, and fiscal policy
 •	Proficient in computational economic modeling using MATLAB, R, Python, or Stata
 •	Experience in policy research is highly desired
 Essential Functions:
 •	Develop a policy research agenda exploring the intersection of monetary and fiscal policy using computational economic models and empirical methods
 •	Build, maintain, and use computational economic models to inform the policymaking process
 •	Write and produce white papers, conference reports, opinion articles, blogs, and policy briefs
 •	Present research results in public forums (conferences, testimony, or Institute events geared toward the public)
 •	Supervise research staff and/or interns as directed. 
 Additional Functions / Information:
 •	Organizes events, identifies speakers, and develops discussions that position the Center as a leader in public finance research
 •	Performs all other duties as assigned
 Please visit the online application site:
 https://jobs.rice.edu/ 
 For further information, please contact Joyce Beebe, Fellow in Public Finance at joyce.beebe@rice.edu
 </t>
   </si>
   <si>
     <t>UNITED STATES Texas Houston</t>
   </si>
   <si>
     <t>H - Public Economics
 E - Macroeconomics and Monetary Economics</t>
   </si>
   <si>
-    <t>Ryukoku University</t>
-[...70 lines deleted...]
-    <t>G - Financial Economics</t>
+    <t>Rutgers University-Camden</t>
+  </si>
+  <si>
+    <t>Faculty of Arts and Sciences</t>
+  </si>
+  <si>
+    <t>FASC - Economics</t>
+  </si>
+  <si>
+    <t>NTT Lecturer-Economics</t>
+  </si>
+  <si>
+    <t>Rutgers University Camden School of Arts and Sciences is recruiting a Non-Tenure Track Assisting Teaching Professor of Economics.  Details of this position and link to the application can be found at Rutgers University Employment Opportunities | NTT Assistant Teaching Professor: Economics</t>
+  </si>
+  <si>
+    <t>The minimum annual starting salary for this position is $82,110.</t>
+  </si>
+  <si>
+    <t>UNITED STATES New Jersey Camden</t>
   </si>
   <si>
     <t>Salisbury University</t>
   </si>
   <si>
     <t>SU Economics Department</t>
   </si>
   <si>
     <t>Assistant Professor of Economics (Tenure Track – Macroeconomics)</t>
   </si>
   <si>
     <t xml:space="preserve">Assistant Professor of Economics (Tenure Track – Macroeconomics)
 Salisbury University invites applications for a tenure-track Assistant Professor of Economics (Macroeconomics) beginning August 15, 2026. 
 Duties include teaching Principles and Intermediate Macroeconomics, electives in the candidate’s specialty (e.g., financial economics, money and banking, international economics, labor economics, econometrics), undergraduate mentoring and advising, maintaining an active research agenda leading to publication in reputable peer-reviewed journals consistent with AACSB standards, and departmental and university service. The normal teaching load is nine credit hours per semester.
 Qualifications: Ph.D. in Economics (ABD considered; degree completed by start date). Evidence of effective teaching and research potential required.
 Salary: $95,000–$105,000.
 Application Materials: CV; transcripts; evidence of teaching effectiveness for the most recent two years; two samples of research papers; three references (including most recent supervisor). 
 Review begins immediately until the position is filled. Applications received by March 1 will receive full consideration.
 Submission Link: https://marylandconnect.wd1.myworkdayjobs.com/en-US/SU_Careers/details/Assistant-Professor---Economics_JR101636 </t>
   </si>
   <si>
     <t>$95,000 - $105,000</t>
   </si>
   <si>
     <t>UNITED STATES Maryland Salisbury</t>
@@ -5223,152 +5406,92 @@
     <t>St. Ambrose University</t>
   </si>
   <si>
     <t>Marketing</t>
   </si>
   <si>
     <t>Economics 
 Quantitative Methods
 Macroeconomics
 Microeconomics</t>
   </si>
   <si>
     <t xml:space="preserve">Marketing Faculty </t>
   </si>
   <si>
     <t xml:space="preserve">St. Ambrose University in Davenport, Iowa, invites applications for a full-time faculty position in economics and quantitative methods at its Mount Mercy campus in Cedar Rapids, Iowa. This appointment will carry either tenure-track or professional faculty status, depending on the credentials, and experience. The anticipated rank of the appointment is at the assistant professor level (candidates with more experience may be appointed at a higher rank). Candidates should have some combination of expertise and experience in economics and quantitative methods.  Start date is August 17, 2026. 
 Candidates should be prepared to teach lower-level courses in macroeconomics, microeconomics, and quantitative methods for all business students.
 For candidates pursuing an appointment with tenure-track status, preferred qualifications include a doctorate (ABD considered) in economics or closely related field. 
 For candidates pursuing an appointment with Professional Faculty status, a master’s degree in economics or a closely related field, undergraduate teaching experience, and related professional experience is preferred. 
 St. Ambrose University and its affiliate campuses are an inclusive, Catholic and diocesan community of learners.
 For a Full job description go to: https://stambroseuniv.applicantlist.com/jobs/1286468.
 Review of applications will begin March 27, 2026, and will continue until the position is filled. See www.sau.edu for further information. EOE.
 </t>
   </si>
   <si>
-    <t>UNITED STATES Iowa Cedar Rapids</t>
-[...1 lines deleted...]
-  <si>
     <t>C0 - General
 E6 - Macroeconomic Policy, Macroeconomic Aspects of Public Finance, and General Outlook
 D0 - General
 A1 - General Economics</t>
-  </si>
-[...31 lines deleted...]
-    <t>2026-07-15 00:00:00</t>
   </si>
   <si>
     <t>St. Olaf College</t>
   </si>
   <si>
     <t>Trade, Development, and Gender
 Urban Economics</t>
   </si>
   <si>
     <t>Term Assistant Professor of Economics</t>
   </si>
   <si>
     <t>The Department of Economics at St. Olaf College invites applications for a full-time, one-year position at the Visiting Instructor or Assistant Professor level, to begin August 17, 2026.  
 We seek candidates with experience and interest in teaching Trade, Development, and Gender, or a similar senior-level elective, along with Principles of Economics. The successful applicant would also teach an undergraduate elective course related to their field(s), which would be negotiated upon hire. An ability to teach urban economics is preferred for this position.
 Qualifications
 A Ph.D. in economics is preferred, though an ABD in economics with undergraduate teaching experience will receive full consideration.
 About the Department
 The St. Olaf Economics Department is a community of scholars who are passionate about teaching and research.  For more information, visit https://wp.stolaf.edu/economics/.
 How to Apply
 A complete application includes the following:
 Cover letter outlining your qualifications and interest in this position
 Curriculum vitae
 Graduate transcript (unofficial)
 Statement of teaching philosophy
 Contact information for three professional references 
 Review of applications will begin immediately and will continue until the position is filled. Questions about the position, department, or college may be directed to Naafey Sardar, Search Chair, at sardar1@stolaf.edu.</t>
   </si>
   <si>
     <t>UNITED STATES Minnesota Northfield</t>
   </si>
   <si>
     <t>A2 - Economic Education and Teaching of Economics
 F1 - Trade
 R0 - General
 J1 - Demographic Economics</t>
   </si>
   <si>
     <t>2026-06-08 00:00:00</t>
-  </si>
-[...22 lines deleted...]
-    <t>M3 - Marketing and Advertising</t>
   </si>
   <si>
     <t>Stanford University</t>
   </si>
   <si>
     <t xml:space="preserve">Doerr School of Sustainability </t>
   </si>
   <si>
     <t>Stanford Doerr Postdoctoral Fellowship in Applied Economics</t>
   </si>
   <si>
     <t>The Stanford Doerr School of Sustainability invites applications for a postdoctoral fellowship in applied economics, beginning in Fall 2025. The postdoc will work with Shanjun Li and other researchers on global sustainability challenges including supply chain in clean energy industries, transportation electrification, and industrial policies and decarbonization pathways.
 The position is initially for one year, offering a competitive annual salary and benefits package, with the possibility of extension based on satisfactory performance in the first year.
 Applicants should hold a Ph.D. in economics or a related field by the time of hire. Ideal candidates will have research experience in energy industries, strong skills in structural estimation or quantitative spatial modeling, and experience working with large datasets. The postdoc is expected to engage with researchers and participate in activities at the STEER Initiative at Stanford Doerr School of Sustainability, and Stanford Center on China’s Economy and Institutions at the Freeman Spogli Institute for International Studies. 
 Applicants should submit a one-page letter of application, CV, job market paper, graduate school transcript, and at least two reference letters. For full consideration, please submit all materials by Feb. 28, 2026.</t>
   </si>
   <si>
     <t>L5 - Regulation and Industrial Policy
 L6 - Industry Studies: Manufacturing
 L9 - Industry Studies: Transportation and Utilities
 Q4 - Energy
 F1 - Trade</t>
   </si>
   <si>
     <t>Stanford University (US) and Heidelberg University (Germany)</t>
@@ -5546,76 +5669,193 @@
 •	PhD in Financial Planning or related field from a regionally accredited institution, or a Master’s degree appropriate for the field in which the faculty member will teach, and significant teaching experience at the college/school level in the field or in a related field, with evidence of industry experience.
 •	Ability to work cooperatively with students, faculty, and staff.
 •	Excellent oral and written communication skills.
 •	Demonstrated ability to contribute positively within a professional community.
 Preferred Qualifications:
 •	Experience teaching CFP Board–registered financial planning courses at the college/university level.
 •	Professional work experience in financial planning and/or a closely related field.
 •	Membership/leadership in relevant professional organizations.
 •	Recognized achievement in financial planning or related fields.
 Application Instructions
 For full consideration, please submit all application materials by January 25, 2026, through Interfolio at apply.interfolio.com/179213. Applicants submit:
 1.	Cover letter
 2.	Curriculum Vitae
 3.	Personal statement addressing teaching philosophy and plans for service
 4.	Names and contact information for five professional references
 Please direct questions to the Head of Department, Dr. Simon Somogyi, at simon.somogyi@ag.tamu.edu
 </t>
   </si>
   <si>
     <t>Commensurate with experience</t>
   </si>
   <si>
     <t>UNITED STATES Texas College Station</t>
   </si>
   <si>
+    <t>Agricultural Finance
+Agricultural Real Estate &amp; Appraisal
+AI &amp; Machine Learning in Agricultural Economics
+Managerial Agricultural Economics</t>
+  </si>
+  <si>
+    <t>Tenure-Track: Assistant Professor</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Department of Agricultural Economics in the College of Agriculture and Life Sciences at Texas A&amp;M University invites applications for five (5) full-time, 9-month, tenure-track positions at the rank of Assistant Professor. This strategic cluster hire will strengthen the Department’s leadership in agricultural economics and agribusiness education, discovery, and engagement by building critical mass across four high-impact areas:
+• Agricultural Finance
+• Agricultural Real Estate &amp; Appraisal
+• Artificial Intelligence (AI) &amp; Machine Learning in Agricultural Economics
+• Managerial Agricultural Economics (two roles)
+All five faculty members are expected to meaningfully contribute to teaching, research, and outreach/engagement, and to help advance the Department’s mission as part of Texas A&amp;M’s land-grant system.
+Common expectations across all five positions
+Teaching
+• Teach undergraduate and/or graduate courses aligned with the candidate’s expertise and departmental needs.
+• Contribute to curriculum design and continuous improvement, including development of new courses and modernized learning experiences.
+• Mentor and advise students; contribute to graduate student training (as appropriate to role and departmental assignment).
+Research
+• Develop and sustain a high-quality, externally supported research program in the candidate’s field area.
+• Publish in peer-reviewed outlets appropriate to agricultural economics and related disciplines.
+• Pursue external funding to support research, graduate students, and scholarly activities.
+• Engage in collaborative research within the Department and across Texas A&amp;M University, as appropriate.
+Outreach / Engagement / Service
+• Engage with agricultural and food industry stakeholders through outreach, applied economic analysis, and professional engagement, 
+• Build partnerships with industry, government agencies, and professional organizations to enhance student opportunities and increase the impact of research.
+• Participate in departmental, college, and university service.
+Role-specific responsibilities and focus areas
+Candidates should indicate clearly which position(s) they are applying for. Applicants may be considered for more than one role if qualified.
+Assistant Professor – Agricultural Finance
+• Provide teaching leadership in agricultural finance and related areas such as financial management, rural financial markets, agricultural lending, credit analysis, commodity markets, derivatives, and risk management.
+• Contribute to the development of a stand-alone Agricultural Finance theme in the B.S in Agricultural Economics by building on existing Department strengths.
+• Develop an applied and/or policy-relevant research program addressing financial decision-making in agricultural and agribusiness settings (including but not limited to, farm credit, regional banking, capital markets serving agriculture, and commodity price risk management).
+• Establish and maintain partnerships with the agricultural finance industry (e.g., farm credit, banking, lending institutions, and related professional communities) to support experiential learning and research relevance.
+Assistant Professor – Agricultural Real Estate &amp; Appraisal
+• Provide teaching leadership in agricultural real estate, land economics, appraisal valuation, rural property markets, land use and policy, and related institutional and legal-economic topics.
+• Help develop a stand-alone Agricultural Real Estate &amp; Appraisal theme in the B.S in Agricultural Economics including strengthening professional alignment for students seeking appraisal-related credentials and careers.
+• Develop a research program focused on rural/agricultural land markets and valuation, appraisal and investment analysis, land use change and policy, and/or related real estate economics questions pertinent to Texas and beyond.
+• Build and maintain partnerships with appraisal practitioners, land professionals, real estate firms, agencies, and other stakeholder groups to enhance student career pathways and applied impact.
+Assistant Professor – AI &amp; Machine Learning in Agricultural Economics
+• Provide teaching leadership in AI/ML and data-driven methods as applied to agricultural economics (machine learning, predictive analytics, big data economics, decision analytics, applied econometrics/data science tools).
+• Contribute to new curriculum development and/or courses that equip agricultural economics and agribusiness students to work effectively with modern data sources and AI-enabled analytical methods.
+• Conduct a research program that advances AI/ML applications in agricultural economics and generates high-quality methodological and/or applied publications, with clear relevance and engagement with the agricultural and food sectors.
+• Collaborate with other College of Agriculture and Life Sciences departments (and relevant campus units) to support the development of an interdisciplinary “AI in Agriculture” minor, including cross-listed courses and coordinated experiential learning opportunities.
+Assistant Professor – Managerial Agricultural Economics (two roles)
+• One role will provide teaching leadership for AGEC 317 (Economic Analysis for Agribusiness Management) and related courses in managerial economics, decision analysis, quantitative methods for firm-level problems, and agribusiness strategy.
+• One role will contribute to the Dianne and M. Edward Rister ’74 Agribusiness Entrepreneurship Program, with teaching responsibilities in agribusiness entrepreneurship and related courses. This role will support the program’s experiential, student-centered approach to business planning, economic analysis, financial analysis, and venture development.
+• For the Rister Program-focused role, responsibilities may include mentoring students as they evaluate the economic and financial feasibility of farm, ranch, agribusiness, rural, or metropolitan business ventures; develop comprehensive business plans; prepare and present economic analyses; prepare loan or capital investment requests; incorporate risk management strategies; and engage with entrepreneurs, lenders, financial experts, and other management professionals.
+• Both roles will develop innovative learning experiences that strengthen students’ quantitative decision-making capabilities, including optimization, forecasting, budgeting, sensitivity analysis, risk analysis, and applied economic and financial tools relevant to agribusiness management and entrepreneurship.
+• Both roles will build applied research programs in managerial agricultural economics, such as firm behavior, production, marketing and financial decision-making, agribusiness strategy, entrepreneurship, value chain economics, risk management, business feasibility analysis, or related areas.
+• Both roles will engage with agribusiness stakeholders, entrepreneurs, lenders, industry partners, and professional communities to ensure the relevance and practical impact of teaching, research, and outreach.
+Required qualifications (all positions)
+• Ph.D. in Agricultural Economics, Applied Economics, Economics, Agribusiness, Business, or a closely related discipline (completed by the start date).
+• Demonstrated potential for excellence in research, including a high-quality research pipeline.
+• Demonstrated potential for high-quality teaching.
+• Ability to communicate effectively with students, colleagues, and external stakeholders; commitment to collegiality and collaboration.
+Preferred qualifications (general; role-dependent)
+• Evidence of (or strong potential for) external funding success.
+• Experience developing curriculum, new courses, or experiential learning activities.
+• Demonstrated ability to build partnerships with private industry, government agencies, and/or professional organizations.
+• For the AI/ML role: experience in teaching leadership in AI/ML and data-driven methods as applied to agricultural economics, including predictive analytics, applied econometrics, and AI modeling approaches such as time-series forecasting models, neural networks, large language models, computer vision, and machine-learning decision-support tools for food and agribusiness systems.
+• For the Real Estate &amp; Appraisal role: professional engagement with valuation/appraisal practice and/or land market analysis.
+• For the Agricultural Finance role: applied experience or professional engagement in agricultural lending/finance and risk management contexts.
+• For the Managerial Agricultural Economics roles: demonstrated capacity to teach quantitative managerial economics and applied decision analysis; for the Rister Program-focused role, experience with experiential learning, business plan development, feasibility analysis, student venture mentoring, and engagement with entrepreneurs or agribusiness professionals is preferred.
+Application Process
+For full consideration, please submit all applications by August 25th, 2026, through Interfolio at http://apply.interfolio.com/187665. Review of applications will continue until the positions are filled.
+Applicants should submit:
+ Cover letter (identify which of the four roles you are applying for; you may select more than one)
+ Curriculum vitae
+ Statement of research interests and plans
+ Statement of teaching philosophy and teaching interests
+ Names and contact information for three references (letters may be requested later)
+Applications must be submitted electronically via Texas A&amp;M University’s faculty hiring system (details provided in the official posting).
+Contact
+For questions about the cluster hire, please contact:
+Dr. Simon Somogyi, Head of Department, simon.somogyi@ag.tamu.edu or Dr. Marco Palma, Chair of the Search Committee, mapalma@tamu.edu , Department of Agricultural Economics, College of Agriculture and Life Sciences, Texas A&amp;M University
+</t>
+  </si>
+  <si>
+    <t>G1 - General Financial Markets
+R3 - Real Estate Markets, Spatial Production Analysis, and Firm Location</t>
+  </si>
+  <si>
+    <t>2026-08-25 00:00:00</t>
+  </si>
+  <si>
     <t>Private Enterprise Research Center</t>
   </si>
   <si>
     <t>research
 public policy
 healthcare
 entitlements
 retirement
 public/labor
 monetary policy</t>
   </si>
   <si>
     <t>Assistant Reseach Scientist</t>
   </si>
   <si>
     <t>The Private Enterprise Research Center at Texas A&amp;M University (PERC) seeks an Assistant Research Scientist to prepare papers and articles for publication, and to participate in PERC’s public policy research agenda by conducting research in the general areas of healthcare, entitlements, retirement, public and labor economics, or monetary policy. PERC, founded in 1977, pursues a joint mission of supporting academic research at Texas A&amp;M University and developing market-oriented solutions to public policy problems.
 A Ph.D. in Economics and experience in data analysis is required.
 The Assistant Research Scientist will prepare and submit articles to peer reviewed journals for publication and participate in PERC’s public policy research agenda. This work includes collaborating with other staff members at PERC in developing research objectives, constructing supporting datasets, conducting empirical analysis, and writing working papers and public policy white papers.</t>
   </si>
   <si>
     <t>E - Macroeconomics and Monetary Economics
 G - Financial Economics
 H - Public Economics
 I - Health, Education, and Welfare
 J - Labor and Demographic Economics
 O - Economic Development, Innovation, Technological Change, and Growth</t>
+  </si>
+  <si>
+    <t>The American University of Beirut</t>
+  </si>
+  <si>
+    <t>Full Professor, AUB, Economics</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Full Professor </t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Department of Economics in the Faculty of Arts and Sciences at the American University of Beirut (AUB) invites applications for one position at the full professor level to begin in the Fall semester of the 2027–2028 academic year (August 2027).
+Founded in 1866, AUB is a teaching-centered research university based on the American liberal arts model of higher education. With over 8,000 students and 800 faculty members, the university encourages freedom of thought and expression and seeks to graduate men and women committed to creative and critical thinking, lifelong learning, personal integrity, civic responsibility, and leadership.
+We encourage candidates from all fields of Economics to apply, with a preference given to finance and development. The successful candidate must show expertise in local and global economics that address critical development issues in the region (i.e., Middle East and Africa) as well as possess an outstanding academic record, which should include a distinguished and internationally recognized research profile with sustained publications in leading and highly ranked peer-reviewed journals. Candidates should demonstrate excellence in teaching at both the undergraduate and graduate levels, a strong commitment to scholarly research, and an active record of professional service. The successful candidate is expected to contribute significantly to the Department’s research output and visibility, graduate supervision, curriculum development, and broader academic mission.
+The teaching load is four courses per year. The language of instruction is English. Candidates must hold a PhD in Economics and qualify for appointment at the rank of full professor by the time of appointment.
+Interested candidates should provide a cover letter, research and teaching statements, curriculum vitae, three representative publications, and the names and contact information of three referees. Application materials must be submitted through Interfolio at the following link: https://apply.interfolio.com/188670
+Review of applications will begin on September 1, 2026.
+AUB is an equal opportunity employer.
+</t>
+  </si>
+  <si>
+    <t>LEBANON Beirut</t>
+  </si>
+  <si>
+    <t>A1 - General Economics
+G0 - General</t>
+  </si>
+  <si>
+    <t>2026-07-16 00:00:00</t>
   </si>
   <si>
     <t>The Hershey Company</t>
   </si>
   <si>
     <t>Senior Data Scientist</t>
   </si>
   <si>
     <t>Job Location: Dallas, TX or Hershey, PA (Hybrid)
 At Hershey, data is more than numbers—it shapes the future of snacking. Our data scientists apply advanced analytics to understand consumers, forecast trends, and optimize business performance.
 As an economist in this role, you will create statistical tools that embed causal interpretations. You will utilize massive data, state-of-the-art econometrics (causal, counterfactual/structural, experimentation) and machine-learning methods, to do so. You will create insights from descriptive statistics, as well as from novel statistical and econometric models. You will create internal-to-Hershey- scientific data products to power company decisions. You will write strategic documents explaining how senior company leaders should utilize these insights to create sustainable value for customers.
 In this role, you will use scientific principles to analyze complex datasets, develop scalable models, and deliver insights that directly impact iconic Hershey brands.
 Qualifications
 Strong background in model development and validation.
 Demonstrated capacity for building, estimating, and defending statistical models (e.g., causal, counterfactual, machine-learning)
 Experience in analytics and applied economics
 Experience in forecasting, experimentation, and optimization
 Experience in industry, consulting, government or academic research
 Proficiency in Python or similar tools; working knowledge of SQL.
 PhD in economics or equivalent; with 3+ years of relevant experience</t>
   </si>
   <si>
     <t xml:space="preserve">UNITED STATES Texas Dallas </t>
   </si>
   <si>
@@ -5777,123 +6017,201 @@
     <t>Kenneth C. Griffin Department of Economics</t>
   </si>
   <si>
     <t>Research Assistant Professor</t>
   </si>
   <si>
     <t>Description
 The Kenneth C. Griffin Department of Economics at the University of Chicago invites applications for non tenure track appointment as Research Assistant Professor, for a three year renewable term. The selected candidate should have expertise and experience in theoretical models in labor and public economics as well as in microeconometrics and programming. This is a benefits-eligible position. 
 The Research Assistant Professor is primarily an independent researcher conducting original research within economics and is expected to stand alone on their scholarly accomplishments, solo- and co-authoring reputable scientific publications. Appointees are expected to make a substantial contribution to that research and may be part of a research group or in association with a faculty member. Appointees are expected to actively interact with a substantial number of faculty and students and regularly participate in academic conferences and workshops. The Research Assistant Professor is expected to have an active role in obtaining and carrying out funded research and serve as a Co-Investigator or Principal Investigator on research grants. Applicants with demonstrated ability to communicate research findings clearly to audiences through oral presentations and written work are strongly preferred.
 Qualifications
 Applicants must have a Ph.D. in Economics or a closely related field. 
 Application Instructions
 Applicants must apply online at the University of Chicago's Academic Recruitment job board at apply.interfolio.com/184650. Applications must include three reference letters, curriculum vitae, research statement and up to three published or unpublished research papers. Review of applications will begin 30 days after the posting date and will continue until the position is filled.
 The University of Chicago offers a wide range of benefits programs and resources for eligible employees, including health, retirement, and paid time off. Information about the benefit offerings can be found in the Benefits Guidebook.
 Equal Employment Opportunity Statement
 The University of Chicago is an equal opportunity employer and does not discriminate on the basis of race, color, religion, sex, sexual orientation, gender, gender identity or expression, national or ethnic origin, shared ancestry, age, status as an individual with a disability, military or veteran status, genetic information, or other protected classes under the law. For additional information please see the University's Notice of Nondiscrimination.
 Job seekers in need of a reasonable accommodation to complete the application process should call 773-834-3988 or email equalopportunity@uchicago.edu with their request.</t>
   </si>
   <si>
     <t>$120,000 - $142,000. This base pay range is for a nine-month academic appointment paid over twelve months.</t>
   </si>
   <si>
     <t>2026-05-09 00:00:00</t>
   </si>
   <si>
+    <t>The University of Hong Kong</t>
+  </si>
+  <si>
+    <t>Faculty of Business and Economics</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tenure-track Professor/Associate Professor/Assistant Professor </t>
+  </si>
+  <si>
+    <t>The University of Hong Kong
+Applications are invited for appointment as Tenure-track Professor/Associate Professor/Assistant Professor (several posts) in Organizational Economics (Org Econ) of the Faculty of Business and Economics (Ref.: 536459), to commence on June 1, 2027 or as soon as possible thereafter.  The appointment will be made on a three-year fixed-term basis, with the possibility of renewal and consideration for tenure before the expiry of a second three-year fixed-term contract. Exceptionally outstanding candidates at Professor/Associate Professor level may be considered for appointment on tenure terms.
+Applicants should have a Ph.D. degree in Economics, Strategy, or other related fields, with the capability to conduct high-quality research and teach relevant courses.  Information about the Faculty can be obtained at https://www.hkubs.hku.hk/.  Enquiries about the posts (not application materials) should be directed to the Chairman of the Recruitment Committee, Professor Matthias Fahn (email: orgecon@hku.hk).
+A highly competitive salary commensurate with qualifications and experience will be offered, in addition to annual leave and medical benefits.  At current rates, salaries tax does not exceed 15% of gross income.  The appointment will attract a contract-end gratuity and University contribution to a retirement benefits scheme, totalling up to 15% of basic salary.  Housing benefits will be provided as applicable.
+The University only accepts online application for the above posts.  Applicants should apply online and upload an up-to-date C.V. and other supporting documents.  At least three referees will be invited to send their confidential reference letters to the Faculty directly.  Review of applications will commence on November 15, 2026, and continue until the posts are filled.
+The University is an equal opportunities employer and is committed to equality, ethics, inclusivity, diversity and transparency</t>
+  </si>
+  <si>
+    <t>2026-11-15 00:00:00</t>
+  </si>
+  <si>
     <t>The University of Maryland, Baltimore</t>
   </si>
   <si>
     <t>School of Pharmacy- Pharmaco-Economics, Data and Implementation Science</t>
   </si>
   <si>
     <t>Department of Pharmaceutical Health Services Research</t>
   </si>
   <si>
     <t xml:space="preserve">Post-Doctoral Fellowship in Pharmaco-economics, Data and Implementation Science  </t>
   </si>
   <si>
     <t xml:space="preserve">Post-Doctoral Fellowship </t>
   </si>
   <si>
     <t xml:space="preserve">Description: Post-doctoral fellowship in pharmaco-economics, data, and implementation science available starting immediately at the University of Maryland, Baltimore, School of Pharmacy, in the Department of Pharmaceutical Health Services Research. The fellowship provides multidisciplinary, advanced training to researchers and prepares fellows for pharmaco-economics, data, and implementation science positions in academia, government, and the consulting, pharmaceutical, and insurance industries. 
 Fellows will engage in implementation science research, analyses of large claims and electronic health record data sets, pharmacy data, social determinants of health, for epidemiologic and pharmacoeconomic studies and comparative effectiveness research, with activities funded by the FDA, MDH, BHA, SAMHSA, AHRQ, PCORI, NIH, foundations, and private corporations. 
 Training includes mentored research, grant-writing, publication, presentation, and teaching experiences; it may also include coursework.  This position involves working closely with on-campus and external partners. 
 Fellows receive benefits and a competitive salary. 
 Required Qualifications: A doctoral-level degree in Economics, Bioinformatics, Biostatistics, or a related quantitative analytical field is required. Excellent communication, teamwork, and collaboration, organizational, and time-management skills are a must. Research grant writing experience and a publication track record are highly desired. 
 Preferred qualifications:
 Expertise in machine learning, deep learning, natural language processing, and other AI methods in health and life sciences datasets
 Expertise in advanced computational methods such as network analysis, graph databases, and structured and unstructured data mining tools
 Knowledge of SAS, R, Python, and SQL, or data visualization software 
 Knowledge of open/public/private databases 
 How to Apply: Applicants should submit by email to 
 Data Science Fellowship Director
 Data2Action@rx.umaryland.edu 
 1)Letter of interest, 2) CV, 3) Name, affiliation, address, email, and phone numbers for two references. 
 Review of applications is on a rolling basis. Finalist interviews will take place following telephone screening interviews.
 The University of Maryland, Baltimore, is an Equal Opportunity/Affirmative Action Employer. All qualified applicants will receive consideration for employment without regard to sex, gender identity, sexual orientation, race, color, religion, national origin, disability, protected Veteran status, age, or any other characteristic protected by law or policy.
 If you need a reasonable accommodation for a disability, for any part of the employment process, please contact us at HRJobs@umaryland.edu and let us know the nature of your request and your contact information.  Please note that only inquiries regarding a reasonable accommodation request will be responded to from this email address.
 </t>
   </si>
   <si>
     <t>UNITED STATES Maryland Baltimore</t>
   </si>
   <si>
+    <t xml:space="preserve">The University Of Sydney </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Economics
+Sydney
+Australia
+Lecturer
+Assistant Professor
+Research
+</t>
+  </si>
+  <si>
+    <t>Fixed Term Lecturer (equivalent to Assistant Professor)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The School of Economics at the University of Sydney is one of the leading centres for economics research and education in Australia and the Asia-Pacific region. We invite applications from outstanding candidates in macroeconomics for the full-time, fixed term position of Lecturer (equivalent of Assistant Professor in North America). The appointment will be for up to three years.
+The School has a broad range of research interests in both theoretical and applied areas of Economics and is responsible for undergraduate and graduate programs (including PhD) in Economics. The successful applicant will have a completed (or near complete) PhD in Economics. Initial interviews will be held online.
+The successful applicant will be available to commence employment as soon as possible. A competitive remuneration package of AU$155,063 - $184,135 p.a. is available (which includes a base salary AU$132,533 - $157,381 p.a,  17% employer’s contribution to superannuation).
+</t>
+  </si>
+  <si>
+    <t>0153342 - LUKE</t>
+  </si>
+  <si>
+    <t>AUSTRALIA NSW Sydney, NSW, Australia</t>
+  </si>
+  <si>
+    <t>2026-07-29 00:00:00</t>
+  </si>
+  <si>
     <t>TIAA Institute</t>
   </si>
   <si>
     <t>Household Finance
 Financial Security
 Retirement</t>
   </si>
   <si>
     <t xml:space="preserve">Postdoctoral Research Fellow </t>
   </si>
   <si>
     <t xml:space="preserve">Position Overview
 The TIAA Institute seeks a Postdoctoral Research Fellow to join our research team for a term of two years. The Fellow will conduct research focused on topical areas within household finance and retirement financial security. This position offers an exceptional opportunity to conduct original research with high-value practical relevance with Institute economists and external academic research partners. Anticipated start date is flexible but as early as April 2026.
 Key Responsibilities
 Primary responsibilities include designing and implementing survey instruments, developing sampling strategies, linking survey and administrative data, and conducting econometric analysis. The role requires the ability to write and present results from both a technical and non-technical perspective. 
 Required Qualifications
 PhD in Economics, Finance, or closely related field (or demonstrated to be near completion).
 Expertise in survey methodology and survey sampling techniques.
 Experience working with large data sets.
 Strong programming skills for data extraction, manipulation, and analysis (i.e. SQL, SAS, Python, or similar).
 Expertise in statistical software such as Stata, R, or Python for econometric analysis.
 Preferred Qualifications
 Research experience in household finance, retirement security, financial planning, or longevity.
 Familiarity with longitudinal data analysis methods.
 Ability to communicate research findings to diverse audiences.
 </t>
   </si>
   <si>
     <t>UNITED STATES North Carolina Charlotte</t>
   </si>
   <si>
     <t>G5 - Household Finance
 G4 - Behavioral Finance</t>
   </si>
   <si>
+    <t>Tsinghua SEM</t>
+  </si>
+  <si>
+    <t>Insurance and Risk Management</t>
+  </si>
+  <si>
+    <t>Professors at All Ranks in the Area of Insurance and Risk Management</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Positions 
+Professors at All Ranks in the Area of Insurance and Risk Management
+About the Organization
+Originally under the name “Tsinghua Xuetang”, Tsinghua University was founded in 1911 and is one of the most prestigious universities in China. Tsinghua University School of Economics and Management (SEM) was established in 1984, with Mr. ZHU Rongji as the founding dean. After 42 years of development, Tsinghua SEM has achieved remarkable results in talent cultivation, scientific research, social services, cultural heritage innovation and international exchanges and cooperation. It has taken the lead in obtaining the top two certifications of global management education AACSB and EQUIS, and has become a leading economics and management school in China. The school has about 5000 students in the undergraduate, doctoral, master’s, MBA and EMBA programs. Tsinghua SEM has a strong faculty team with about 150 full time faculty members.
+Positions Summary
+The Department of Finance at Tsinghua SEM invites applications for all ranks in the area of Insurance and Risk Management. Scholars with an econometrics background and/or research interests in public economics and health economics are also welcomed.
+The School offers a competitive salary, relocation allowance, housing allowance, research enabling funds, and other fringe benefits. Applicants are expected to hold a Ph.D. degree in economics, econometrics, finance, or a related field. Both highly qualified entry-level candidates and experienced faculty with strong research records will be considered.
+Application
+To apply, please send an application cover letter, CV (including a list of publications and working papers), three letters of reference (apart from tenured positions), evidence of research and teaching excellence, selected articles or working papers to scholar@sem.tsinghua.edu.cn
+Screening of candidates will start immediately and will continue until the positions are filled. 
+</t>
+  </si>
+  <si>
+    <t>CHINA Beijing</t>
+  </si>
+  <si>
+    <t>2026-06-25 00:00:00</t>
+  </si>
+  <si>
     <t>Tufts University</t>
   </si>
   <si>
     <t>Principles of Economics
 Intermediate Microeconomics
 Intermediate Macroeconomics
 Economics of Energy Markets
 Behavioral Economics</t>
   </si>
   <si>
     <t>Part Time Lecturer</t>
   </si>
   <si>
     <t xml:space="preserve">The Department of Economics is seeking to hire part-time, non-tenure-track faculty members, each to teach at least one and up to five undergraduate classes in the academic year 2026-2027. The interest is in Principles of Economics, Intermediate Microeconomics, Intermediate Macroeconomics, Economics of Energy Markets, and Behavioral Economics. This appointment will begin September 2026, will be for one academic year in duration, and may be renewable. Compensation is governed by the Collective Bargaining Agreement (CBA) governing part-time faculty employment and includes eligibility for health, dental, vision, and insurance benefits, if teaching three or more courses. The Tufts Economics Department is dedicated to effective teaching and is committed to a belonging and supportive teaching environment.  All candidates are expected to possess a Ph.D. or to complete their Ph.D. by August 1, 2026.
 Please submit the following materials through Interfolio at  https://apply.interfolio.com/185876      a letter of application, curriculum vitae, a statement of teaching philosophy, and at least two confidential letters of reference submitted directly by their authors. 
 Review of applications will begin immediately and continue until the position is filled. Please direct any questions to Debra Knox at debra.knox@tufts.edu.
 All offers of employment are contingent upon the completion of a background check.
 Tufts University, founded in 1852, prioritizes quality teaching, highly competitive basic and applied research, and a commitment to active citizenship locally, regionally, and globally. 
 Tufts University is an Equal Opportunity Employer. See the University’s Non-Discrimination statement and policy here https://oeo.tufts.edu/policies-procedures/non-discrimination/. If you are an applicant with a disability who is unable to use our online tools to search and apply for jobs, please contact us by calling the Office of Equal Opportunity (OEO) at 617-627-3298 or at oeo@tufts.edu. Applicants can learn more about requesting reasonable accommodations at https://oeo.tufts.edu/
 </t>
   </si>
   <si>
     <t>$12,296 per course</t>
   </si>
   <si>
@@ -6108,50 +6426,99 @@
 Labor Economics
 Urban Economics
 Organizational Economics / Managerial Economics</t>
   </si>
   <si>
     <t>Assistant / Associate Professor – Applied Microeconomics</t>
   </si>
   <si>
     <t>The Department of Economics and Management at Universidad Andrés Bello (UNAB) invites applications for a full-time Assistant or Associate Professor position in Applied Microeconomics, starting in August 2026. Fields of interest include Industrial Organization, Labor Economics, Urban Economics, Finance, and Managerial/Organizational Economics. Candidates with strong empirical skills and a policy-oriented research agenda are especially encouraged to apply.
 The successful candidate will have the opportunity to become affiliated with the Institute of Economic Policy, a research unit focused on applied microeconomic analysis. Responsibilities include high-quality research, undergraduate and graduate teaching, thesis supervision, and active participation in departmental academic activities. Through the Institute, faculty benefit from collaborations with partners such as the Becker Friedman Institute at the University of Chicago, offering opportunities for joint research projects, grant applications and visiting programs.
 Applicants must hold a Ph.D. in Economics (completed or expected by the start date). Associate-level candidates should demonstrate a strong publication record.
 Applications will be reviewed on a rolling basis. Full consideration will be given to applications received by February 28, 2026. Apply via JOE. Informal inquiries may be directed to nicolas.garrido@unab.cl.
 UNAB is an equal opportunity employer and offers a competitive compensation package aligned with leading universities in Latin America.</t>
   </si>
   <si>
     <t>CHILE Santiago Santiago</t>
   </si>
   <si>
     <t>R1 - General Regional Economics
 J0 - General
 G0 - General
 L0 - General
 M2 - Business Economics</t>
   </si>
   <si>
+    <t>Universidad del CEMA (UCEMA)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Argentina
+Applied Microeconomics
+Microeconometrics
+Experimental and Quasi-Experimental Models
+Cost-Benefit Analysis
+Structural Models
+</t>
+  </si>
+  <si>
+    <t>Assistant Professor</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Department of Economics at Universidad del CEMA (www.ucema.edu.ar), Buenos Aires, Argentina, invites applications for an Assistant Professor position beginning August 2026, or later by agreement.
+We seek an applied microeconomist with strong expertise in empirical methods and program evaluation, including randomized controlled trials, quasi-experimental designs and cost-benefit analysis. We especially welcome candidates working in one or more of the following fields: law and economics; labor economics; poverty and inequality; health economics; human capital; public economics; behavioral economics; Economics of Crime; and managerial economics.
+Fluency in English is required; Spanish is preferred.
+The successful candidate may spend up to three months per year as a visiting researcher at the Becker Friedman Institute for Economics (BFI), University of Chicago, during its Winter Quarter (January–March).
+Applicants must hold a Ph.D. in Economics by the start date but may be ABD when applying.
+Apply via JOE with: a cover letter, curriculum vitae, one research paper, evidence of teaching ability, a research statement, and three reference letters. 
+Review begins  July 15, 2026, and continues until the position is filled. Early application is encouraged. We will interview candidates online. Selected candidates will be invited for a job talk.
+Questions mailto:mcbayon@ucema.edu.ar
+</t>
+  </si>
+  <si>
+    <t>ARGENTINA CIUDAD DE BUENOS AIRES CIUDAD DE BUENOS AIRES
+UNITED STATES Illinois Chicago</t>
+  </si>
+  <si>
+    <t>C1 - Econometric and Statistical Methods and Methodology:  General
+C9 - Design of Experiments
+D1 - Household Behavior and Family Economics
+D3 - Distribution
+D9 - Micro-Based Behavioral Economics
+H - Public Economics
+I1 - Health
+I2 - Education and Research Institutions
+J - Labor and Demographic Economics
+K - Law and Economics
+L - Industrial Organization
+M - Business Administration and Business Economics; Marketing; Accounting; Personnel Economics
+N - Economic History
+O - Economic Development, Innovation, Technological Change, and Growth</t>
+  </si>
+  <si>
+    <t>2026-10-22 00:00:00</t>
+  </si>
+  <si>
     <t>Universidad Torcuato Di Tella</t>
   </si>
   <si>
     <t xml:space="preserve"> (Economics Department)</t>
   </si>
   <si>
     <t>Full-time Assistant Professor</t>
   </si>
   <si>
     <t xml:space="preserve">Title: Full-time Assistant Professor
 Employer: Universidad Torcuato Di Tella (Economics Department)
 Location: Argentina
 Position Type: Full-time Professor
 Job Description: 
 The Economics Department at Universidad Torcuato Di Tella is seeking applicants for multiple Tenure Track Assistant Professors in any field of Economics (preference will be given to candidates with a focus on Applied Microeconomics).
 Demonstrated ability or potential for high quality research and teaching are important. Applicants must hold a Ph.D. (expected completion by June 30, 2025 is acceptable) from an accredited institution. 
 The appointment is expected to begin on August 1st, 2026.
 Application Procedure:
 To apply, please submit a cover letter, curriculum vitae, one publication or working paper and three reference letters. 
 About the University:
 Universidad Torcuato Di Tella (UTDT) is a highly regarded research university in Latin America. The mission of the University is to educate new generations of academic, social, political and business leaders, and to enhance research and scholarship in the arts and sciences. More than 80% of its faculty holds PhDs from prestigious universities in the US and Europe. The campus is located twenty minutes away from downtown Buenos Aires, a major city ranked highly in quality of life. </t>
   </si>
   <si>
     <t>ARGENTINA Buenos Aires Buenos Aires</t>
   </si>
@@ -6184,101 +6551,129 @@
 Climate Economics
 Climate Migration
 Homelessness
 Alaska Native
 Indigenous Culture
 Alaska
 Arctic
 Climate change
 Interdisciplinary
 Anchorage</t>
   </si>
   <si>
     <t>Postdoc Fellowship in Climate Economics</t>
   </si>
   <si>
     <t>The International Arctic Research Center (IARC) at the University of Alaska Fairbanks seeks candidates for a Postdoctoral Fellowship in Economics/Public Finance for one year with possible extension based on performance and available funding. The position will be part of IARC’s partnership with the Alaska Native Tribal Health Consortium (ANTHC), the largest tribal health organization in the U.S.. This position will work closely with environmentally threatened communities in remote rural Alaska to determine the social cost of in-action on climate adaptation related to public health outcomes, homelessness, and/or climate-related migration.
 To thrive in this role, applicants must have a PhD in economics and/or related field with emphasis on public finance/health. The successful applicant is enthusiastic about making meaningful contributions through research and working in a highly collaborative environment inside and outside of academia.
 This position will be located in Anchorage with flexible hybrid work arrangements possible. This is a full-time, term-funded, exempt staff faculty position, 9 months + 3 months contract, competitive salary and full benefits package, annual leave, 12 paid holidays per year, tuition waivers for employees and family members, and affordable medical, dental and vision care coverage. This position is represented by United Academics.</t>
   </si>
   <si>
     <t>H5 - National Government Expenditures and Related Policies
 I3 - Welfare, Well-Being, and Poverty
 Z1 - Cultural Economics; Economic Sociology; Economic Anthropology</t>
   </si>
   <si>
+    <t>University of Arizona</t>
+  </si>
+  <si>
+    <t>Eller College of Management</t>
+  </si>
+  <si>
+    <t>Economic and Business Research Center</t>
+  </si>
+  <si>
+    <t>Lead Economist</t>
+  </si>
+  <si>
+    <t>Position Highlights
+The Eller College of Management at the University of Arizona is seeking a Lead Economist to join the Economic and Business Research Center (EBRC) team. This position will work closely with the EBRC Director to identify, pursue, and secure externally funded economic research projects.
+The position will independently lead and manage funded projects, contribute to ongoing EBRC initiatives, such as the Making Action Possible (MAP) Dashboard and the Forecasting Project, and produce economic analyses and publications for clients, policymakers, and the broader public. This is a high-visibility position within EBRC, which is the premier source of information on the Arizona economy. The successful candidate will help grow EBRC's funded research portfolio while contributing to flagship public-facing products. The position offers autonomy in project development and the opportunity to make a professional impact within Arizona.
+Minimum Qualifications
+Master's degree required.
+Minimum of 5 years of relevant work experience, or equivalent combination of education and work experience.
+Preferred Qualifications
+To view the full job posting, visit: https://arizona.csod.com/ux/ats/careersite/4/home/requisition/25952?c=arizona</t>
+  </si>
+  <si>
+    <t>$75,540 - $98,201</t>
+  </si>
+  <si>
+    <t>UNITED STATES Arizona Tucson</t>
+  </si>
+  <si>
+    <t>2026-07-05 00:00:00</t>
+  </si>
+  <si>
     <t>University of Arkansas</t>
   </si>
   <si>
     <t>Sam M. Walton College of Business</t>
   </si>
   <si>
     <t>Macroeconomics
 Microeconomics
 Econometrics</t>
   </si>
   <si>
     <t>Teaching Assistant Professor of Economics</t>
   </si>
   <si>
     <t xml:space="preserve">The Sam M. Walton College of Business invites applications for a non-tenure track Teaching Assistant Professor in the Department of Economics.  This 9-month teaching professor position has a four-course teaching requirement each semester (12 credit hours per semester), with a potential mix of face-to-face and online courses, as needed.  Teaching responsibilities for this position will involve a mix of Microeconomics, Macroeconomics, and Econometrics courses at the undergraduate level.  The expected start date for the position is Fall 2026.  Opportunity to teach courses during the summer for additional salary is possible.  The appointment is renewable and the salary is competitive and commensurate with experience.
 Regular on-campus availability, in-person teaching, and active contribution to the department is required.
 Required Qualifications:  
 •	Doctorate in Economics (not ABD) 
 •	Experience in teaching Economics
 •	Demonstrated record of excellent and innovative teaching (candidate should furnish evidence about such activities in the form of a teaching statement or portfolio)  
 Preferred Qualifications:  
 •	Experience and/or an interest in both face-to-face and online course delivery
 •	Currently, or able to qualify as, Practice Academics as defined by AACSB standards (PhD, committed to the teaching mission, some interest in research)
 •	Commitment to continued scholarly or professional engagement activity
 </t>
   </si>
   <si>
     <t>UNITED STATES Arkansas Fayetteville</t>
   </si>
   <si>
     <t>E - Macroeconomics and Monetary Economics
 D - Microeconomics
 C - Mathematical and Quantitative Methods</t>
   </si>
   <si>
     <t>2026-04-05 00:00:00</t>
   </si>
   <si>
     <t>University of Calgary</t>
   </si>
   <si>
     <t>Faculty of Arts</t>
   </si>
   <si>
     <t>Regulatory
 Competition
 Regulation
 Industrial</t>
-  </si>
-[...1 lines deleted...]
-    <t>Research Fellow</t>
   </si>
   <si>
     <t xml:space="preserve">The Department of Economics in the Faculty of Arts at the University of Calgary is accepting applications for two research fellows in regulatory economics and competition policy.
 The research fellows will participate in the Department of Economics new Research Program in Regulation and Competition Policy ("RPCR"). The RPCR's goal is to provide critical assessment of the practice and policy of competition law and regulation in Canada through an economics lens. The research fellows will be expected to research and provide commentary on regulatory decisions, competition law cases and enforcement actions, regulatory and competition policy issues more generally, and relevant policy or legislative consultations. Besides producing research commentaries and briefs, the research fellows will contribute to, develop, and define relevant focus areas. The RPCR is new: we have a goal and welcome you to bring your energy, enthusiasm, and talents to enhance the contribution regulation and antitrust can make to the lives of Canadians. The research fellows will be supervised by the Co-Directors of the RPCR, Dr. Aidan Hollis and Dr. Jeffrey Church. It is expected that they will have the opportunity to contribute to research in industrial organization in collaboration with the Department's many other scholars working in this field. </t>
   </si>
   <si>
     <t>65,000 to 80,000 CAD Annually</t>
   </si>
   <si>
     <t>CANADA AB Calgary</t>
   </si>
   <si>
     <t>L5 - Regulation and Industrial Policy</t>
   </si>
   <si>
     <t>University of California San Diego</t>
   </si>
   <si>
     <t>Executive-in-Residence: Innovation through Equity and Ownership</t>
   </si>
   <si>
     <t>Executive-in-Residence: Innovation through Equity and Ownership
 University of California San Diego
 Position overview
 Position title: Beyster Executive in Residence 
@@ -6620,50 +7015,87 @@
     <t>Economics, Finance, Insurance and Risk Management</t>
   </si>
   <si>
     <t xml:space="preserve">The Department of Economics, Finance, Insurance and Risk Management (EFIRM: http://uca.edu/efirm) at the University of Central Arkansas invites applications for one Visiting Assistant Professor position in Economics to begin in August 2026. This is a position for one academic year, but there is a possibility that it can be renewed. 
 Candidates should hold a Ph.D. in Economics or be ABD.  The successful candidate will teach lower division-level economics classes, primarily Principles of Macroeconomics and Principles of Microeconomics. 
 UCA will not sponsor any type of employment based visa for a job candidate. The job candidate must be eligible to work in the United States. 
 The start date for this position is August 16, 2026. Applicant review will begin immediately and continue until the position is filled. Please submit a letter of application, detailed curriculum vitae, evidence of teaching effectiveness, a research sample, and contact information of three references. Please submit application materials at https://jobs.uca.edu/postings/18545 (the direct link to the ad) , which can also be reached from the following link: https://jobs.uca.edu/. Only applications received through the web portal will be considered. 
 Questions about the position may be directed to: 
 Dr. Jeremy Horpedahl, Search Chair 
 EMAIL: jhorpedahl@uca.edu
 </t>
   </si>
   <si>
     <t>market</t>
   </si>
   <si>
     <t>UNITED STATES Arkansas Conway</t>
   </si>
   <si>
     <t xml:space="preserve">University of Chicago </t>
   </si>
   <si>
     <t>Harris School of Public Policy</t>
   </si>
   <si>
+    <t>Senior Instructional Professor and Director for Analytics Degrees</t>
+  </si>
+  <si>
+    <t>The Harris School of Public Policy invites applications for a Senior Instructional Professor and Director of Analytics Degrees to manage and teach in a new Master’s of Science Degree in Data Analytics and Policy (MSDAP).  The position is open-rank and appointment as Assistant Senior Instructional Professor or as Associate Instructional Professor are possibilities depending on prior experience and qualifications.
+The primary responsibilities of this position involve the management of the new MSDAP degree and teaching in MSDAP and other Harris programs. The degree is designed to address the growing demand for professionals with expertise at the intersection of data analytics, machine learning, and public policy.
+ Responsibilities will include:
+Oversee the MSDAP curriculum evolution, refinement, and course design, in collaboration with Harris faculty and administrative leadership.
+Teach 4-6 for-credit, quarter-length courses per academic year. Courses may be in the MSDAP and/or other degree programs offered by the School. Courseload may be reduced in the first one to two years of the program, given the expected intensity of program development during these years.
+Recommend for hire, supervise, and evaluate part-time Lecturers and full-time Instructional Professors who teach in the MSDAP or in other Harris courses related to data analytic topics.
+Design and oversee the execution of extra-curricular student experiences and career development in data analytics, collaborating with relevant Harris staff.
+Responsibilities for this role may expand to include leadership and instructional responsibilities within the MSCAPP program, as institutional and programmatic needs evolve.
+This position is benefits-eligible. The University of Chicago offers a wide range of benefits programs and resources for eligible employees, including health, retirement, and paid time off. Information about the benefit offerings can be found in the Benefits Guidebook.
+Salary range:
+Assistant Senior Instructional Professor: $140,000 - $160,000  
+Associate Senior Instructional Professor: $150,000 - $175,000
+The expected start date will be on or after August 1, 2026.
+Minimum Qualifications
+Completion of a graduate degree, by the appointment start date, in data science, computer science, statistics, economics, political science, or a closely related field.
+At least two years of teaching experience as the instructor of record in courses in fields in data science, statistics, economics, political science, or related fields.
+ Preferred Qualifications
+ PhD in data science, computer science, statistics, economics, political science, or a closely related field.
+Applicants are required to apply online on the University of Chicago's Interfolio website: apply.interfolio.com/188212.
+Applications are required to include a pdf of the following with their application: 1) curriculum vitae; 2) cover letter; 3) sample syllabus for a class the applicant has taught before, or would be interested in teaching; 4) Evidence of successful management of programs or evidence of potential to do so; 5) teaching statement; 6) contact information for 3 references; and 7) course evaluations.
+Screening of applications will begin on July 15, 2026, and will continue until the position is filled or the search is closed.
+Application Process
+This institution is using Interfolio's Faculty Search to conduct this search. Applicants to this position receive a free Dossier account and can send all application materials, including confidential letters of recommendation, free of charge.
+Equal Employment Opportunity Statement
+The University of Chicago is an equal opportunity employer and does not discriminate based on race, color, religion, sex, sexual orientation, gender, gender identity or expression, national or ethnic origin, shared ancestry, age, status as an individual with a disability, military or veteran status, genetic information, or other protected classes under the law. For additional information, please see the University's Notice of Nondiscrimination.
+Job seekers in need of a reasonable accommodation to complete the application process should call 773-834-3988 or email equalopportunity@uchicago.edu with their request.</t>
+  </si>
+  <si>
+    <t>Assistant Senior Instructional Professor: $140,000 - $160,000;    Associate Senior Instructional Professor: $150,000 - $175,000</t>
+  </si>
+  <si>
+    <t>2026-07-07 00:00:00</t>
+  </si>
+  <si>
     <t xml:space="preserve">Postdoctoral Researcher </t>
   </si>
   <si>
     <t>The Harris School of Public Policy seeks postdoctoral researchers in economics. Postdoctoral researchers work on independent research under a faculty member's guidance, teach 2 quarter-length courses per year, and participate in the academic life of the school (including attending workshops and seminars). The position of the postdoctoral researcher at the rank of instructor, is initially for a one-year, renewable term. The anticipated start date will be on or after July 1, 2026.
 Candidates should have a record that demonstrates research and teaching potential. Candidates are expected to complete their PhD by the appointment start date. To apply for this position, candidates must submit their application through the University of Chicago’s Interfolio academic jobs board at: apply.interfolio.com/185521. Applicants must upload: 1) curriculum vitae; 2) one writing sample; 3) teaching statement; 4) research statement; and 5) two letters of recommendation. Applicants may also submit optional documents such as a third letter of reference; an additional writing sample; and/or other materials (e.g. course observations or evaluations) that would demonstrate teaching potential. Review of applications will begin on May 27, 2026. No applications will be accepted after June 15, 2026.
 This position is benefits-eligible. The University of Chicago offers a wide range of benefits programs and resources for eligible employees, including health, retirement, and paid time off. Information about the benefit offerings can be found in the Benefits Guidebook.  
 Salary Range or Pay Grade: $62,232 - $80,000
 Equal Employment Opportunity Statement
 The University of Chicago is an equal opportunity employer and does not discriminate on the basis of race, color, religion, sex, sexual orientation, gender, gender identity or expression, national or ethnic origin, shared ancestry, age, status as an individual with a disability, military or veteran status, genetic information, or other protected classes under the law. For additional information please see the University's Notice of Nondiscrimination.
 Job seekers in need of a reasonable accommodation to complete the application process should call 773-834-3988 or email equalopportunity@uchicago.edu with their request.</t>
   </si>
   <si>
     <t>$62,232 - $80,000</t>
   </si>
   <si>
     <t>2026-05-08 00:00:00</t>
   </si>
   <si>
     <t>University of Cologne</t>
   </si>
   <si>
     <t>Adenauer School of Government</t>
   </si>
   <si>
     <t>ASG</t>
@@ -6684,82 +7116,102 @@
 The University of Cologne is establishing the Adenauer School of Government (ASG) – a new institution advancing public policy and democracy in data- and technology-rich environments. Supported by the Alfred Landecker Foundation, we will be recruiting exceptional scholars to build a center for research, teaching, and policy impact. This is one of our first new faculty appointments. Join us in studying and shaping how democratic institutions and decision-makers adapt, innovate, and govern effectively in the 21st century.
 Your Tasks
 As a founding member, you will shape the ASG while building an internationally visible research agenda. You will work with exceptional students across disciplines, developing policy solutions that combine theoretical depth with empirical rigor and technological innovation. You will push research boundaries, innovate in teaching, and collaborate across disciplines such as economics, data science, law, and behavioral science.
 Your Profile
 We invite applications from outstanding scholars interested in public policy. We are aiming for a broad spectrum of methodologies and topics, including but not confined to artificial intelligence and machine learning, applied economics, political economy, market design, behavioral and decision sciences, or law and economics. Exceptional candidates from adjacent areas are also welcome to apply. You bring a strong record of research excellence with publications in leading international journals, clear alignment with ASG’s mission to advance governance and public policy, and teaching excellence. Ideally, you have demonstrated engagement with policy and societal impact through transfer activities, public outreach, or applied projects, and a commitment to institution building and academic self-governance. We particularly value methodological rigor, interdisciplinary perspectives, and experience bridging academic research with practical policy solutions.
 We Offer
 The ASG offers a dynamic research environment within a thriving public policy ecosystem including the Cluster of Excellence “ECONtribute: Markets &amp; Public Policy“, the Max Planck Institute for Research on Collective Goods, as well as strong faculty partners across disciplines. Your expertise will complement and expand our institutional strengths. As one of the first ASG appointees, you will shape a new institution with significant autonomy, opportunities and exceptional interdisciplinary colleagues.
 The University of Cologne further provides a wide range of career development opportunities as well as support services for dual career couples and family-friendly working conditions.
 The professorship is tenured at the W3 level, with appointment in the Faculty of Management, Economics and Social Sciences, and with organizational affiliation to the ASG. Remuneration and teaching load are internationally competitive and will be negotiated with the rectorate and the foundation. Formal requirements are detailed in Section 36 of the Higher Education Act of North Rhine-Westphalia (Hochschulgesetz – HG NRW). The anticipated start date is approximately four months after the review start date or as agreed.
 The University of Cologne promotes equal opportunities and diversity. Women will be considered preferentially in accordance with the Equal Opportunities Act of North Rhine-Westphalia (Landesgleichstellungsgesetz – LGG NRW). We also expressly welcome applications from all suitable candidates regardless of their gender, nationality, ethnic and social origin, religion, disability, age, sexual orientation and identity.
 Please submit your application (without a photo) via the University of Cologne’s Academic Job Portal https://jobportal.uni-koeln.de until 12 February 2026, when review of applications will begin. Your application should be addressed to Professor Axel Ockenfels, Director of the ASG, and include the following documents in English: CV, publication list, and teaching evaluations (if available).</t>
   </si>
   <si>
     <t>GERMANY Nordrhein-Westfalen Cologne</t>
   </si>
   <si>
     <t>K - Law and Economics</t>
   </si>
   <si>
     <t>2026-02-04 00:00:00</t>
   </si>
   <si>
     <t>University of Colorado Boulder</t>
   </si>
   <si>
+    <t>Bruce D. Benson Center for the Study of Western Civilization</t>
+  </si>
+  <si>
+    <t>Director</t>
+  </si>
+  <si>
+    <t>The University of Colorado Boulder seeks a Director to lead the Bruce D. Benson Center for the Study of Western Civilization. The Center promotes the study of the intellectual, artistic, and political traditions that characterize Western civilization. The Center provides a forum for free inquiry and respectful open debate and promotes academic freedom and intellectual diversity.
+The next Director will build on the Center’s momentum, strengthen its integration into the University's academic life, and advance CU Boulder’s mission as Colorado’s flagship public research institution. The successful candidate will be an accomplished, tenured faculty member with a record of scholarly distinction and teaching excellence, as well as experience in administrative leadership. CU Boulder seeks a director who can lead with credibility and care, engage productively across differences, raise and steward significant philanthropic resources, and position the Benson Center as an indispensable contributor to campus life, student success, and public discourse.
+​The search firm Wittkieffer is assisting CU Boulder in this search. For full consideration, candidate materials should be received by Friday, August 14, 2026. For more information and to apply, please visit https://apptrkr.com/7262960</t>
+  </si>
+  <si>
+    <t>$265,000 - $310,000</t>
+  </si>
+  <si>
+    <t>UNITED STATES Colorado Boulder</t>
+  </si>
+  <si>
+    <t>Z1 - Cultural Economics; Economic Sociology; Economic Anthropology</t>
+  </si>
+  <si>
+    <t>2026-08-14 00:00:00</t>
+  </si>
+  <si>
     <t>Institute of Behavioral Studies</t>
   </si>
   <si>
     <t>Leeds School of Business</t>
   </si>
   <si>
     <t>Health Economics
 Environmental Economics
 Economics of Crime
 Urban Economics</t>
   </si>
   <si>
     <t>PostDoctoral Associate</t>
   </si>
   <si>
     <t>Seeking a postdoctoral research associate to conduct research in health, environmental, or economics of crime with Dr. Stephen Billings at Leeds School of Business, University of Colorado-Boulder; Ludovica Gazze, University of Warwick; and Kevin Schnepel, Simon Fraser University. 
 This full-time position (starting July 1, 2026) will primarily support research on the impacts of childhood lead exposure in Colorado as well as other projects in the areas of health, environmental, or economics of crime. This position provides time to pursue individual research and even though it is preferable for this position to be in Colorado, there is the potential for a remote work assignment.
 This is a 1 year position which is renewable for up to one additional year.
 Minimum qualifications include a PhD in economics or related field by the time of employment with experience in quantitative methods and statistical analysis. Expect proficiency in R, Stata and/or Python.
 To apply, please submit the following materials:
 Resume or CV
 Cover Letter
 Research Paper
 Recommendation Letters
 Review of applications will being immediately, but please apply by 3/13/26 for full consideration.
 Please contact stephen.billings@colorado.edu if you have any questions.</t>
   </si>
   <si>
     <t>$96,000</t>
-  </si>
-[...1 lines deleted...]
-    <t>UNITED STATES Colorado Boulder</t>
   </si>
   <si>
     <t>H0 - General
 I1 - Health
 K4 - Legal Procedure, the Legal System, and Illegal Behavior
 R2 - Household Analysis
 Q5 - Environmental Economics</t>
   </si>
   <si>
     <t>University of Colorado Boulder - Boulder, CO</t>
   </si>
   <si>
     <t>Social Responsibility and Sustainability Division</t>
   </si>
   <si>
     <t xml:space="preserve">The Leeds School of Business at the University of Colorado Boulder is hiring an Assistant Teaching Professor position in the Social Responsibility and Sustainability Division for Fall 2026.
 CU is an Equal Opportunity Employer and complies with all applicable federal, state, and local laws governing nondiscrimination in employment. We are committed to creating a workplace where all individuals are treated with respect and dignity, and we encourage individuals from all backgrounds to apply, including protected veterans and individuals with disabilities.
 More information on what we require, and the benefits are listed through the job portal here: https://jobs.colorado.edu/jobs/JobDetail/?jobId=71394
 This is a one-year contract. The annual salary range is $79,500-$81,500. $2000 in relocation moving expenses if moving from beyond a 50-mile radius from CU Boulder.
 To apply, please submit the following materials only through the CU job portal:
 Cover Letter
 Curriculum Vitae/Resume
 Teaching Statement
 Evidence of Teaching Excellence (e.g., quantitative teaching evaluations, videos, syllabi, assignments)
 During the application process, you will need to enter contact information for one reference who may be contacted to provide letters of recommendation later in the recruitment process.
@@ -6820,50 +7272,96 @@
     <t>University of Illinois Chicago</t>
   </si>
   <si>
     <t xml:space="preserve">Economics
 Visiting
 Lecturer
 </t>
   </si>
   <si>
     <t>Visiting Lecturer – Department of Economics</t>
   </si>
   <si>
     <t xml:space="preserve">The Department of Economics at the University of Illinois at Chicago invites applications for a Visiting Full-Time Lecturer position for the 2026-2027 academic year. Lecturers are responsible for teaching introductory and intermediate courses, field courses, and supervising teaching assistants, as needed.
 Qualifications include experience teaching economics at the University or College level and a MA degree in economics or a related discipline. Applicants should be qualified to teach a range of undergraduate economics courses.
 The appointment is not a tenure-track appointment. The salary range for the position is $70,000 - $83,000. Salary is commensurate with qualifications and experience. Applications will be reviewed as they are received.
 Note that final authorization of the position is subject to state-funding availability.
 For fullest consideration applications must be received by March 15, 2026.
 The University of Illinois at Chicago is an affirmative action, equal opportunity employer, dedicated to the goal of building a culturally diverse and pluralistic faculty and staff committed to teaching and working in a multicultural environment. We strongly encourage applications from women, minorities, individuals with disabilities and covered veterans. 
 Artificial Intelligence (AI) tools may be used in some portions of the candidate review process for this position; however, all employment decisions will be made by a person.
 The University of Illinois System conducts background checks on all job candidates upon acceptance of a contingent offer of employment. Convictions are not a bar to employment. Background checks will be performed in compliance with state and federal law.
 The University of Illinois System requires candidates selected for hire to disclose any documented finding of sexual misconduct or sexual harassment and to authorize inquiries to current and former employers regarding findings of sexual misconduct or sexual harassment. For more information, visit Policy on Consideration of Sexual Misconduct in Prior Employment.
 </t>
   </si>
   <si>
     <t>$70,000 - $83,000</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> University of Iowa</t>
+  </si>
+  <si>
+    <t>Iowa Board of Regents</t>
+  </si>
+  <si>
+    <t>Director, Center for Intellectual Freedom</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Director, Center for Intellectual Freedom, University of Iowa
+The Iowa Board of Regents invites applications for the inaugural permanent Director of the Center for Intellectual Freedom (the Center or CIF). Established by the Iowa General Assembly through House File 437 (2025), the CIF is an independent academic center operating under the authority of the Iowa Board of Regents. The Director reports directly to the Board, not to University administration, and holds sole and exclusive authority over all CIF hiring and termination decisions. The Center is mandated to offer courses in American history and civil government to University of Iowa students and is further required to coordinate with Iowa State University and the University of Northern Iowa to ensure those courses are available to students at those institutions as well. The Center may also offer other courses and develop certiﬁcates, majors, minors, and graduate programs. The Director will play a foundational role in building a nationally prominent center dedicated to free inquiry, constitutional thought, and civic education. Beginning in the 2028-29 academic year, House File 2800 (2026) requires all University of Iowa undergraduates to complete at least six credit hours of CIF course offerings as a condition of graduation, making the rapid and high-quality expansion of those offerings a central task for the incoming Director.
+About the Center
+The CIF mission, as codiﬁed in its bylaws and Iowa Code chapter 263C, is to educate students through free, open, and rigorous intellectual inquiry in pursuit of truth; equip students with the skills, habits, and dispositions of mind needed to reach their own informed conclusions on matters of social and political importance; enhance the intellectual diversity of the University; and foster a community of civil and free inquiry that respects the intellectual freedom of every member. The Center’s scholarship ranges from the foundational texts and debates of free societies and the principles of the American constitutional order to rigorous, objective inquiry into contemporary policy questions. The Director is assisted by a 26-member advisory council appointed by the Board of Regents.
+Statutory Duties of the Director (Iowa Code § 263C.9)
+The Director shall:
+1. Have the sole and exclusive authority to recruit, hire, and terminate all CIF staff in accordance with state and federal law.
+2. Have authority to invite guest speakers to the University on behalf of the Center.
+Report directly to the Iowa Board of Regents, and
+3. Plan, organize, and execute adjustments to the Center’s operations to comply with the HF 2800 (2026)
+4. graduation requirement of six credit hours for all University of Iowa undergraduates.
+Required Qualiﬁcations
+1. Academic record sufficient for tenure at the rank of full professor at the University of Iowa.
+2. Research expertise in at least one of the Center’s core disciplines (classics, economics, history, law, philosophy, political thought, or quantitative political science), combined with a demonstrated ability to engage with academic literature across all of these ﬁelds.
+3. An uncompromising commitment to academic freedom, unfettered and rigorous intellectual inquiry, and institutional neutrality, even in the face of countervailing pressures.
+4. Excellent oral and written communication skills.
+Compensation
+This position is assigned to a Board of Regents Office paygrade 6, with an anticipated salary range of $200,000 to $450,000 commensurate with experience.
+Application Materials
+To ensure best consideration, applications should be received by Friday, August 14, 2026, and must include:
+ A curriculum vitae;
+ A detailed letter explaining the applicant’s qualiﬁcations for the position and vision for the Center; and
+ A list of five professional references. References will not be contacted without prior authorization from the applicant.
+Applicants selected for initial interviews will also be asked to submit samples of their scholarly work. The search is conducted by the CIF Advisory Council and its Executive Committee, which will submit ﬁnalists to the Iowa Board of Regents for ﬁnal appointment.
+Application materials should be submitted in PDF format to info@iowaregents.edu. Applications will remain confidential through the semifinalist stage, to the fullest extent permitted by law.
+Please direct any questions regarding the application process to info@iowaregents.edu.
+EEO Statement
+The Iowa Board of Regents does not discriminate on the basis of race, color, age, ethnicity, religion, national origin, pregnancy, sexual orientation, genetic information, sex, marital status, disability, status as a U.S. Veteran, or any other classification protected by law.
+</t>
+  </si>
+  <si>
+    <t>200,000-450,000</t>
+  </si>
+  <si>
+    <t>UNITED STATES Iowa Iowa City</t>
   </si>
   <si>
     <t>University of Manitoba</t>
   </si>
   <si>
     <t>Department of Agribusiness and Agricultural Economics</t>
   </si>
   <si>
     <t>Agricultural Economics
 Climate Modelling
 Risk Management
 Agricultural Finance
 Finance</t>
   </si>
   <si>
     <t xml:space="preserve">Canada Impact+ Research Chairs (Climate based Risk Management in Food and Agriculture) </t>
   </si>
   <si>
     <t>The Department of Agribusiness and Agricultural Economics at the University of Manitoba invites applications for a Canada Impact+ Research Chair in Climate based Risk Management in Food and Agriculture. A Canada Impact+ Research Chair is one of the most prestigious international awards globally, providing Chairholders and their research teams with an award of up to $8 million over eight years ($1 million per year). The Canada Impact+ Research Chairs (Impact+) program is a new initiative funded by the Government of Canada to attract world-leading researchers to Canadian universities whose work addresses critical national and global challenges. Impact+ chairholders must advance transformative projects in one or more of Canada’s strategic priority areas. See: https://www.canada.ca/en/impact-plus-chairs/program-details/competition/2026/apply.html
    Only candidates who are internationally based (both working and residing outside of Canada) at the time of the first intake application deadline (March 24, 2026) are eligible to apply. Applicants must possess a Ph.D. in Agricultural, Environmental or Resource Economics, Statistics, Finance or a related area. The successful applicant will have strong analytical skills with demonstrated expertise in advanced quantitative and statistical methods, with experience in risk management and/or climate modeling. Further details and the application process are available at: https://www.academicwork.ca/jobs/535613-canada-impact-research-chair-in-climate-based-risk-management-in-food-and-agriculture-university-of-manitoba.</t>
   </si>
   <si>
     <t>CANADA Manitoba Winnipeg</t>
   </si>
   <si>
@@ -6950,87 +7448,50 @@
 C - Mathematical and Quantitative Methods
 D - Microeconomics</t>
   </si>
   <si>
     <t>Social and Behavioral Sciences</t>
   </si>
   <si>
     <t xml:space="preserve">Environmental Economics
 Natural Resource Economics
 Applied Economics
 Microeconomics
 Applied Econometrics
 </t>
   </si>
   <si>
     <t xml:space="preserve">The Department of Resource Economics invites applications for a tenure-track assistant professor position with an applied microeconomics and econometrics research focus, specifically in the area of environmental and natural resource economics (ENRE). Expected start date is September 1, 2026.
 Under exceptional circumstances, highly qualified candidates at other ranks may receive consideration. Teaching responsibilities will include undergraduate and graduate courses in microeconomics, econometrics, and ENRE.  The new hire is expected to develop a nationally recognized research agenda and to become a core member of the ENRE faculty within the Department.  A wide range of interdisciplinary research opportunities are available across the University of Massachusetts Amherst campus, including through the Computational Social Sciences Initiative, Energy Transition Initiative, and the Institute for Social Science Research. 
 Requirements
 Applicants are required to have a Ph.D. in agricultural/resource/applied economics, economics, econometrics or a related field as of September 1, 2026.  
 Application Instructions
 To apply, submit a letter of interest, curriculum vitae, writing samples, and  graduate transcript,   online at https://careers.umass.edu/jobs/assistant-professor-department-of-resource-economics-amherst-massachusetts-united-states
 </t>
   </si>
   <si>
     <t>$85,000-$122,000</t>
-  </si>
-[...35 lines deleted...]
-R1 - General Regional Economics</t>
   </si>
   <si>
     <t>University of Missouri - Kansas City</t>
   </si>
   <si>
     <t>School of Humanities and Social Sciences</t>
   </si>
   <si>
     <t xml:space="preserve">Quantitative Empirical Methods
 Heterodox Economics 
 Applied Data Analytics 
 Education and Teaching of Economics 
  </t>
   </si>
   <si>
     <t xml:space="preserve">Postdoctoral Researcher in Economics </t>
   </si>
   <si>
     <t xml:space="preserve">University of Missouri-Kansas City Department of Economics announces a non-tenure-track position at the rank of Post Doctoral Fellow beginning August 2026. Duration of appointment is AY26-27 and AY27-28, subject to satisfactory performance and availability of funding.
 Position requires expertise in quantitative empirical research methods to support research, teaching, and grant development in the Department of Economics and the School of Humanities and Social Science. Faculty research emphasizes heterodox economics and applied political economy. We seek a candidate with recent training in current and emerging quantitative empirical methods to collaborate with faculty and graduate students in these research areas. Current interests include causal inference, generative AI, machine learning.
 Teaching load is one course per semester plus organizing a seminar in applied data analytic techniques in the social sciences and humanities appropriate for upper-division undergraduate and graduate students. Fellow will also collaborate with faculty to develop the teaching of data analytics courses and will assist with grant development.
 Cover letter discussing the candidate’s engagement with heterodox economics required. Complete job description and instructions for how to apply can be found at the UMKC HR web portal (Job ID: 58606): https://www.umkc.edu/hr/careers/
 Review of applications begins March 13 and continues until position is filled.
 </t>
   </si>
@@ -7619,53 +8080,50 @@
 Serves as a subject matter expert for crew and leaders. Develops and conducts wealth planning methodology training activities for all crew delivering advice to clients.
 Develops an expert-level understanding of overall financial markets and the related legal, tax, and regulatory issues that impact Vanguard's wealth planning methodology. Supports investments-related projects to analyze and research opportunities to enhance client investment strategies.
 Participates in special projects and perform other duties, as assigned.
 Qualifications:
 Undergraduate degree or equivalent combination of training and experience
 Graduate degree in Financial Planning, Economics, Finance, or related fields strongly preferred.
 Strong knowledge of financial planning and investments
 Demonstrated experience with utility-based lifecycle financial planning models strongly preferred.
 Proficiency in Python for model development strongly preferred.
 Special Factors
 Sponsorship
 Vanguard is offering visa sponsorship for this position.
 About Vanguard
 At Vanguard, we don't just have a mission—we're on a mission.
 To work for the long-term financial wellbeing of our clients. To lead through product and services that transform our clients' lives. To learn and develop our skills as individuals and as a team. From Malvern to Melbourne, our mission drives us forward and inspires us to be our best.
 How We Work
 Vanguard has implemented a hybrid working model for the majority of our crew members, designed to capture the benefits of enhanced flexibility while enabling in-person learning, collaboration, and connection. We believe our mission-driven and highly collaborative culture is a critical enabler to support long-term client outcomes and enrich the employee experience.</t>
   </si>
   <si>
     <t>UNITED STATES North Carolina Charlotte
 UNITED STATES Arizona Scottsdale
 UNITED STATES Pennsylvania Malvern</t>
   </si>
   <si>
     <t>M0 - General</t>
-  </si>
-[...1 lines deleted...]
-    <t>2026-06-26 00:00:00</t>
   </si>
   <si>
     <t>Vega Economics</t>
   </si>
   <si>
     <t>Economist
 Economic Consultant
 Litigation Support
 Economic Analysis
 Data Analysis
 Econometrics
 Expert Witness Support</t>
   </si>
   <si>
     <t>Consultant/Economist (on-site Berkeley, CA)</t>
   </si>
   <si>
     <t>Vega Economics is a premier economic consulting firm specializing in econometric analyses and quantitative solutions for litigation. Our team supports academic and industry experts in delivering rigorous, data-driven insights to our clients.
 We are seeking a Consultant/Economist to join our Berkeley, CA team. This is an on-site position at our office. In this client- and expert-facing role, you will conduct economic research, analyze large datasets, and develop econometric models to address intricate economic questions. You will be responsible for memorializing the economics into written work product as well as communicating the results verbally to team members, attorneys, and experts.
 Qualifications:
  Ph.D. in Economics or related field.
  Strong skills in econometrics, statistics, and data tools (Stata, R, Python).
  Excellent written and verbal communication.
  Ability to work independently and in teams.
  Academic or consulting experience strongly preferred.
@@ -7746,74 +8204,64 @@
 </t>
   </si>
   <si>
     <t xml:space="preserve">Visiting Assistant Professor of Economics
 The Department of Economics at Washington College invites applications for a two-year Visiting Professor position beginning August of 2026. Commitment to excellence in undergraduate teaching is essential.  The teaching load is three courses per semester. Teaching responsibilities include intermediate macroeconomics, introductory-level courses, and a mix of upper-level courses (such as Health Economics, Money and Banking, Behavioral Economics etc.). Applicants should have a Ph.D., but individuals near degree completion will be considered.
 Washington College is a competitive, four-year liberal arts college located on the Eastern Shore of Maryland. For further information, see www.washcoll.edu.
 Application Process: Please submit at https://www.washcoll.edu/people_departments/offices/human-resources/employment/index.php a one-page letter of interest detailing how your academic background and experiences align with the position and our institution, a CV, a statement (maximum of two pages) describing your teaching philosophy and research interests, contact information for three professional references, and recent teaching evaluations (including all written comments).
 More information at:
 https://www.washcoll.edu/people_departments/offices/human-resources/employment/index.php
 </t>
   </si>
   <si>
     <t>$65k - $75k</t>
   </si>
   <si>
     <t>UNITED STATES Maryland Chestertown</t>
   </si>
   <si>
     <t>A2 - Economic Education and Teaching of Economics
 E0 - General</t>
   </si>
   <si>
     <t>Washington University in St. Louis</t>
   </si>
   <si>
-    <t>Washington University in St. Louis, Missouri, Economics Department invites applications for a tenure-track position at the rank of Assistant Professor. We are interested in candidates in any field of economics, including, but not limited to theoretical-based empirical studies using big datasets, general equilibrium (systemic) analysis of the aggregate and distributional impacts of policies and new technologies, and foundational theoretical work exploring market and non-market social interactions. Candidates must have an active research agenda and a commitment to excellent teaching and hold a Ph.D. in a relevant field. Duties include research for publication in peer-reviewed economics journals, teaching duties, and departmental and university service. Applications should include a cover letter, CV, research papers, and three letters of reference. Applicants with teaching experience should also submit evidence of their teaching ability such as teaching evaluations.
-[...11 lines deleted...]
-  <si>
     <t>Lecturer or Senior Lecturer</t>
   </si>
   <si>
     <t>The Department of Economics at Washington University in St. Louis seeks to hire a Lecturer or Senior Lecturer on the teaching track starting in August 2026. This is a full-time position. Eventual promotion to teaching professor is possible depending on teaching and service.
 Teaching-track faculty in the Department of Economics regularly have an assignment of three courses per semester in addition to a service component. Teaching-track faculty will not be evaluated on research or scholarship as part of their appointment. Teaching-track faculty, however, are strongly encouraged to participate in research activities within the department, including department seminars.
 Applicant Qualifications and Teaching Duties: 
 Applicants are expected to have a Ph.D. in economics at the time of appointment and demonstrated excellence in teaching. Applicants for the rank of senior lecturer must have an outstanding teaching record commensurate with appointment at that rank.
 A key component of teaching will be principles of microeconomics and macroeconomics. Therefore, candidates should be able to demonstrate excellence in teaching principles courses. Principles classes often exceed 100 students, so the ability to succeed in large classes is essential. Other courses may include intermediate microeconomics, econometrics, undergraduate courses related to the candidate’s interests, and Master's-level courses. Graduate students are available for grading and other assistance and all lecturers are expected to oversee and mentor graduate student instructors.
 Applicant Instructions: 
 Applications should consist of a curriculum vitae, a cover letter describing ongoing teaching interests, past teaching evaluations, and the names and contact information of three referees. Candidates should describe the courses that they are able to teach, with particular attention to past experience teaching principles courses. All application materials should be submitted via the EconJobMarket.org website.
 Applications will be considered as they are received until the search is concluded.</t>
+  </si>
+  <si>
+    <t>UNITED STATES Missouri St. Louis</t>
   </si>
   <si>
     <t>2026-06-20 00:00:00</t>
   </si>
   <si>
     <t>Weill Cornell Medicine</t>
   </si>
   <si>
     <t>Comparative Effectiveness and Outcomes Research</t>
   </si>
   <si>
     <t>Population Health Sciences</t>
   </si>
   <si>
     <t>cost-effectiveness
 substance use disorders
 HCV
 HIV/AIDS
 clinical trials
 cohort studies
 health economics
 economic evaluations
 public health
 health services research
 criminal-legal system</t>
@@ -7919,50 +8367,107 @@
   <si>
     <t xml:space="preserve">Position Information:
 We invite research-oriented applicants for a full-time, 10-month, tenure track position at the rank of Assistant or Associate Professor in Economics to begin in Fall 2026 (August 16).
 We invite applications from candidates in all fields of Economics, with a preference for those specializing in applied microeconomics, urban economics, and international trade. The successful candidate must demonstrate a strong commitment to maintaining an active, high-quality research agenda and excellence in teaching. 
 The candidate is expected to teach intermediate or other higher level economics courses and be able to involve and interact with students in a small class setting. Candidates with experience and expertise in teaching undergraduate econometrics and intermediate microeconomics are strongly preferred. The candidate should demonstrate excellent collaborative skills and a strong commitment to participating in teaching and service in ways that align with the department’s needs and priorities.
 Qualifications:
 	Earned doctorate in Economics from an AACSB or EQUIS accredited university or anticipated completion before the contract start date. The position may be hired at the lecturer level if the terminal degree is not earned by the starting date, or for other reasons
 	High-quality research record or clear potential to publish in top-tier peer-reviewed journals
 	Fluency in written and spoken English
 Application Instructions:
 Applicants are required to apply online. To receive full consideration by the search committee, candidates need to submit the following documents via Interfolio (https://apply.interfolio.com/177006).
 	Cover letter
 	CV
 	Unofficial Transcripts
 	Teaching Statement with evidence of teaching effectiveness
 	Research Statement
 	Contact information for three references, including references/names of potential referees from a current or recent direct supervisor.
 	Writing sample
 We will begin reviewing applications immediately and will continue to do so on a rolling basis until the positions are filled. Please note that your immediate supervisor may be contacted for the purpose of conducting a reference check. Official transcripts for terminal degrees and three current letters of recommendation are required before appointment.
 </t>
   </si>
   <si>
     <t>CHINA Zhejiang Wenzhou</t>
   </si>
   <si>
+    <t>White House Council of Economic Advisers</t>
+  </si>
+  <si>
+    <t>Supply Chains
+International
+Trade</t>
+  </si>
+  <si>
+    <t>Staff Economist - Supply Chains</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Position Summary
+The Council of Economic Advisers seeks a Staff Economist to lead supply chain analysis across the nation's most critical and strategically vulnerable sectors. The role combines applied microeconomic and trade analysis with hands-on supply chain mapping—tracing where critical goods and their upstream inputs actually originate—and modeling how economic, trade, and procurement tools can shift sourcing toward the United States and partner nations.
+The portfolio spans four priority areas: pharmaceuticals (finished drugs, active pharmaceutical ingredients (APIs), and key starting materials (KSMs)); semiconductors (with an emphasis on legacy/mature-node "foundational" chips); batteries and drones (cells, components, and the unmanned aircraft supply base); and critical minerals (extraction and, critically, processing and refining). A common analytical toolkit applies across all four: identify single-source vulnerabilities, distinguish direct from indirect exposure, and design economic levers to diversify supply.
+This is a high-impact position for an economist who can move fluently between rigorous quantitative work and concrete policy design, and who is comfortable briefing senior officials on time-sensitive questions.
+________________________________________
+Key Responsibilities
+Supply chain mapping and dependency analysis (across all priority sectors)
+ Build and maintain an evidence base on where critical goods and their upstream inputs originate, identifying single-source and country-concentration risks.
+ Distinguish extraction/assembly from the true chokepoints, which often sit midstream—e.g., mineral processing and refining, mature-node foundry capacity, cell and cathode/anode manufacturing, and API/KSM synthesis.
+ Integrate data from customs and import records, HS/HTS-level trade flows, FDA establishment registrations, foundry capacity by node and geography, and commercial supply chain sources to quantify concentration (e.g., HHI, single-country shares) and map vulnerabilities.
+ Develop criticality metrics (defense and clinical relevance, substitutability, shortage/disruption history) and resilience metrics (geographic diversification, domestic capacity, inventory, stockpiles).
+Sector-specific focus areas
+ Pharmaceuticals: finished-drug, API, and KSM sourcing; shortage risk.
+ Semiconductors: legacy/mature-node chips embedded in autos, defense systems, medical devices, appliances, and grid hardware; risks from non-market capacity expansion and price suppression.
+ Batteries and drones: lithium-ion cells and components, cathode/anode and precursor materials, and the unmanned aircraft (UAS) supply base, including secure-component and trusted-supplier considerations.
+ Critical minerals: rare earths, lithium, cobalt, nickel, graphite, gallium, germanium and similar.
+Policy tool analysis
+ Model the cost, feasibility, and likely supply response of economic and procurement levers, including trade remedies, Buy American and domestic-content preferences and penalties, federal procurement preferences and restrictions, advance purchase and offtake commitments, stockpiling, and targeted onshoring/ally-shoring incentives.
+ Estimate effects on prices, availability and shortage risk, domestic manufacturing investment, and downstream costs; assess budgetary impact, unintended consequences, and gaming risks.
+ Conduct cost-benefit and trade-off analysis weighing resilience gains against consumer-price and fiscal effects.
+Partner-country and friend-shoring strategy
+ Analyze opportunities to diversify supply with allied and partner nations, including the economic case for ally-shoring of upstream production and processing.
+ Assess how trade preferences, joint procurement, coordinated incentives, and partnership frameworks could stand up trusted alternative suppliers and shared stockpiles.
+Briefing and inter-agency work
+ Produce memos, charts, and briefing materials.
+ Support inter-agency analysis with partners.
+________________________________________
+Qualifications
+Required
+ Advanced degree in economics or a closely related quantitative field (PhD preferred; exceptional candidates with a master's and strong relevant experience considered).
+ Demonstrated applied skills in microeconomics, industrial organization, and/or international trade.
+ Strong empirical and data skills (e.g., Stata, R, or Python) and the ability to work with messy real-world trade, customs, regulatory, and industry datasets.
+ Ability to translate technical analysis into clear, decision-ready writing for non-economist principals.- Capacity to work quickly and accurately under deadline pressure on sensitive policy questions.
+Preferred
+ Familiarity with one or more priority sectors: pharmaceutical manufacturing and the API/KSM value chain; semiconductor manufacturing and the mature-node landscape; battery and UAS supply chains; or critical minerals extraction and processing.
+ Knowledge of U.S. trade- and industrial-policy instruments.
+ Experience with supply-chain, network, or concentration analysis.
+ Prior government, think tank, or inter-agency experience.
+</t>
+  </si>
+  <si>
+    <t>F1 - Trade
+L5 - Regulation and Industrial Policy
+L6 - Industry Studies: Manufacturing</t>
+  </si>
+  <si>
     <t>Williams College</t>
   </si>
   <si>
     <t>Visiting Assistant, Visiting Associate, or Visiting Professor of Economics</t>
   </si>
   <si>
     <t>The Williams College Economics Department invites applications for a visiting faculty position in macroeconomics for the 2026-27 academic year, beginning July 1, 2026. Teaching responsibilities will consist of four courses, two in each of the fall and spring semesters. For at least one of the semesters, two sections of the same course will be taught and that course will likely be Introductory Macroeconomics. Demonstrated excellence in teaching is essential. We welcome applications from candidates of all backgrounds and strongly encourage individuals whose experiences and perspectives will enhance our commitment to academic excellence and innovation to apply. Candidates should expect to have a Ph.D, or all requirements for the Ph.D. degree completed, by July 1, 2026, and we welcome applicants who have recently retired or are on leave from other institutions.
 We are a department of active scholars (https://econ.williams.edu/) and currently have 25 tenured or tenure-track faculty members. The teaching load is two courses per semester, frequently with a double-prep in one of the terms. We offer extensive support and resources to help one succeed in teaching and research, including, among other things: access to research funding; programs for professional development, mentoring, and networking; and an evidence-based center to support teaching. For further details on teaching and research at Williams, see: https://econ.williams.edu/jobs/working-in-the-williams-econ-dept/. 
 We will review applications on a rolling basis until the position is filled, and we are aiming to complete the search by April. All offers of employment are contingent upon completion of a background check. Further information is available here: http://dean-faculty.williams.edu/prospective-faculty/background-check-policy/. Questions regarding the search may be directed to Professor Steven Nafziger, Chair, Department of Economics, at snafzige@williams.edu.
 Williams College is a liberal arts institution located in the Berkshire Hills of western Massachusetts. The college has built its reputation on outstanding teaching and scholarship and on the academic excellence of its approximately 2,000 students. Please visit the Williams College website (http://www.williams.edu). Williams promotes equal opportunity and makes all employment decisions on a non-discriminatory basis. Williams College is committed to building a diverse and inclusive community where individuals of all identities and backgrounds can live, learn, and thrive.</t>
   </si>
   <si>
     <t>UNITED STATES Massachusetts Williamstown</t>
   </si>
   <si>
     <t>00 - 00 - Default: Any Field
 A - General Economics and Teaching
 E - Macroeconomics and Monetary Economics</t>
   </si>
   <si>
     <t>Yale Institution</t>
   </si>
   <si>
     <t>Program in Ethics, Politics and Economics/Political Science</t>
   </si>
@@ -8043,50 +8548,53 @@
   </si>
   <si>
     <t>Energy
 Health Economics
 Healthcare
 Housing
 Policy
 Abundance</t>
   </si>
   <si>
     <t>Associate Director/Deputy Director/Director of Policy Analysis</t>
   </si>
   <si>
     <t>The Budget Lab, a policy research center at Yale Law School, is searching for one or more Associate Directors, Deputy Directors, or Directors of Policy Analysis with expertise in at least one of the fields of energy, healthcare, or housing.
 This role will take a lead role in the analysis of current and proposed policies. This work includes planning and coordinating the estimating process including preparing economic, statistical, and technical information. This role is also expected to be actively involved in developing research concepts, policy questions, and work plans for papers and reports on topics relevant to the Budget Lab’s work. As part of the process, this researcher is expected to review economic, statistical, and subject-matter literature for data and research methodology appropriate for inclusion in the research.
 Applicants should have experience with applied, policy-oriented quantitative research and an interest in communicating analytical results to policy audiences. An ideal team member will combine insights from economic theory and relevant institutional knowledge as they conduct empirical research and modeling and simulation analysis. In addition to familiarity with relevant econometric tools, candidates should be comfortable working in R on large datasets in a collaborative coding platform. 
 This is a remote position.</t>
   </si>
   <si>
     <t>I1 - Health
 R - Urban, Rural, Regional, Real Estate, and Transportation Economics
 R3 - Real Estate Markets, Spatial Production Analysis, and Firm Location
 R2 - Household Analysis
 Q4 - Energy
 D - Microeconomics</t>
+  </si>
+  <si>
+    <t>2026-05-07 00:00:00</t>
   </si>
   <si>
     <t>Zhejiang University International Business School</t>
   </si>
   <si>
     <t>Assistant, Associate or Full Professor of Fintech</t>
   </si>
   <si>
     <t>Professor: Well-known scholars, academicians, and highly-cited scholars in his/her own areas, with extensive experience in teaching and research as well as the ability to lead the development of disciplines. 
 Associate Professor: Assistant professor or above in world-renowned universities, strong candidates of national young talent programs. 
 Assistant Professor: Talents show academic potential and are competitive in the application of national and provincial talent programs (applicants with postdoctoral research experience will be preferred).
 Applicants should possess a solid theoretical foundation and professional expertise, with the ability to conduct high-quality research and teaching. A doctoral degree from a reputable university worldwide and at least two years of research and teaching experience are generally required.</t>
   </si>
   <si>
     <t>CHINA Zhejiang Haining</t>
   </si>
   <si>
     <t>G3 - Corporate Finance and Governance
 G4 - Behavioral Finance
 G2 - Financial Institutions and Services</t>
   </si>
   <si>
     <t>Zhejiang University of Finance and Economics</t>
   </si>
   <si>
@@ -8482,54 +8990,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O240"/>
+  <dimension ref="A1:O252"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O239" sqref="O239"/>
+      <selection activeCell="O251" sqref="O251"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="11" customWidth="true" style="0"/>
     <col min="4" max="4" width="40" customWidth="true" style="0"/>
     <col min="5" max="5" width="75" customWidth="true" style="0"/>
     <col min="6" max="6" width="75" customWidth="true" style="0"/>
     <col min="7" max="7" width="20" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="20" customWidth="true" style="0"/>
     <col min="10" max="10" width="15" customWidth="true" style="0"/>
     <col min="11" max="11" width="15" customWidth="true" style="0"/>
     <col min="12" max="12" width="75" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
@@ -8556,9430 +9064,9877 @@
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="B2">
-        <v>111477493</v>
+        <v>111477524</v>
       </c>
       <c r="C2" t="s">
         <v>15</v>
       </c>
       <c r="D2" t="s">
         <v>16</v>
       </c>
-      <c r="E2"/>
+      <c r="E2" t="s">
+        <v>17</v>
+      </c>
       <c r="F2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="I2" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="J2" t="s">
         <v>21</v>
       </c>
-      <c r="K2"/>
+      <c r="J2"/>
+      <c r="K2">
+        <v>212512</v>
+      </c>
       <c r="L2" t="s">
         <v>22</v>
       </c>
       <c r="M2" t="s">
         <v>23</v>
       </c>
       <c r="N2" t="s">
         <v>24</v>
       </c>
       <c r="O2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="2"/>
       <c r="B3" s="2">
-        <v>111477486</v>
+        <v>111477525</v>
       </c>
       <c r="C3" s="2" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="D3" s="2" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="F3" s="2"/>
+      <c r="F3" s="2" t="s">
+        <v>28</v>
+      </c>
       <c r="G3" s="2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="H3" s="2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="I3" s="2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="J3" s="2"/>
-      <c r="K3" s="2"/>
+      <c r="K3" s="2">
+        <v>212504</v>
+      </c>
       <c r="L3" s="2" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="M3" s="2" t="s">
         <v>32</v>
       </c>
       <c r="N3" s="2" t="s">
         <v>24</v>
       </c>
       <c r="O3" s="2" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="B4">
-        <v>111477225</v>
+        <v>111477493</v>
       </c>
       <c r="C4" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
       <c r="D4" t="s">
         <v>34</v>
       </c>
       <c r="E4"/>
       <c r="F4" t="s">
         <v>35</v>
       </c>
-      <c r="G4"/>
+      <c r="G4" t="s">
+        <v>36</v>
+      </c>
       <c r="H4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="K4"/>
       <c r="L4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="M4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="N4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="O4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="2"/>
       <c r="B5" s="2">
-        <v>111477199</v>
+        <v>111477486</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>43</v>
+        <v>33</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="E5" s="2"/>
-      <c r="F5" s="2" t="s">
+      <c r="E5" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="G5" s="2"/>
+      <c r="F5" s="2"/>
+      <c r="G5" s="2" t="s">
+        <v>46</v>
+      </c>
       <c r="H5" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="I5" s="2" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="J5" s="2" t="s">
         <v>48</v>
       </c>
+      <c r="J5" s="2"/>
       <c r="K5" s="2"/>
       <c r="L5" s="2" t="s">
-        <v>31</v>
+        <v>49</v>
       </c>
       <c r="M5" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="N5" s="2" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
       <c r="O5" s="2" t="s">
-        <v>42</v>
+        <v>51</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="B6">
-        <v>111477351</v>
+        <v>111477225</v>
       </c>
       <c r="C6" t="s">
-        <v>43</v>
+        <v>33</v>
       </c>
       <c r="D6" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E6"/>
       <c r="F6" t="s">
-        <v>17</v>
-[...3 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="G6"/>
       <c r="H6" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="I6" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="J6"/>
+        <v>55</v>
+      </c>
+      <c r="J6" t="s">
+        <v>56</v>
+      </c>
       <c r="K6"/>
       <c r="L6" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="M6" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="N6" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="O6" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="2"/>
       <c r="B7" s="2">
-        <v>111477383</v>
+        <v>111477199</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>43</v>
+        <v>61</v>
       </c>
       <c r="D7" s="2" t="s">
-        <v>59</v>
-[...3 lines deleted...]
-      </c>
+        <v>62</v>
+      </c>
+      <c r="E7" s="2"/>
       <c r="F7" s="2" t="s">
-        <v>17</v>
+        <v>63</v>
       </c>
       <c r="G7" s="2"/>
       <c r="H7" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="I7" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="J7" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="K7" s="2"/>
       <c r="L7" s="2" t="s">
-        <v>64</v>
+        <v>49</v>
       </c>
       <c r="M7" s="2" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="N7" s="2" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="O7" s="2" t="s">
-        <v>67</v>
+        <v>60</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="B8">
-        <v>111477474</v>
+        <v>111477351</v>
       </c>
       <c r="C8" t="s">
-        <v>68</v>
+        <v>61</v>
       </c>
       <c r="D8" t="s">
         <v>69</v>
       </c>
-      <c r="E8" t="s">
+      <c r="E8"/>
+      <c r="F8" t="s">
+        <v>35</v>
+      </c>
+      <c r="G8" t="s">
         <v>70</v>
       </c>
-      <c r="F8" t="s">
+      <c r="H8" t="s">
         <v>71</v>
       </c>
-      <c r="G8" t="s">
+      <c r="I8" t="s">
         <v>72</v>
-      </c>
-[...4 lines deleted...]
-        <v>74</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8" t="s">
+        <v>73</v>
+      </c>
+      <c r="M8" t="s">
+        <v>74</v>
+      </c>
+      <c r="N8" t="s">
         <v>75</v>
       </c>
-      <c r="M8" t="s">
+      <c r="O8" t="s">
         <v>76</v>
-      </c>
-[...4 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="2"/>
       <c r="B9" s="2">
-        <v>111477222</v>
+        <v>111477383</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>43</v>
+        <v>61</v>
       </c>
       <c r="D9" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="G9" s="2"/>
+      <c r="H9" s="2" t="s">
         <v>79</v>
       </c>
-      <c r="E9" s="2" t="s">
+      <c r="I9" s="2" t="s">
         <v>80</v>
       </c>
-      <c r="F9" s="2" t="s">
-[...5 lines deleted...]
-      <c r="H9" s="2" t="s">
+      <c r="J9" s="2" t="s">
         <v>81</v>
       </c>
-      <c r="I9" s="2" t="s">
-[...2 lines deleted...]
-      <c r="J9" s="2"/>
       <c r="K9" s="2"/>
       <c r="L9" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="M9" s="2" t="s">
         <v>83</v>
       </c>
-      <c r="M9" s="2" t="s">
+      <c r="N9" s="2" t="s">
         <v>84</v>
       </c>
-      <c r="N9" s="2" t="s">
+      <c r="O9" s="2" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="B10">
-        <v>111477243</v>
+        <v>111477474</v>
       </c>
       <c r="C10" t="s">
-        <v>68</v>
+        <v>26</v>
       </c>
       <c r="D10" t="s">
         <v>86</v>
       </c>
-      <c r="E10"/>
-      <c r="F10"/>
+      <c r="E10" t="s">
+        <v>87</v>
+      </c>
+      <c r="F10" t="s">
+        <v>88</v>
+      </c>
+      <c r="G10" t="s">
+        <v>89</v>
+      </c>
       <c r="H10" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="I10" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="M10" t="s">
-        <v>65</v>
+        <v>93</v>
       </c>
       <c r="N10" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="O10" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="2"/>
       <c r="B11" s="2">
-        <v>111477134</v>
+        <v>111477222</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>68</v>
+        <v>61</v>
       </c>
       <c r="D11" s="2" t="s">
-        <v>92</v>
-[...1 lines deleted...]
-      <c r="E11" s="2"/>
+        <v>96</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>97</v>
+      </c>
       <c r="F11" s="2" t="s">
-        <v>93</v>
+        <v>35</v>
       </c>
       <c r="G11" s="2" t="s">
-        <v>94</v>
+        <v>35</v>
       </c>
       <c r="H11" s="2" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="I11" s="2" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="J11" s="2"/>
       <c r="K11" s="2"/>
       <c r="L11" s="2" t="s">
-        <v>89</v>
+        <v>100</v>
       </c>
       <c r="M11" s="2" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="N11" s="2" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="O11" s="2" t="s">
-        <v>42</v>
+        <v>60</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="B12">
-        <v>111477185</v>
+        <v>111477243</v>
       </c>
       <c r="C12" t="s">
-        <v>43</v>
+        <v>26</v>
       </c>
       <c r="D12" t="s">
-        <v>99</v>
-[...3 lines deleted...]
-      </c>
+        <v>103</v>
+      </c>
+      <c r="E12"/>
       <c r="F12"/>
-      <c r="G12"/>
       <c r="H12" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="I12" t="s">
-        <v>102</v>
-[...6 lines deleted...]
-      </c>
+        <v>105</v>
+      </c>
+      <c r="J12"/>
+      <c r="K12"/>
       <c r="L12" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="M12" t="s">
-        <v>65</v>
+        <v>83</v>
       </c>
       <c r="N12" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="O12" t="s">
-        <v>42</v>
+        <v>108</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="2"/>
       <c r="B13" s="2">
-        <v>111477413</v>
+        <v>111477134</v>
       </c>
       <c r="C13" s="2" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="D13" s="2" t="s">
-        <v>107</v>
-[...3 lines deleted...]
-      </c>
+        <v>109</v>
+      </c>
+      <c r="E13" s="2"/>
       <c r="F13" s="2" t="s">
-        <v>109</v>
-[...1 lines deleted...]
-      <c r="G13" s="2"/>
+        <v>110</v>
+      </c>
+      <c r="G13" s="2" t="s">
+        <v>111</v>
+      </c>
       <c r="H13" s="2" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="I13" s="2" t="s">
-        <v>111</v>
-[...6 lines deleted...]
-      </c>
+        <v>113</v>
+      </c>
+      <c r="J13" s="2"/>
+      <c r="K13" s="2"/>
       <c r="L13" s="2" t="s">
-        <v>113</v>
+        <v>106</v>
       </c>
       <c r="M13" s="2" t="s">
-        <v>49</v>
+        <v>114</v>
       </c>
       <c r="N13" s="2" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="O13" s="2" t="s">
-        <v>115</v>
+        <v>60</v>
       </c>
     </row>
     <row r="14" spans="1:15">
       <c r="B14">
-        <v>111477182</v>
+        <v>111477185</v>
       </c>
       <c r="C14" t="s">
+        <v>61</v>
+      </c>
+      <c r="D14" t="s">
         <v>116</v>
       </c>
-      <c r="D14" t="s">
+      <c r="E14" t="s">
         <v>117</v>
       </c>
-      <c r="E14" t="s">
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14" t="s">
         <v>118</v>
       </c>
-      <c r="F14" t="s">
-[...2 lines deleted...]
-      <c r="G14" t="s">
+      <c r="I14" t="s">
         <v>119</v>
       </c>
-      <c r="H14" t="s">
+      <c r="J14" t="s">
         <v>120</v>
       </c>
-      <c r="I14" t="s">
+      <c r="K14" t="s">
         <v>121</v>
       </c>
-      <c r="J14" t="s">
+      <c r="L14" t="s">
         <v>122</v>
       </c>
-      <c r="K14"/>
-      <c r="L14" t="s">
+      <c r="M14" t="s">
+        <v>83</v>
+      </c>
+      <c r="N14" t="s">
         <v>123</v>
       </c>
-      <c r="M14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O14" t="s">
-        <v>42</v>
+        <v>60</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="2"/>
       <c r="B15" s="2">
-        <v>111477236</v>
+        <v>111477413</v>
       </c>
       <c r="C15" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="D15" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="E15" s="2" t="s">
         <v>125</v>
       </c>
-      <c r="D15" s="2" t="s">
+      <c r="F15" s="2" t="s">
         <v>126</v>
       </c>
-      <c r="E15" s="2" t="s">
+      <c r="G15" s="2"/>
+      <c r="H15" s="2" t="s">
         <v>127</v>
       </c>
-      <c r="F15" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G15" s="2" t="s">
+      <c r="I15" s="2" t="s">
         <v>128</v>
       </c>
-      <c r="H15" s="2" t="s">
+      <c r="J15" s="2" t="s">
         <v>129</v>
       </c>
-      <c r="I15" s="2" t="s">
+      <c r="K15" s="2">
+        <v>7044671</v>
+      </c>
+      <c r="L15" s="2" t="s">
         <v>130</v>
       </c>
-      <c r="J15" s="2" t="s">
+      <c r="M15" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="N15" s="2" t="s">
         <v>131</v>
       </c>
-      <c r="K15" s="2"/>
-      <c r="L15" s="2" t="s">
+      <c r="O15" s="2" t="s">
         <v>132</v>
-      </c>
-[...7 lines deleted...]
-        <v>134</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="B16">
-        <v>111477311</v>
+        <v>111477182</v>
       </c>
       <c r="C16" t="s">
-        <v>116</v>
+        <v>133</v>
       </c>
       <c r="D16" t="s">
+        <v>134</v>
+      </c>
+      <c r="E16" t="s">
         <v>135</v>
       </c>
-      <c r="E16"/>
       <c r="F16" t="s">
-        <v>17</v>
+        <v>35</v>
+      </c>
+      <c r="G16" t="s">
+        <v>136</v>
       </c>
       <c r="H16" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="I16" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="J16"/>
+        <v>138</v>
+      </c>
+      <c r="J16" t="s">
+        <v>139</v>
+      </c>
       <c r="K16"/>
       <c r="L16" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="M16" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="O16" t="s">
-        <v>41</v>
+        <v>60</v>
       </c>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" s="2"/>
       <c r="B17" s="2">
-        <v>111477338</v>
+        <v>111477236</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>116</v>
+        <v>142</v>
       </c>
       <c r="D17" s="2" t="s">
-        <v>140</v>
-[...3 lines deleted...]
-      <c r="G17" s="2"/>
+        <v>143</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="G17" s="2" t="s">
+        <v>145</v>
+      </c>
       <c r="H17" s="2" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="I17" s="2" t="s">
-        <v>142</v>
-[...4 lines deleted...]
-      </c>
+        <v>147</v>
+      </c>
+      <c r="J17" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="K17" s="2"/>
       <c r="L17" s="2" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="M17" s="2" t="s">
-        <v>144</v>
+        <v>83</v>
       </c>
       <c r="N17" s="2" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="O17" s="2" t="s">
-        <v>146</v>
+        <v>151</v>
       </c>
     </row>
     <row r="18" spans="1:15">
       <c r="B18">
-        <v>111477440</v>
+        <v>111477311</v>
       </c>
       <c r="C18" t="s">
-        <v>15</v>
+        <v>133</v>
       </c>
       <c r="D18" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="E18"/>
-      <c r="F18"/>
-[...1 lines deleted...]
-        <v>148</v>
+      <c r="F18" t="s">
+        <v>35</v>
       </c>
       <c r="H18" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="I18" t="s">
-        <v>150</v>
-[...3 lines deleted...]
-      </c>
+        <v>154</v>
+      </c>
+      <c r="J18"/>
       <c r="K18"/>
       <c r="L18" t="s">
-        <v>22</v>
+        <v>155</v>
       </c>
       <c r="M18" t="s">
-        <v>152</v>
+        <v>83</v>
       </c>
       <c r="N18" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="O18" t="s">
-        <v>154</v>
+        <v>59</v>
       </c>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" s="2"/>
       <c r="B19" s="2">
-        <v>111477437</v>
+        <v>111477338</v>
       </c>
       <c r="C19" s="2" t="s">
-        <v>68</v>
+        <v>133</v>
       </c>
       <c r="D19" s="2" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="E19" s="2"/>
       <c r="F19" s="2"/>
       <c r="G19" s="2"/>
       <c r="H19" s="2" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="I19" s="2" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="J19" s="2"/>
-      <c r="K19" s="2"/>
+      <c r="K19" s="2">
+        <v>6963893</v>
+      </c>
       <c r="L19" s="2" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="M19" s="2" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="N19" s="2" t="s">
-        <v>78</v>
+        <v>162</v>
       </c>
       <c r="O19" s="2" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
     </row>
     <row r="20" spans="1:15">
       <c r="B20">
-        <v>111477415</v>
+        <v>111477440</v>
       </c>
       <c r="C20" t="s">
-        <v>116</v>
+        <v>33</v>
       </c>
       <c r="D20" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="E20"/>
-      <c r="F20" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F20"/>
       <c r="G20" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="H20" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="I20" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="J20" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="K20"/>
       <c r="L20" t="s">
-        <v>167</v>
+        <v>40</v>
       </c>
       <c r="M20" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="N20" t="s">
-        <v>66</v>
+        <v>170</v>
       </c>
       <c r="O20" t="s">
-        <v>115</v>
+        <v>171</v>
       </c>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" s="2"/>
       <c r="B21" s="2">
-        <v>111477244</v>
+        <v>111477437</v>
       </c>
       <c r="C21" s="2" t="s">
-        <v>68</v>
+        <v>26</v>
       </c>
       <c r="D21" s="2" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="E21" s="2"/>
       <c r="F21" s="2"/>
-      <c r="G21" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G21" s="2"/>
       <c r="H21" s="2" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="I21" s="2" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="J21" s="2"/>
       <c r="K21" s="2"/>
       <c r="L21" s="2" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="M21" s="2" t="s">
-        <v>65</v>
+        <v>176</v>
       </c>
       <c r="N21" s="2" t="s">
-        <v>174</v>
+        <v>95</v>
       </c>
       <c r="O21" s="2" t="s">
-        <v>134</v>
+        <v>177</v>
       </c>
     </row>
     <row r="22" spans="1:15">
       <c r="B22">
-        <v>111477217</v>
+        <v>111477415</v>
       </c>
       <c r="C22" t="s">
-        <v>68</v>
+        <v>133</v>
       </c>
       <c r="D22" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="E22"/>
-      <c r="F22"/>
+      <c r="F22" t="s">
+        <v>179</v>
+      </c>
+      <c r="G22" t="s">
+        <v>180</v>
+      </c>
       <c r="H22" t="s">
-        <v>176</v>
+        <v>181</v>
       </c>
       <c r="I22" t="s">
-        <v>177</v>
-[...4 lines deleted...]
-      </c>
+        <v>182</v>
+      </c>
+      <c r="J22" t="s">
+        <v>183</v>
+      </c>
+      <c r="K22"/>
       <c r="L22" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="M22" t="s">
-        <v>65</v>
+        <v>185</v>
       </c>
       <c r="N22" t="s">
-        <v>24</v>
+        <v>84</v>
       </c>
       <c r="O22" t="s">
-        <v>42</v>
+        <v>132</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" s="2"/>
       <c r="B23" s="2">
-        <v>111477394</v>
+        <v>111477244</v>
       </c>
       <c r="C23" s="2" t="s">
-        <v>116</v>
+        <v>26</v>
       </c>
       <c r="D23" s="2" t="s">
-        <v>179</v>
-[...6 lines deleted...]
-      </c>
+        <v>186</v>
+      </c>
+      <c r="E23" s="2"/>
+      <c r="F23" s="2"/>
       <c r="G23" s="2" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="H23" s="2" t="s">
-        <v>120</v>
+        <v>188</v>
       </c>
       <c r="I23" s="2" t="s">
-        <v>182</v>
-[...3 lines deleted...]
-      </c>
+        <v>189</v>
+      </c>
+      <c r="J23" s="2"/>
       <c r="K23" s="2"/>
       <c r="L23" s="2" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="M23" s="2" t="s">
-        <v>185</v>
+        <v>83</v>
       </c>
       <c r="N23" s="2" t="s">
-        <v>153</v>
+        <v>24</v>
       </c>
       <c r="O23" s="2" t="s">
-        <v>186</v>
+        <v>151</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="B24">
-        <v>111477268</v>
+        <v>111477217</v>
       </c>
       <c r="C24" t="s">
-        <v>116</v>
+        <v>26</v>
       </c>
       <c r="D24" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="E24"/>
-      <c r="F24" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F24"/>
       <c r="H24" t="s">
-        <v>120</v>
+        <v>192</v>
       </c>
       <c r="I24" t="s">
-        <v>189</v>
-[...4 lines deleted...]
-      <c r="K24"/>
+        <v>193</v>
+      </c>
+      <c r="J24"/>
+      <c r="K24">
+        <v>702363</v>
+      </c>
       <c r="L24" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="M24" t="s">
-        <v>65</v>
+        <v>83</v>
+      </c>
+      <c r="N24" t="s">
+        <v>42</v>
       </c>
       <c r="O24" t="s">
-        <v>91</v>
+        <v>60</v>
       </c>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" s="2"/>
       <c r="B25" s="2">
-        <v>111477397</v>
+        <v>111477394</v>
       </c>
       <c r="C25" s="2" t="s">
-        <v>43</v>
+        <v>133</v>
       </c>
       <c r="D25" s="2" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E25" s="2" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F25" s="2" t="s">
-        <v>194</v>
+        <v>35</v>
       </c>
       <c r="G25" s="2" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="H25" s="2" t="s">
-        <v>196</v>
+        <v>137</v>
       </c>
       <c r="I25" s="2" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="J25" s="2" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="K25" s="2"/>
       <c r="L25" s="2" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="M25" s="2" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="N25" s="2" t="s">
-        <v>201</v>
+        <v>170</v>
       </c>
       <c r="O25" s="2" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="B26">
-        <v>111477312</v>
+        <v>111477268</v>
       </c>
       <c r="C26" t="s">
-        <v>116</v>
+        <v>133</v>
       </c>
       <c r="D26" t="s">
         <v>203</v>
       </c>
-      <c r="E26" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E26"/>
       <c r="F26" t="s">
         <v>204</v>
       </c>
-      <c r="G26" t="s">
+      <c r="H26" t="s">
+        <v>137</v>
+      </c>
+      <c r="I26" t="s">
         <v>205</v>
       </c>
-      <c r="H26" t="s">
+      <c r="J26" t="s">
         <v>206</v>
-      </c>
-[...4 lines deleted...]
-        <v>208</v>
       </c>
       <c r="K26"/>
       <c r="L26" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="M26" t="s">
-        <v>210</v>
-[...2 lines deleted...]
-        <v>211</v>
+        <v>83</v>
       </c>
       <c r="O26" t="s">
-        <v>41</v>
+        <v>108</v>
       </c>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" s="2"/>
       <c r="B27" s="2">
-        <v>111477260</v>
+        <v>111477397</v>
       </c>
       <c r="C27" s="2" t="s">
-        <v>43</v>
+        <v>61</v>
       </c>
       <c r="D27" s="2" t="s">
+        <v>208</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>209</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>210</v>
+      </c>
+      <c r="G27" s="2" t="s">
+        <v>211</v>
+      </c>
+      <c r="H27" s="2" t="s">
         <v>212</v>
       </c>
-      <c r="E27" s="2"/>
-[...2 lines deleted...]
-      <c r="H27" s="2" t="s">
+      <c r="I27" s="2" t="s">
         <v>213</v>
       </c>
-      <c r="I27" s="2" t="s">
+      <c r="J27" s="2" t="s">
         <v>214</v>
       </c>
-      <c r="J27" s="2"/>
-[...2 lines deleted...]
-      </c>
+      <c r="K27" s="2"/>
       <c r="L27" s="2" t="s">
         <v>215</v>
       </c>
       <c r="M27" s="2" t="s">
         <v>216</v>
       </c>
       <c r="N27" s="2" t="s">
-        <v>98</v>
+        <v>217</v>
       </c>
       <c r="O27" s="2" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
     </row>
     <row r="28" spans="1:15">
       <c r="B28">
-        <v>111477275</v>
+        <v>111477312</v>
       </c>
       <c r="C28" t="s">
-        <v>43</v>
+        <v>133</v>
       </c>
       <c r="D28" t="s">
-        <v>212</v>
-[...1 lines deleted...]
-      <c r="E28"/>
+        <v>219</v>
+      </c>
+      <c r="E28" t="s">
+        <v>196</v>
+      </c>
       <c r="F28" t="s">
-        <v>218</v>
+        <v>220</v>
+      </c>
+      <c r="G28" t="s">
+        <v>221</v>
       </c>
       <c r="H28" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="I28" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="J28" t="s">
-        <v>221</v>
-[...3 lines deleted...]
-      </c>
+        <v>224</v>
+      </c>
+      <c r="K28"/>
       <c r="L28" t="s">
-        <v>215</v>
+        <v>225</v>
       </c>
       <c r="M28" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="N28" t="s">
-        <v>98</v>
+        <v>227</v>
       </c>
       <c r="O28" t="s">
-        <v>223</v>
+        <v>59</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" s="2"/>
       <c r="B29" s="2">
-        <v>111477293</v>
+        <v>111477260</v>
       </c>
       <c r="C29" s="2" t="s">
-        <v>43</v>
+        <v>61</v>
       </c>
       <c r="D29" s="2" t="s">
-        <v>212</v>
-[...3 lines deleted...]
-      </c>
+        <v>228</v>
+      </c>
+      <c r="E29" s="2"/>
       <c r="F29" s="2"/>
       <c r="G29" s="2"/>
       <c r="H29" s="2" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="I29" s="2" t="s">
-        <v>226</v>
-[...3 lines deleted...]
-      </c>
+        <v>230</v>
+      </c>
+      <c r="J29" s="2"/>
       <c r="K29" s="2">
-        <v>6921528</v>
+        <v>6901769</v>
       </c>
       <c r="L29" s="2" t="s">
-        <v>215</v>
+        <v>231</v>
       </c>
       <c r="M29" s="2" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="N29" s="2" t="s">
-        <v>98</v>
+        <v>115</v>
       </c>
       <c r="O29" s="2" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="B30">
-        <v>111477386</v>
+        <v>111477275</v>
       </c>
       <c r="C30" t="s">
-        <v>116</v>
+        <v>61</v>
       </c>
       <c r="D30" t="s">
-        <v>230</v>
-[...1 lines deleted...]
-      <c r="E30" t="s">
+        <v>228</v>
+      </c>
+      <c r="E30"/>
+      <c r="F30" t="s">
+        <v>234</v>
+      </c>
+      <c r="H30" t="s">
+        <v>235</v>
+      </c>
+      <c r="I30" t="s">
+        <v>236</v>
+      </c>
+      <c r="J30" t="s">
+        <v>237</v>
+      </c>
+      <c r="K30">
+        <v>6907490</v>
+      </c>
+      <c r="L30" t="s">
         <v>231</v>
       </c>
-      <c r="F30" t="s">
-[...17 lines deleted...]
-      </c>
       <c r="M30" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="N30" t="s">
-        <v>153</v>
+        <v>115</v>
       </c>
       <c r="O30" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" s="2"/>
       <c r="B31" s="2">
-        <v>111477349</v>
+        <v>111477293</v>
       </c>
       <c r="C31" s="2" t="s">
-        <v>43</v>
+        <v>61</v>
       </c>
       <c r="D31" s="2" t="s">
-        <v>230</v>
+        <v>228</v>
       </c>
       <c r="E31" s="2" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-      <c r="G31" s="2" t="s">
         <v>240</v>
       </c>
+      <c r="F31" s="2"/>
+      <c r="G31" s="2"/>
       <c r="H31" s="2" t="s">
-        <v>234</v>
+        <v>241</v>
       </c>
       <c r="I31" s="2" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="J31" s="2" t="s">
-        <v>242</v>
-[...1 lines deleted...]
-      <c r="K31" s="2"/>
+        <v>243</v>
+      </c>
+      <c r="K31" s="2">
+        <v>6921528</v>
+      </c>
       <c r="L31" s="2" t="s">
-        <v>22</v>
+        <v>231</v>
       </c>
       <c r="M31" s="2" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="N31" s="2" t="s">
-        <v>66</v>
+        <v>115</v>
       </c>
       <c r="O31" s="2" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="B32">
-        <v>111477286</v>
+        <v>111477386</v>
       </c>
       <c r="C32" t="s">
-        <v>43</v>
+        <v>133</v>
       </c>
       <c r="D32" t="s">
-        <v>230</v>
+        <v>246</v>
       </c>
       <c r="E32" t="s">
-        <v>245</v>
-[...1 lines deleted...]
-      <c r="F32"/>
+        <v>247</v>
+      </c>
+      <c r="F32" t="s">
+        <v>248</v>
+      </c>
+      <c r="G32" t="s">
+        <v>249</v>
+      </c>
       <c r="H32" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
       <c r="I32" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="J32" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
       <c r="K32"/>
       <c r="L32" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="M32" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="N32" t="s">
-        <v>58</v>
+        <v>170</v>
       </c>
       <c r="O32" t="s">
-        <v>229</v>
+        <v>254</v>
       </c>
     </row>
     <row r="33" spans="1:15">
       <c r="A33" s="2"/>
       <c r="B33" s="2">
-        <v>111477468</v>
+        <v>111477349</v>
       </c>
       <c r="C33" s="2" t="s">
-        <v>43</v>
+        <v>61</v>
       </c>
       <c r="D33" s="2" t="s">
-        <v>230</v>
+        <v>246</v>
       </c>
       <c r="E33" s="2" t="s">
-        <v>245</v>
-[...2 lines deleted...]
-      <c r="G33" s="2"/>
+        <v>35</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>255</v>
+      </c>
+      <c r="G33" s="2" t="s">
+        <v>256</v>
+      </c>
       <c r="H33" s="2" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="I33" s="2" t="s">
-        <v>252</v>
+        <v>257</v>
       </c>
       <c r="J33" s="2" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="K33" s="2"/>
       <c r="L33" s="2" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="M33" s="2" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
       <c r="N33" s="2" t="s">
-        <v>255</v>
+        <v>84</v>
       </c>
       <c r="O33" s="2" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
     </row>
     <row r="34" spans="1:15">
       <c r="B34">
-        <v>111477281</v>
+        <v>111477286</v>
       </c>
       <c r="C34" t="s">
-        <v>43</v>
+        <v>61</v>
       </c>
       <c r="D34" t="s">
-        <v>257</v>
-[...1 lines deleted...]
-      <c r="E34"/>
+        <v>246</v>
+      </c>
+      <c r="E34" t="s">
+        <v>261</v>
+      </c>
       <c r="F34"/>
-      <c r="G34" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H34" t="s">
-        <v>258</v>
+        <v>262</v>
       </c>
       <c r="I34" t="s">
-        <v>259</v>
-[...4 lines deleted...]
-      </c>
+        <v>263</v>
+      </c>
+      <c r="J34" t="s">
+        <v>264</v>
+      </c>
+      <c r="K34"/>
       <c r="L34" t="s">
-        <v>260</v>
+        <v>265</v>
       </c>
       <c r="M34" t="s">
-        <v>65</v>
+        <v>266</v>
       </c>
       <c r="N34" t="s">
-        <v>153</v>
+        <v>76</v>
       </c>
       <c r="O34" t="s">
-        <v>217</v>
+        <v>245</v>
       </c>
     </row>
     <row r="35" spans="1:15">
       <c r="A35" s="2"/>
       <c r="B35" s="2">
-        <v>111477294</v>
+        <v>111477468</v>
       </c>
       <c r="C35" s="2" t="s">
-        <v>15</v>
+        <v>61</v>
       </c>
       <c r="D35" s="2" t="s">
+        <v>246</v>
+      </c>
+      <c r="E35" s="2" t="s">
         <v>261</v>
       </c>
-      <c r="E35" s="2"/>
       <c r="F35" s="2"/>
       <c r="G35" s="2"/>
       <c r="H35" s="2" t="s">
-        <v>262</v>
+        <v>267</v>
       </c>
       <c r="I35" s="2" t="s">
-        <v>263</v>
+        <v>268</v>
       </c>
       <c r="J35" s="2" t="s">
-        <v>264</v>
+        <v>269</v>
       </c>
       <c r="K35" s="2"/>
       <c r="L35" s="2" t="s">
         <v>265</v>
       </c>
       <c r="M35" s="2" t="s">
-        <v>65</v>
+        <v>270</v>
       </c>
       <c r="N35" s="2" t="s">
-        <v>174</v>
+        <v>271</v>
       </c>
       <c r="O35" s="2" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
     </row>
     <row r="36" spans="1:15">
       <c r="B36">
-        <v>111477350</v>
+        <v>111477508</v>
       </c>
       <c r="C36" t="s">
-        <v>15</v>
+        <v>273</v>
       </c>
       <c r="D36" t="s">
-        <v>261</v>
+        <v>274</v>
       </c>
       <c r="E36"/>
       <c r="F36"/>
       <c r="H36" t="s">
-        <v>267</v>
+        <v>275</v>
       </c>
       <c r="I36" t="s">
-        <v>268</v>
+        <v>276</v>
       </c>
       <c r="J36" t="s">
-        <v>269</v>
+        <v>277</v>
       </c>
       <c r="K36"/>
       <c r="L36" t="s">
-        <v>270</v>
+        <v>49</v>
       </c>
       <c r="M36" t="s">
-        <v>65</v>
+        <v>278</v>
       </c>
       <c r="N36" t="s">
-        <v>174</v>
+        <v>279</v>
       </c>
       <c r="O36" t="s">
-        <v>244</v>
+        <v>280</v>
       </c>
     </row>
     <row r="37" spans="1:15">
       <c r="A37" s="2"/>
       <c r="B37" s="2">
-        <v>111477416</v>
+        <v>111477281</v>
       </c>
       <c r="C37" s="2" t="s">
-        <v>271</v>
+        <v>61</v>
       </c>
       <c r="D37" s="2" t="s">
-        <v>272</v>
+        <v>281</v>
       </c>
       <c r="E37" s="2"/>
       <c r="F37" s="2"/>
       <c r="G37" s="2" t="s">
-        <v>273</v>
+        <v>210</v>
       </c>
       <c r="H37" s="2" t="s">
-        <v>274</v>
+        <v>282</v>
       </c>
       <c r="I37" s="2" t="s">
-        <v>275</v>
-[...4 lines deleted...]
-      <c r="K37" s="2"/>
+        <v>283</v>
+      </c>
+      <c r="J37" s="2"/>
+      <c r="K37" s="2">
+        <v>235637</v>
+      </c>
       <c r="L37" s="2" t="s">
-        <v>277</v>
+        <v>284</v>
       </c>
       <c r="M37" s="2" t="s">
-        <v>49</v>
+        <v>83</v>
       </c>
       <c r="N37" s="2" t="s">
-        <v>24</v>
+        <v>170</v>
       </c>
       <c r="O37" s="2" t="s">
-        <v>278</v>
+        <v>233</v>
       </c>
     </row>
     <row r="38" spans="1:15">
       <c r="B38">
-        <v>111477422</v>
+        <v>111477294</v>
       </c>
       <c r="C38" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
       <c r="D38" t="s">
-        <v>279</v>
+        <v>285</v>
       </c>
       <c r="E38"/>
       <c r="F38"/>
-      <c r="G38" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H38" t="s">
-        <v>281</v>
+        <v>286</v>
       </c>
       <c r="I38" t="s">
-        <v>282</v>
-[...1 lines deleted...]
-      <c r="J38"/>
+        <v>287</v>
+      </c>
+      <c r="J38" t="s">
+        <v>288</v>
+      </c>
       <c r="K38"/>
       <c r="L38" t="s">
-        <v>283</v>
+        <v>289</v>
       </c>
       <c r="M38" t="s">
-        <v>65</v>
+        <v>83</v>
       </c>
       <c r="N38" t="s">
-        <v>139</v>
+        <v>24</v>
       </c>
       <c r="O38" t="s">
-        <v>284</v>
+        <v>290</v>
       </c>
     </row>
     <row r="39" spans="1:15">
       <c r="A39" s="2"/>
       <c r="B39" s="2">
-        <v>111477308</v>
+        <v>111477350</v>
       </c>
       <c r="C39" s="2" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
       <c r="D39" s="2" t="s">
         <v>285</v>
       </c>
-      <c r="E39" s="2" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E39" s="2"/>
+      <c r="F39" s="2"/>
       <c r="G39" s="2"/>
       <c r="H39" s="2" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="I39" s="2" t="s">
-        <v>289</v>
+        <v>292</v>
       </c>
       <c r="J39" s="2" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
       <c r="K39" s="2"/>
       <c r="L39" s="2" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="M39" s="2" t="s">
-        <v>65</v>
+        <v>83</v>
       </c>
       <c r="N39" s="2" t="s">
-        <v>292</v>
+        <v>24</v>
       </c>
       <c r="O39" s="2" t="s">
-        <v>293</v>
+        <v>260</v>
       </c>
     </row>
     <row r="40" spans="1:15">
       <c r="B40">
-        <v>111477248</v>
+        <v>111477416</v>
       </c>
       <c r="C40" t="s">
-        <v>116</v>
+        <v>273</v>
       </c>
       <c r="D40" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="H40" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="I40" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="J40" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="K40"/>
       <c r="L40" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="M40" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="N40" t="s">
-        <v>211</v>
+        <v>42</v>
       </c>
       <c r="O40" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
     </row>
     <row r="41" spans="1:15">
       <c r="A41" s="2"/>
       <c r="B41" s="2">
-        <v>111477466</v>
+        <v>111477422</v>
       </c>
       <c r="C41" s="2" t="s">
-        <v>43</v>
+        <v>33</v>
       </c>
       <c r="D41" s="2" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="E41" s="2"/>
-      <c r="F41" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G41" s="2"/>
+      <c r="F41" s="2"/>
+      <c r="G41" s="2" t="s">
+        <v>303</v>
+      </c>
       <c r="H41" s="2" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="I41" s="2" t="s">
-        <v>304</v>
-[...1 lines deleted...]
-      <c r="J41" s="2" t="s">
         <v>305</v>
       </c>
+      <c r="J41" s="2"/>
       <c r="K41" s="2"/>
       <c r="L41" s="2" t="s">
         <v>306</v>
       </c>
       <c r="M41" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="N41" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="O41" s="2" t="s">
         <v>307</v>
-      </c>
-[...4 lines deleted...]
-        <v>309</v>
       </c>
     </row>
     <row r="42" spans="1:15">
       <c r="B42">
-        <v>111477326</v>
+        <v>111477308</v>
       </c>
       <c r="C42" t="s">
-        <v>116</v>
+        <v>33</v>
       </c>
       <c r="D42" t="s">
+        <v>308</v>
+      </c>
+      <c r="E42" t="s">
+        <v>309</v>
+      </c>
+      <c r="F42" t="s">
         <v>310</v>
       </c>
-      <c r="E42"/>
-      <c r="F42" t="s">
+      <c r="G42"/>
+      <c r="H42" t="s">
         <v>311</v>
       </c>
-      <c r="G42" t="s">
+      <c r="I42" t="s">
         <v>312</v>
       </c>
-      <c r="H42" t="s">
+      <c r="J42" t="s">
         <v>313</v>
       </c>
-      <c r="I42" t="s">
-[...2 lines deleted...]
-      <c r="J42"/>
       <c r="K42"/>
       <c r="L42" t="s">
+        <v>314</v>
+      </c>
+      <c r="M42" t="s">
+        <v>83</v>
+      </c>
+      <c r="N42" t="s">
         <v>315</v>
       </c>
-      <c r="M42" t="s">
-[...2 lines deleted...]
-      <c r="N42" t="s">
+      <c r="O42" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
     </row>
     <row r="43" spans="1:15">
       <c r="A43" s="2"/>
       <c r="B43" s="2">
-        <v>111477335</v>
+        <v>111477248</v>
       </c>
       <c r="C43" s="2" t="s">
-        <v>68</v>
+        <v>133</v>
       </c>
       <c r="D43" s="2" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="E43" s="2"/>
       <c r="F43" s="2"/>
-      <c r="G43" s="2"/>
+      <c r="G43" s="2" t="s">
+        <v>318</v>
+      </c>
       <c r="H43" s="2" t="s">
         <v>319</v>
       </c>
       <c r="I43" s="2" t="s">
         <v>320</v>
       </c>
-      <c r="J43" s="2"/>
+      <c r="J43" s="2" t="s">
+        <v>321</v>
+      </c>
       <c r="K43" s="2"/>
       <c r="L43" s="2" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="M43" s="2" t="s">
-        <v>152</v>
+        <v>83</v>
       </c>
       <c r="N43" s="2" t="s">
-        <v>322</v>
+        <v>227</v>
       </c>
       <c r="O43" s="2" t="s">
-        <v>146</v>
+        <v>323</v>
       </c>
     </row>
     <row r="44" spans="1:15">
       <c r="B44">
-        <v>111477380</v>
+        <v>111477466</v>
       </c>
       <c r="C44" t="s">
-        <v>68</v>
+        <v>61</v>
       </c>
       <c r="D44" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="E44"/>
       <c r="F44" t="s">
-        <v>324</v>
-[...1 lines deleted...]
-      <c r="G44" t="s">
         <v>325</v>
       </c>
       <c r="H44" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="I44" t="s">
-        <v>326</v>
-[...1 lines deleted...]
-      <c r="J44"/>
+        <v>327</v>
+      </c>
+      <c r="J44" t="s">
+        <v>328</v>
+      </c>
       <c r="K44"/>
       <c r="L44" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="M44" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="N44" t="s">
-        <v>322</v>
+        <v>331</v>
       </c>
       <c r="O44" t="s">
-        <v>238</v>
+        <v>332</v>
       </c>
     </row>
     <row r="45" spans="1:15">
       <c r="A45" s="2"/>
       <c r="B45" s="2">
-        <v>111477476</v>
+        <v>111477326</v>
       </c>
       <c r="C45" s="2" t="s">
-        <v>15</v>
+        <v>133</v>
       </c>
       <c r="D45" s="2" t="s">
-        <v>329</v>
-[...3 lines deleted...]
-      </c>
+        <v>333</v>
+      </c>
+      <c r="E45" s="2"/>
       <c r="F45" s="2" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="G45" s="2" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="H45" s="2" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="I45" s="2" t="s">
-        <v>334</v>
-[...3 lines deleted...]
-      </c>
+        <v>337</v>
+      </c>
+      <c r="J45" s="2"/>
       <c r="K45" s="2"/>
       <c r="L45" s="2" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="M45" s="2" t="s">
-        <v>337</v>
+        <v>83</v>
       </c>
       <c r="N45" s="2" t="s">
-        <v>153</v>
+        <v>339</v>
       </c>
       <c r="O45" s="2" t="s">
-        <v>78</v>
+        <v>340</v>
       </c>
     </row>
     <row r="46" spans="1:15">
       <c r="B46">
-        <v>111477403</v>
+        <v>111477335</v>
       </c>
       <c r="C46" t="s">
-        <v>116</v>
+        <v>26</v>
       </c>
       <c r="D46" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="E46"/>
-      <c r="F46" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F46"/>
+      <c r="G46"/>
       <c r="H46" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="I46" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="J46"/>
       <c r="K46"/>
       <c r="L46" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="M46" t="s">
-        <v>344</v>
+        <v>169</v>
       </c>
       <c r="N46" t="s">
         <v>345</v>
       </c>
       <c r="O46" t="s">
-        <v>346</v>
+        <v>163</v>
       </c>
     </row>
     <row r="47" spans="1:15">
       <c r="A47" s="2"/>
       <c r="B47" s="2">
-        <v>111477419</v>
+        <v>111477380</v>
       </c>
       <c r="C47" s="2" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="D47" s="2" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
       <c r="E47" s="2"/>
       <c r="F47" s="2" t="s">
+        <v>347</v>
+      </c>
+      <c r="G47" s="2" t="s">
         <v>348</v>
       </c>
-      <c r="G47" s="2" t="s">
+      <c r="H47" s="2" t="s">
+        <v>348</v>
+      </c>
+      <c r="I47" s="2" t="s">
         <v>349</v>
       </c>
-      <c r="H47" s="2" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="J47" s="2"/>
       <c r="K47" s="2"/>
       <c r="L47" s="2" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="M47" s="2" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="N47" s="2" t="s">
-        <v>355</v>
+        <v>345</v>
       </c>
       <c r="O47" s="2" t="s">
-        <v>114</v>
+        <v>254</v>
       </c>
     </row>
     <row r="48" spans="1:15">
       <c r="B48">
-        <v>111477262</v>
+        <v>111477476</v>
       </c>
       <c r="C48" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
       <c r="D48" t="s">
+        <v>352</v>
+      </c>
+      <c r="E48" t="s">
+        <v>353</v>
+      </c>
+      <c r="F48" t="s">
+        <v>354</v>
+      </c>
+      <c r="G48" t="s">
+        <v>355</v>
+      </c>
+      <c r="H48" t="s">
         <v>356</v>
       </c>
-      <c r="E48"/>
-      <c r="F48" t="s">
+      <c r="I48" t="s">
         <v>357</v>
       </c>
-      <c r="G48" t="s">
+      <c r="J48" t="s">
         <v>358</v>
-      </c>
-[...7 lines deleted...]
-        <v>352</v>
       </c>
       <c r="K48"/>
       <c r="L48" t="s">
-        <v>353</v>
+        <v>359</v>
       </c>
       <c r="M48" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="N48" t="s">
-        <v>146</v>
+        <v>170</v>
       </c>
       <c r="O48" t="s">
-        <v>217</v>
+        <v>95</v>
       </c>
     </row>
     <row r="49" spans="1:15">
       <c r="A49" s="2"/>
       <c r="B49" s="2">
-        <v>111477264</v>
+        <v>111477403</v>
       </c>
       <c r="C49" s="2" t="s">
-        <v>15</v>
+        <v>133</v>
       </c>
       <c r="D49" s="2" t="s">
-        <v>356</v>
+        <v>361</v>
       </c>
       <c r="E49" s="2"/>
       <c r="F49" s="2" t="s">
-        <v>357</v>
+        <v>362</v>
       </c>
       <c r="G49" s="2" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="H49" s="2" t="s">
-        <v>267</v>
+        <v>364</v>
       </c>
       <c r="I49" s="2" t="s">
-        <v>363</v>
-[...3 lines deleted...]
-      </c>
+        <v>365</v>
+      </c>
+      <c r="J49" s="2"/>
       <c r="K49" s="2"/>
       <c r="L49" s="2" t="s">
-        <v>353</v>
+        <v>366</v>
       </c>
       <c r="M49" s="2" t="s">
-        <v>364</v>
+        <v>367</v>
       </c>
       <c r="N49" s="2" t="s">
-        <v>146</v>
+        <v>368</v>
       </c>
       <c r="O49" s="2" t="s">
-        <v>217</v>
+        <v>369</v>
       </c>
     </row>
     <row r="50" spans="1:15">
       <c r="B50">
-        <v>111477265</v>
+        <v>111477419</v>
       </c>
       <c r="C50" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
       <c r="D50" t="s">
-        <v>356</v>
+        <v>370</v>
       </c>
       <c r="E50"/>
       <c r="F50" t="s">
-        <v>357</v>
+        <v>371</v>
       </c>
       <c r="G50" t="s">
-        <v>365</v>
+        <v>372</v>
       </c>
       <c r="H50" t="s">
-        <v>366</v>
+        <v>373</v>
       </c>
       <c r="I50" t="s">
-        <v>367</v>
+        <v>374</v>
       </c>
       <c r="J50" t="s">
-        <v>352</v>
+        <v>375</v>
       </c>
       <c r="K50"/>
       <c r="L50" t="s">
-        <v>353</v>
+        <v>376</v>
       </c>
       <c r="M50" t="s">
-        <v>364</v>
+        <v>377</v>
       </c>
       <c r="N50" t="s">
-        <v>146</v>
+        <v>378</v>
       </c>
       <c r="O50" t="s">
-        <v>217</v>
+        <v>131</v>
       </c>
     </row>
     <row r="51" spans="1:15">
       <c r="A51" s="2"/>
       <c r="B51" s="2">
-        <v>111477375</v>
+        <v>111477262</v>
       </c>
       <c r="C51" s="2" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
       <c r="D51" s="2" t="s">
-        <v>356</v>
-[...3 lines deleted...]
-      </c>
+        <v>379</v>
+      </c>
+      <c r="E51" s="2"/>
       <c r="F51" s="2" t="s">
-        <v>368</v>
+        <v>380</v>
       </c>
       <c r="G51" s="2" t="s">
-        <v>369</v>
+        <v>381</v>
       </c>
       <c r="H51" s="2" t="s">
-        <v>370</v>
+        <v>382</v>
       </c>
       <c r="I51" s="2" t="s">
-        <v>371</v>
+        <v>383</v>
       </c>
       <c r="J51" s="2" t="s">
-        <v>352</v>
+        <v>375</v>
       </c>
       <c r="K51" s="2"/>
       <c r="L51" s="2" t="s">
-        <v>353</v>
+        <v>376</v>
       </c>
       <c r="M51" s="2" t="s">
-        <v>354</v>
+        <v>384</v>
       </c>
       <c r="N51" s="2" t="s">
-        <v>355</v>
+        <v>163</v>
       </c>
       <c r="O51" s="2" t="s">
-        <v>372</v>
+        <v>233</v>
       </c>
     </row>
     <row r="52" spans="1:15">
       <c r="B52">
-        <v>111477331</v>
+        <v>111477264</v>
       </c>
       <c r="C52" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="D52" t="s">
-        <v>373</v>
+        <v>379</v>
       </c>
       <c r="E52"/>
       <c r="F52" t="s">
-        <v>374</v>
+        <v>380</v>
       </c>
       <c r="G52" t="s">
+        <v>385</v>
+      </c>
+      <c r="H52" t="s">
+        <v>291</v>
+      </c>
+      <c r="I52" t="s">
+        <v>386</v>
+      </c>
+      <c r="J52" t="s">
         <v>375</v>
       </c>
-      <c r="H52" t="s">
-[...5 lines deleted...]
-      <c r="J52"/>
       <c r="K52"/>
       <c r="L52" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="M52" t="s">
-        <v>379</v>
+        <v>387</v>
       </c>
       <c r="N52" t="s">
-        <v>66</v>
+        <v>163</v>
       </c>
       <c r="O52" t="s">
-        <v>380</v>
+        <v>233</v>
       </c>
     </row>
     <row r="53" spans="1:15">
       <c r="A53" s="2"/>
       <c r="B53" s="2">
-        <v>111477263</v>
+        <v>111477265</v>
       </c>
       <c r="C53" s="2" t="s">
-        <v>43</v>
+        <v>33</v>
       </c>
       <c r="D53" s="2" t="s">
-        <v>381</v>
-[...3 lines deleted...]
-      </c>
+        <v>379</v>
+      </c>
+      <c r="E53" s="2"/>
       <c r="F53" s="2" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="G53" s="2" t="s">
-        <v>384</v>
+        <v>388</v>
       </c>
       <c r="H53" s="2" t="s">
-        <v>385</v>
+        <v>389</v>
       </c>
       <c r="I53" s="2" t="s">
-        <v>386</v>
+        <v>390</v>
       </c>
       <c r="J53" s="2" t="s">
-        <v>387</v>
+        <v>375</v>
       </c>
       <c r="K53" s="2"/>
       <c r="L53" s="2" t="s">
-        <v>388</v>
+        <v>376</v>
       </c>
       <c r="M53" s="2" t="s">
-        <v>65</v>
+        <v>387</v>
       </c>
       <c r="N53" s="2" t="s">
-        <v>389</v>
+        <v>163</v>
       </c>
       <c r="O53" s="2" t="s">
-        <v>91</v>
+        <v>233</v>
       </c>
     </row>
     <row r="54" spans="1:15">
       <c r="B54">
-        <v>111477323</v>
+        <v>111477375</v>
       </c>
       <c r="C54" t="s">
-        <v>43</v>
+        <v>33</v>
       </c>
       <c r="D54" t="s">
-        <v>390</v>
-[...1 lines deleted...]
-      <c r="E54"/>
+        <v>379</v>
+      </c>
+      <c r="E54" t="s">
+        <v>371</v>
+      </c>
       <c r="F54" t="s">
         <v>391</v>
       </c>
       <c r="G54" t="s">
         <v>392</v>
       </c>
       <c r="H54" t="s">
         <v>393</v>
       </c>
       <c r="I54" t="s">
         <v>394</v>
       </c>
-      <c r="J54"/>
+      <c r="J54" t="s">
+        <v>375</v>
+      </c>
       <c r="K54"/>
       <c r="L54" t="s">
+        <v>376</v>
+      </c>
+      <c r="M54" t="s">
+        <v>377</v>
+      </c>
+      <c r="N54" t="s">
+        <v>378</v>
+      </c>
+      <c r="O54" t="s">
         <v>395</v>
-      </c>
-[...7 lines deleted...]
-        <v>317</v>
       </c>
     </row>
     <row r="55" spans="1:15">
       <c r="A55" s="2"/>
       <c r="B55" s="2">
-        <v>111477271</v>
+        <v>111477331</v>
       </c>
       <c r="C55" s="2" t="s">
-        <v>43</v>
+        <v>26</v>
       </c>
       <c r="D55" s="2" t="s">
         <v>396</v>
       </c>
       <c r="E55" s="2"/>
       <c r="F55" s="2" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="G55" s="2"/>
+        <v>397</v>
+      </c>
+      <c r="G55" s="2" t="s">
+        <v>398</v>
+      </c>
       <c r="H55" s="2" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="I55" s="2" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
       <c r="J55" s="2"/>
       <c r="K55" s="2"/>
       <c r="L55" s="2" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="M55" s="2" t="s">
-        <v>65</v>
+        <v>402</v>
       </c>
       <c r="N55" s="2" t="s">
-        <v>400</v>
+        <v>84</v>
       </c>
       <c r="O55" s="2" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="56" spans="1:15">
       <c r="B56">
-        <v>111477365</v>
+        <v>111477263</v>
       </c>
       <c r="C56" t="s">
-        <v>15</v>
+        <v>61</v>
       </c>
       <c r="D56" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E56" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F56" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
       <c r="G56" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="H56" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="I56" t="s">
-        <v>407</v>
-[...1 lines deleted...]
-      <c r="J56"/>
+        <v>409</v>
+      </c>
+      <c r="J56" t="s">
+        <v>410</v>
+      </c>
       <c r="K56"/>
       <c r="L56" t="s">
-        <v>408</v>
+        <v>411</v>
       </c>
       <c r="M56" t="s">
-        <v>409</v>
+        <v>83</v>
       </c>
       <c r="N56" t="s">
-        <v>174</v>
+        <v>412</v>
       </c>
       <c r="O56" t="s">
-        <v>410</v>
+        <v>108</v>
       </c>
     </row>
     <row r="57" spans="1:15">
       <c r="A57" s="2"/>
       <c r="B57" s="2">
-        <v>111477453</v>
+        <v>111477323</v>
       </c>
       <c r="C57" s="2" t="s">
-        <v>116</v>
+        <v>61</v>
       </c>
       <c r="D57" s="2" t="s">
-        <v>411</v>
-[...4 lines deleted...]
-      <c r="F57" s="2"/>
+        <v>413</v>
+      </c>
+      <c r="E57" s="2"/>
+      <c r="F57" s="2" t="s">
+        <v>414</v>
+      </c>
       <c r="G57" s="2" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="H57" s="2" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="I57" s="2" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="J57" s="2"/>
       <c r="K57" s="2"/>
       <c r="L57" s="2" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="M57" s="2" t="s">
-        <v>417</v>
+        <v>169</v>
       </c>
       <c r="N57" s="2" t="s">
-        <v>255</v>
+        <v>132</v>
       </c>
       <c r="O57" s="2" t="s">
-        <v>57</v>
+        <v>340</v>
       </c>
     </row>
     <row r="58" spans="1:15">
       <c r="B58">
-        <v>111477232</v>
+        <v>111477271</v>
       </c>
       <c r="C58" t="s">
-        <v>116</v>
+        <v>61</v>
       </c>
       <c r="D58" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="E58"/>
       <c r="F58" t="s">
-        <v>419</v>
-[...1 lines deleted...]
-      <c r="G58" t="s">
+        <v>35</v>
+      </c>
+      <c r="H58" t="s">
         <v>420</v>
       </c>
-      <c r="H58" t="s">
+      <c r="I58" t="s">
         <v>421</v>
-      </c>
-[...1 lines deleted...]
-        <v>422</v>
       </c>
       <c r="J58"/>
       <c r="K58"/>
       <c r="L58" t="s">
+        <v>422</v>
+      </c>
+      <c r="M58" t="s">
+        <v>83</v>
+      </c>
+      <c r="N58" t="s">
         <v>423</v>
       </c>
-      <c r="M58" t="s">
+      <c r="O58" t="s">
         <v>424</v>
-      </c>
-[...4 lines deleted...]
-        <v>134</v>
       </c>
     </row>
     <row r="59" spans="1:15">
       <c r="A59" s="2"/>
       <c r="B59" s="2">
-        <v>111477313</v>
+        <v>111477365</v>
       </c>
       <c r="C59" s="2" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
       <c r="D59" s="2" t="s">
+        <v>425</v>
+      </c>
+      <c r="E59" s="2" t="s">
         <v>426</v>
       </c>
-      <c r="E59" s="2"/>
       <c r="F59" s="2" t="s">
         <v>427</v>
       </c>
       <c r="G59" s="2" t="s">
         <v>428</v>
       </c>
       <c r="H59" s="2" t="s">
         <v>429</v>
       </c>
       <c r="I59" s="2" t="s">
         <v>430</v>
       </c>
-      <c r="J59" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J59" s="2"/>
       <c r="K59" s="2"/>
       <c r="L59" s="2" t="s">
+        <v>431</v>
+      </c>
+      <c r="M59" s="2" t="s">
         <v>432</v>
       </c>
-      <c r="M59" s="2" t="s">
+      <c r="N59" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="O59" s="2" t="s">
         <v>433</v>
-      </c>
-[...4 lines deleted...]
-        <v>293</v>
       </c>
     </row>
     <row r="60" spans="1:15">
       <c r="B60">
-        <v>111477305</v>
+        <v>111477453</v>
       </c>
       <c r="C60" t="s">
-        <v>116</v>
+        <v>133</v>
       </c>
       <c r="D60" t="s">
+        <v>434</v>
+      </c>
+      <c r="E60" t="s">
         <v>435</v>
       </c>
-      <c r="E60"/>
-[...3 lines deleted...]
-      <c r="G60"/>
+      <c r="F60"/>
+      <c r="G60" t="s">
+        <v>436</v>
+      </c>
       <c r="H60" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="I60" t="s">
-        <v>437</v>
-[...1 lines deleted...]
-      <c r="J60" t="s">
         <v>438</v>
       </c>
+      <c r="J60"/>
       <c r="K60"/>
       <c r="L60" t="s">
         <v>439</v>
       </c>
       <c r="M60" t="s">
-        <v>23</v>
+        <v>440</v>
       </c>
       <c r="N60" t="s">
-        <v>345</v>
+        <v>271</v>
       </c>
       <c r="O60" t="s">
-        <v>440</v>
+        <v>75</v>
       </c>
     </row>
     <row r="61" spans="1:15">
       <c r="A61" s="2"/>
       <c r="B61" s="2">
-        <v>111477346</v>
+        <v>111477232</v>
       </c>
       <c r="C61" s="2" t="s">
-        <v>15</v>
+        <v>133</v>
       </c>
       <c r="D61" s="2" t="s">
         <v>441</v>
       </c>
       <c r="E61" s="2"/>
-      <c r="F61" s="2"/>
+      <c r="F61" s="2" t="s">
+        <v>442</v>
+      </c>
       <c r="G61" s="2" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="H61" s="2" t="s">
-        <v>29</v>
+        <v>444</v>
       </c>
       <c r="I61" s="2" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="J61" s="2"/>
       <c r="K61" s="2"/>
       <c r="L61" s="2" t="s">
-        <v>31</v>
+        <v>446</v>
       </c>
       <c r="M61" s="2" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="N61" s="2" t="s">
-        <v>322</v>
+        <v>448</v>
       </c>
       <c r="O61" s="2" t="s">
-        <v>445</v>
+        <v>151</v>
       </c>
     </row>
     <row r="62" spans="1:15">
       <c r="B62">
-        <v>111474136</v>
+        <v>111477512</v>
       </c>
       <c r="C62" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="D62" t="s">
-        <v>441</v>
+        <v>449</v>
       </c>
       <c r="E62"/>
-      <c r="F62"/>
+      <c r="F62" t="s">
+        <v>35</v>
+      </c>
       <c r="G62" t="s">
-        <v>446</v>
+        <v>450</v>
       </c>
       <c r="H62" t="s">
-        <v>447</v>
+        <v>451</v>
       </c>
       <c r="I62" t="s">
-        <v>448</v>
-[...3 lines deleted...]
-      </c>
+        <v>452</v>
+      </c>
+      <c r="J62"/>
       <c r="K62"/>
       <c r="L62" t="s">
-        <v>450</v>
+        <v>453</v>
       </c>
       <c r="M62" t="s">
-        <v>451</v>
+        <v>176</v>
+      </c>
+      <c r="N62" t="s">
+        <v>454</v>
       </c>
       <c r="O62" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="63" spans="1:15">
       <c r="A63" s="2"/>
       <c r="B63" s="2">
-        <v>111477218</v>
+        <v>111477313</v>
       </c>
       <c r="C63" s="2" t="s">
-        <v>453</v>
+        <v>33</v>
       </c>
       <c r="D63" s="2" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
       <c r="E63" s="2"/>
       <c r="F63" s="2" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="G63" s="2" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
       <c r="H63" s="2" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="I63" s="2" t="s">
-        <v>458</v>
-[...1 lines deleted...]
-      <c r="J63" s="2"/>
+        <v>460</v>
+      </c>
+      <c r="J63" s="2" t="s">
+        <v>461</v>
+      </c>
       <c r="K63" s="2"/>
       <c r="L63" s="2" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="M63" s="2" t="s">
-        <v>379</v>
+        <v>463</v>
       </c>
       <c r="N63" s="2" t="s">
-        <v>401</v>
+        <v>464</v>
       </c>
       <c r="O63" s="2" t="s">
-        <v>42</v>
+        <v>316</v>
       </c>
     </row>
     <row r="64" spans="1:15">
       <c r="B64">
-        <v>111477484</v>
+        <v>111477305</v>
       </c>
       <c r="C64" t="s">
-        <v>68</v>
+        <v>133</v>
       </c>
       <c r="D64" t="s">
-        <v>460</v>
-[...3 lines deleted...]
-      </c>
+        <v>465</v>
+      </c>
+      <c r="E64"/>
       <c r="F64" t="s">
-        <v>462</v>
-      </c>
+        <v>110</v>
+      </c>
+      <c r="G64"/>
       <c r="H64" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="I64" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
       <c r="J64" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="K64"/>
       <c r="L64" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="M64" t="s">
-        <v>467</v>
+        <v>41</v>
       </c>
       <c r="N64" t="s">
-        <v>468</v>
+        <v>368</v>
       </c>
       <c r="O64" t="s">
-        <v>309</v>
+        <v>470</v>
       </c>
     </row>
     <row r="65" spans="1:15">
       <c r="A65" s="2"/>
       <c r="B65" s="2">
-        <v>111477302</v>
+        <v>111477346</v>
       </c>
       <c r="C65" s="2" t="s">
-        <v>116</v>
+        <v>33</v>
       </c>
       <c r="D65" s="2" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E65" s="2"/>
-      <c r="F65" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G65" s="2"/>
+      <c r="F65" s="2"/>
+      <c r="G65" s="2" t="s">
+        <v>472</v>
+      </c>
       <c r="H65" s="2" t="s">
-        <v>120</v>
+        <v>47</v>
       </c>
       <c r="I65" s="2" t="s">
-        <v>470</v>
-[...3 lines deleted...]
-      </c>
+        <v>473</v>
+      </c>
+      <c r="J65" s="2"/>
       <c r="K65" s="2"/>
       <c r="L65" s="2" t="s">
-        <v>472</v>
+        <v>49</v>
       </c>
       <c r="M65" s="2" t="s">
-        <v>65</v>
+        <v>474</v>
       </c>
       <c r="N65" s="2" t="s">
-        <v>57</v>
+        <v>345</v>
       </c>
       <c r="O65" s="2" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
     </row>
     <row r="66" spans="1:15">
       <c r="B66">
-        <v>111477212</v>
+        <v>111474136</v>
       </c>
       <c r="C66" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
       <c r="D66" t="s">
-        <v>474</v>
+        <v>471</v>
       </c>
       <c r="E66"/>
       <c r="F66"/>
+      <c r="G66" t="s">
+        <v>476</v>
+      </c>
       <c r="H66" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="I66" t="s">
-        <v>476</v>
-[...1 lines deleted...]
-      <c r="J66"/>
+        <v>478</v>
+      </c>
+      <c r="J66" t="s">
+        <v>479</v>
+      </c>
       <c r="K66"/>
       <c r="L66" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
       <c r="M66" t="s">
-        <v>478</v>
-[...2 lines deleted...]
-        <v>174</v>
+        <v>481</v>
       </c>
       <c r="O66" t="s">
-        <v>300</v>
+        <v>482</v>
       </c>
     </row>
     <row r="67" spans="1:15">
       <c r="A67" s="2"/>
       <c r="B67" s="2">
-        <v>111477406</v>
+        <v>111477218</v>
       </c>
       <c r="C67" s="2" t="s">
-        <v>43</v>
+        <v>15</v>
       </c>
       <c r="D67" s="2" t="s">
-        <v>479</v>
+        <v>483</v>
       </c>
       <c r="E67" s="2"/>
       <c r="F67" s="2" t="s">
-        <v>480</v>
+        <v>484</v>
       </c>
       <c r="G67" s="2" t="s">
-        <v>481</v>
+        <v>485</v>
       </c>
       <c r="H67" s="2" t="s">
-        <v>482</v>
+        <v>486</v>
       </c>
       <c r="I67" s="2" t="s">
-        <v>483</v>
+        <v>487</v>
       </c>
       <c r="J67" s="2"/>
       <c r="K67" s="2"/>
       <c r="L67" s="2" t="s">
-        <v>484</v>
+        <v>488</v>
       </c>
       <c r="M67" s="2" t="s">
-        <v>485</v>
+        <v>402</v>
       </c>
       <c r="N67" s="2" t="s">
-        <v>174</v>
+        <v>424</v>
       </c>
       <c r="O67" s="2" t="s">
-        <v>486</v>
+        <v>60</v>
       </c>
     </row>
     <row r="68" spans="1:15">
       <c r="B68">
-        <v>111477465</v>
+        <v>111477484</v>
       </c>
       <c r="C68" t="s">
-        <v>116</v>
+        <v>26</v>
       </c>
       <c r="D68" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
       <c r="E68" t="s">
-        <v>488</v>
-[...3 lines deleted...]
-        <v>489</v>
+        <v>490</v>
+      </c>
+      <c r="F68" t="s">
+        <v>491</v>
       </c>
       <c r="H68" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
       <c r="I68" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="J68" t="s">
-        <v>298</v>
+        <v>494</v>
       </c>
       <c r="K68"/>
       <c r="L68" t="s">
-        <v>492</v>
+        <v>495</v>
       </c>
       <c r="M68" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="N68" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
       <c r="O68" t="s">
-        <v>495</v>
+        <v>332</v>
       </c>
     </row>
     <row r="69" spans="1:15">
       <c r="A69" s="2"/>
       <c r="B69" s="2">
-        <v>111477215</v>
+        <v>111477302</v>
       </c>
       <c r="C69" s="2" t="s">
-        <v>116</v>
+        <v>133</v>
       </c>
       <c r="D69" s="2" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E69" s="2"/>
       <c r="F69" s="2" t="s">
-        <v>497</v>
+        <v>35</v>
       </c>
       <c r="G69" s="2"/>
       <c r="H69" s="2" t="s">
-        <v>498</v>
+        <v>137</v>
       </c>
       <c r="I69" s="2" t="s">
         <v>499</v>
       </c>
-      <c r="J69" s="2"/>
+      <c r="J69" s="2" t="s">
+        <v>500</v>
+      </c>
       <c r="K69" s="2"/>
       <c r="L69" s="2" t="s">
-        <v>492</v>
+        <v>501</v>
       </c>
       <c r="M69" s="2" t="s">
-        <v>49</v>
+        <v>83</v>
       </c>
       <c r="N69" s="2" t="s">
-        <v>139</v>
+        <v>75</v>
       </c>
       <c r="O69" s="2" t="s">
-        <v>42</v>
+        <v>502</v>
       </c>
     </row>
     <row r="70" spans="1:15">
       <c r="B70">
-        <v>111477205</v>
+        <v>111477212</v>
       </c>
       <c r="C70" t="s">
-        <v>116</v>
+        <v>33</v>
       </c>
       <c r="D70" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="E70"/>
       <c r="F70"/>
-      <c r="G70" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H70" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="I70" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="J70"/>
       <c r="K70"/>
       <c r="L70" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
       <c r="M70" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="N70" t="s">
-        <v>506</v>
+        <v>24</v>
       </c>
       <c r="O70" t="s">
-        <v>42</v>
+        <v>323</v>
       </c>
     </row>
     <row r="71" spans="1:15">
       <c r="A71" s="2"/>
       <c r="B71" s="2">
-        <v>111477226</v>
+        <v>111477406</v>
       </c>
       <c r="C71" s="2" t="s">
-        <v>116</v>
+        <v>61</v>
       </c>
       <c r="D71" s="2" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="E71" s="2"/>
       <c r="F71" s="2" t="s">
-        <v>508</v>
-[...1 lines deleted...]
-      <c r="G71" s="2"/>
+        <v>509</v>
+      </c>
+      <c r="G71" s="2" t="s">
+        <v>510</v>
+      </c>
       <c r="H71" s="2" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="I71" s="2" t="s">
-        <v>510</v>
-[...3 lines deleted...]
-      </c>
+        <v>512</v>
+      </c>
+      <c r="J71" s="2"/>
       <c r="K71" s="2"/>
       <c r="L71" s="2" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="M71" s="2" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="N71" s="2" t="s">
-        <v>223</v>
+        <v>24</v>
       </c>
       <c r="O71" s="2" t="s">
-        <v>42</v>
+        <v>515</v>
       </c>
     </row>
     <row r="72" spans="1:15">
       <c r="B72">
-        <v>111477175</v>
+        <v>111477465</v>
       </c>
       <c r="C72" t="s">
-        <v>116</v>
+        <v>133</v>
       </c>
       <c r="D72" t="s">
-        <v>500</v>
+        <v>516</v>
       </c>
       <c r="E72" t="s">
-        <v>514</v>
-[...3 lines deleted...]
-      </c>
+        <v>517</v>
+      </c>
+      <c r="F72"/>
       <c r="G72" t="s">
-        <v>515</v>
+        <v>518</v>
       </c>
       <c r="H72" t="s">
-        <v>516</v>
+        <v>519</v>
       </c>
       <c r="I72" t="s">
-        <v>517</v>
-[...1 lines deleted...]
-      <c r="J72"/>
+        <v>520</v>
+      </c>
+      <c r="J72" t="s">
+        <v>321</v>
+      </c>
       <c r="K72"/>
       <c r="L72" t="s">
-        <v>504</v>
+        <v>521</v>
       </c>
       <c r="M72" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="N72" t="s">
-        <v>66</v>
+        <v>455</v>
       </c>
       <c r="O72" t="s">
-        <v>42</v>
+        <v>523</v>
       </c>
     </row>
     <row r="73" spans="1:15">
       <c r="A73" s="2"/>
       <c r="B73" s="2">
-        <v>111477391</v>
+        <v>111477215</v>
       </c>
       <c r="C73" s="2" t="s">
-        <v>116</v>
+        <v>133</v>
       </c>
       <c r="D73" s="2" t="s">
-        <v>500</v>
-[...3 lines deleted...]
-      </c>
+        <v>524</v>
+      </c>
+      <c r="E73" s="2"/>
       <c r="F73" s="2" t="s">
-        <v>520</v>
-[...3 lines deleted...]
-      </c>
+        <v>525</v>
+      </c>
+      <c r="G73" s="2"/>
       <c r="H73" s="2" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="I73" s="2" t="s">
-        <v>523</v>
-[...3 lines deleted...]
-      </c>
+        <v>527</v>
+      </c>
+      <c r="J73" s="2"/>
       <c r="K73" s="2"/>
       <c r="L73" s="2" t="s">
-        <v>504</v>
+        <v>521</v>
       </c>
       <c r="M73" s="2" t="s">
-        <v>525</v>
+        <v>67</v>
       </c>
       <c r="N73" s="2" t="s">
-        <v>66</v>
+        <v>156</v>
       </c>
       <c r="O73" s="2" t="s">
-        <v>50</v>
+        <v>60</v>
       </c>
     </row>
     <row r="74" spans="1:15">
       <c r="B74">
-        <v>111477387</v>
+        <v>111477205</v>
       </c>
       <c r="C74" t="s">
-        <v>116</v>
+        <v>133</v>
       </c>
       <c r="D74" t="s">
-        <v>500</v>
-[...6 lines deleted...]
-      </c>
+        <v>528</v>
+      </c>
+      <c r="E74"/>
+      <c r="F74"/>
       <c r="G74" t="s">
-        <v>527</v>
+        <v>529</v>
       </c>
       <c r="H74" t="s">
-        <v>528</v>
+        <v>530</v>
       </c>
       <c r="I74" t="s">
-        <v>529</v>
-[...3 lines deleted...]
-      </c>
+        <v>531</v>
+      </c>
+      <c r="J74"/>
       <c r="K74"/>
       <c r="L74" t="s">
-        <v>504</v>
+        <v>532</v>
       </c>
       <c r="M74" t="s">
-        <v>525</v>
+        <v>533</v>
       </c>
       <c r="N74" t="s">
-        <v>531</v>
+        <v>534</v>
       </c>
       <c r="O74" t="s">
-        <v>238</v>
+        <v>60</v>
       </c>
     </row>
     <row r="75" spans="1:15">
       <c r="A75" s="2"/>
       <c r="B75" s="2">
-        <v>111477314</v>
+        <v>111477226</v>
       </c>
       <c r="C75" s="2" t="s">
-        <v>116</v>
+        <v>133</v>
       </c>
       <c r="D75" s="2" t="s">
-        <v>532</v>
+        <v>535</v>
       </c>
       <c r="E75" s="2"/>
       <c r="F75" s="2" t="s">
-        <v>17</v>
-[...3 lines deleted...]
-      </c>
+        <v>536</v>
+      </c>
+      <c r="G75" s="2"/>
       <c r="H75" s="2" t="s">
-        <v>534</v>
+        <v>537</v>
       </c>
       <c r="I75" s="2" t="s">
-        <v>535</v>
-[...1 lines deleted...]
-      <c r="J75" s="2"/>
+        <v>538</v>
+      </c>
+      <c r="J75" s="2" t="s">
+        <v>539</v>
+      </c>
       <c r="K75" s="2"/>
       <c r="L75" s="2" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
       <c r="M75" s="2" t="s">
-        <v>485</v>
+        <v>541</v>
       </c>
       <c r="N75" s="2" t="s">
-        <v>146</v>
+        <v>239</v>
       </c>
       <c r="O75" s="2" t="s">
-        <v>85</v>
+        <v>60</v>
       </c>
     </row>
     <row r="76" spans="1:15">
       <c r="B76">
-        <v>111477252</v>
+        <v>111477175</v>
       </c>
       <c r="C76" t="s">
-        <v>68</v>
+        <v>133</v>
       </c>
       <c r="D76" t="s">
-        <v>537</v>
+        <v>528</v>
       </c>
       <c r="E76" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F76" t="s">
-        <v>539</v>
+        <v>35</v>
       </c>
       <c r="G76" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
       <c r="H76" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
       <c r="I76" t="s">
-        <v>542</v>
-[...3 lines deleted...]
-      </c>
+        <v>545</v>
+      </c>
+      <c r="J76"/>
       <c r="K76"/>
       <c r="L76" t="s">
-        <v>544</v>
+        <v>532</v>
       </c>
       <c r="M76" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="N76" t="s">
-        <v>50</v>
+        <v>84</v>
       </c>
       <c r="O76" t="s">
-        <v>546</v>
+        <v>60</v>
       </c>
     </row>
     <row r="77" spans="1:15">
       <c r="A77" s="2"/>
       <c r="B77" s="2">
-        <v>111477165</v>
+        <v>111477391</v>
       </c>
       <c r="C77" s="2" t="s">
-        <v>116</v>
+        <v>133</v>
       </c>
       <c r="D77" s="2" t="s">
+        <v>528</v>
+      </c>
+      <c r="E77" s="2" t="s">
         <v>547</v>
       </c>
-      <c r="E77" s="2"/>
       <c r="F77" s="2" t="s">
-        <v>17</v>
+        <v>548</v>
       </c>
       <c r="G77" s="2" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="H77" s="2" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="I77" s="2" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="J77" s="2" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="K77" s="2"/>
       <c r="L77" s="2" t="s">
-        <v>552</v>
+        <v>532</v>
       </c>
       <c r="M77" s="2" t="s">
         <v>553</v>
       </c>
       <c r="N77" s="2" t="s">
-        <v>202</v>
+        <v>84</v>
       </c>
       <c r="O77" s="2" t="s">
-        <v>42</v>
+        <v>68</v>
       </c>
     </row>
     <row r="78" spans="1:15">
       <c r="B78">
-        <v>111477173</v>
+        <v>111477387</v>
       </c>
       <c r="C78" t="s">
-        <v>453</v>
+        <v>133</v>
       </c>
       <c r="D78" t="s">
+        <v>528</v>
+      </c>
+      <c r="E78" t="s">
+        <v>547</v>
+      </c>
+      <c r="F78" t="s">
         <v>554</v>
       </c>
-      <c r="E78"/>
-      <c r="F78" t="s">
+      <c r="G78" t="s">
         <v>555</v>
       </c>
-      <c r="G78"/>
       <c r="H78" t="s">
         <v>556</v>
       </c>
       <c r="I78" t="s">
         <v>557</v>
       </c>
-      <c r="J78"/>
+      <c r="J78" t="s">
+        <v>558</v>
+      </c>
       <c r="K78"/>
       <c r="L78" t="s">
-        <v>558</v>
+        <v>532</v>
       </c>
       <c r="M78" t="s">
+        <v>553</v>
+      </c>
+      <c r="N78" t="s">
         <v>559</v>
       </c>
-      <c r="N78" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O78" t="s">
-        <v>42</v>
+        <v>254</v>
       </c>
     </row>
     <row r="79" spans="1:15">
       <c r="A79" s="2"/>
       <c r="B79" s="2">
-        <v>111477003</v>
+        <v>111477314</v>
       </c>
       <c r="C79" s="2" t="s">
-        <v>68</v>
+        <v>133</v>
       </c>
       <c r="D79" s="2" t="s">
         <v>560</v>
       </c>
       <c r="E79" s="2"/>
       <c r="F79" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="G79" s="2" t="s">
         <v>561</v>
       </c>
-      <c r="G79" s="2"/>
       <c r="H79" s="2" t="s">
         <v>562</v>
       </c>
       <c r="I79" s="2" t="s">
         <v>563</v>
       </c>
       <c r="J79" s="2"/>
       <c r="K79" s="2"/>
       <c r="L79" s="2" t="s">
         <v>564</v>
       </c>
       <c r="M79" s="2" t="s">
-        <v>65</v>
+        <v>514</v>
       </c>
       <c r="N79" s="2" t="s">
-        <v>322</v>
+        <v>163</v>
       </c>
       <c r="O79" s="2" t="s">
-        <v>410</v>
+        <v>102</v>
       </c>
     </row>
     <row r="80" spans="1:15">
       <c r="B80">
-        <v>111477234</v>
+        <v>111477252</v>
       </c>
       <c r="C80" t="s">
-        <v>116</v>
+        <v>26</v>
       </c>
       <c r="D80" t="s">
         <v>565</v>
       </c>
-      <c r="E80"/>
+      <c r="E80" t="s">
+        <v>566</v>
+      </c>
       <c r="F80" t="s">
-        <v>17</v>
+        <v>567</v>
       </c>
       <c r="G80" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="H80" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
       <c r="I80" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="J80" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="K80"/>
       <c r="L80" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="M80" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="N80" t="s">
-        <v>506</v>
+        <v>68</v>
       </c>
       <c r="O80" t="s">
-        <v>134</v>
+        <v>574</v>
       </c>
     </row>
     <row r="81" spans="1:15">
       <c r="A81" s="2"/>
       <c r="B81" s="2">
-        <v>111477233</v>
+        <v>111477165</v>
       </c>
       <c r="C81" s="2" t="s">
-        <v>116</v>
+        <v>133</v>
       </c>
       <c r="D81" s="2" t="s">
-        <v>565</v>
-[...3 lines deleted...]
-      </c>
+        <v>575</v>
+      </c>
+      <c r="E81" s="2"/>
       <c r="F81" s="2" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="G81" s="2" t="s">
-        <v>572</v>
+        <v>576</v>
       </c>
       <c r="H81" s="2" t="s">
-        <v>120</v>
+        <v>577</v>
       </c>
       <c r="I81" s="2" t="s">
-        <v>573</v>
+        <v>578</v>
       </c>
       <c r="J81" s="2" t="s">
-        <v>569</v>
+        <v>579</v>
       </c>
       <c r="K81" s="2"/>
       <c r="L81" s="2" t="s">
-        <v>570</v>
+        <v>580</v>
       </c>
       <c r="M81" s="2" t="s">
-        <v>152</v>
+        <v>581</v>
       </c>
       <c r="N81" s="2" t="s">
-        <v>506</v>
+        <v>218</v>
       </c>
       <c r="O81" s="2" t="s">
-        <v>134</v>
+        <v>60</v>
       </c>
     </row>
     <row r="82" spans="1:15">
       <c r="B82">
-        <v>111477481</v>
+        <v>111477173</v>
       </c>
       <c r="C82" t="s">
-        <v>68</v>
+        <v>15</v>
       </c>
       <c r="D82" t="s">
-        <v>574</v>
+        <v>582</v>
       </c>
       <c r="E82"/>
-      <c r="F82"/>
-[...2 lines deleted...]
-      </c>
+      <c r="F82" t="s">
+        <v>583</v>
+      </c>
+      <c r="G82"/>
       <c r="H82" t="s">
-        <v>576</v>
+        <v>584</v>
       </c>
       <c r="I82" t="s">
-        <v>577</v>
+        <v>585</v>
       </c>
       <c r="J82"/>
       <c r="K82"/>
       <c r="L82" t="s">
-        <v>578</v>
+        <v>586</v>
       </c>
       <c r="M82" t="s">
-        <v>579</v>
+        <v>587</v>
       </c>
       <c r="N82" t="s">
-        <v>153</v>
+        <v>42</v>
       </c>
       <c r="O82" t="s">
-        <v>33</v>
+        <v>60</v>
       </c>
     </row>
     <row r="83" spans="1:15">
       <c r="A83" s="2"/>
       <c r="B83" s="2">
-        <v>111477291</v>
+        <v>111477003</v>
       </c>
       <c r="C83" s="2" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="D83" s="2" t="s">
-        <v>580</v>
-[...3 lines deleted...]
-      </c>
+        <v>588</v>
+      </c>
+      <c r="E83" s="2"/>
       <c r="F83" s="2" t="s">
-        <v>582</v>
+        <v>589</v>
       </c>
       <c r="G83" s="2"/>
       <c r="H83" s="2" t="s">
-        <v>583</v>
+        <v>590</v>
       </c>
       <c r="I83" s="2" t="s">
-        <v>584</v>
+        <v>591</v>
       </c>
       <c r="J83" s="2"/>
       <c r="K83" s="2"/>
       <c r="L83" s="2" t="s">
-        <v>585</v>
+        <v>592</v>
       </c>
       <c r="M83" s="2" t="s">
-        <v>586</v>
+        <v>83</v>
       </c>
       <c r="N83" s="2" t="s">
-        <v>506</v>
+        <v>345</v>
       </c>
       <c r="O83" s="2" t="s">
-        <v>266</v>
+        <v>433</v>
       </c>
     </row>
     <row r="84" spans="1:15">
       <c r="B84">
-        <v>111477292</v>
+        <v>111477234</v>
       </c>
       <c r="C84" t="s">
-        <v>15</v>
+        <v>133</v>
       </c>
       <c r="D84" t="s">
-        <v>580</v>
-[...3 lines deleted...]
-      </c>
+        <v>593</v>
+      </c>
+      <c r="E84"/>
       <c r="F84" t="s">
-        <v>582</v>
+        <v>35</v>
+      </c>
+      <c r="G84" t="s">
+        <v>594</v>
       </c>
       <c r="H84" t="s">
-        <v>588</v>
+        <v>595</v>
       </c>
       <c r="I84" t="s">
-        <v>589</v>
-[...1 lines deleted...]
-      <c r="J84"/>
+        <v>596</v>
+      </c>
+      <c r="J84" t="s">
+        <v>597</v>
+      </c>
       <c r="K84"/>
       <c r="L84" t="s">
-        <v>585</v>
+        <v>598</v>
       </c>
       <c r="M84" t="s">
-        <v>23</v>
+        <v>599</v>
       </c>
       <c r="N84" t="s">
-        <v>506</v>
+        <v>534</v>
       </c>
       <c r="O84" t="s">
-        <v>229</v>
+        <v>151</v>
       </c>
     </row>
     <row r="85" spans="1:15">
       <c r="A85" s="2"/>
       <c r="B85" s="2">
-        <v>111477368</v>
+        <v>111477233</v>
       </c>
       <c r="C85" s="2" t="s">
-        <v>15</v>
+        <v>133</v>
       </c>
       <c r="D85" s="2" t="s">
-        <v>590</v>
-[...3 lines deleted...]
-      <c r="G85" s="2"/>
+        <v>593</v>
+      </c>
+      <c r="E85" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="F85" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="G85" s="2" t="s">
+        <v>600</v>
+      </c>
       <c r="H85" s="2" t="s">
-        <v>591</v>
+        <v>137</v>
       </c>
       <c r="I85" s="2" t="s">
-        <v>592</v>
-[...1 lines deleted...]
-      <c r="J85" s="2"/>
+        <v>601</v>
+      </c>
+      <c r="J85" s="2" t="s">
+        <v>597</v>
+      </c>
       <c r="K85" s="2"/>
       <c r="L85" s="2" t="s">
-        <v>593</v>
+        <v>598</v>
       </c>
       <c r="M85" s="2" t="s">
-        <v>594</v>
+        <v>169</v>
       </c>
       <c r="N85" s="2" t="s">
-        <v>202</v>
+        <v>534</v>
       </c>
       <c r="O85" s="2" t="s">
-        <v>58</v>
+        <v>151</v>
       </c>
     </row>
     <row r="86" spans="1:15">
       <c r="B86">
-        <v>111477161</v>
+        <v>111477481</v>
       </c>
       <c r="C86" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="D86" t="s">
-        <v>595</v>
-[...6 lines deleted...]
-      </c>
+        <v>602</v>
+      </c>
+      <c r="E86"/>
+      <c r="F86"/>
       <c r="G86" t="s">
-        <v>598</v>
+        <v>603</v>
       </c>
       <c r="H86" t="s">
-        <v>281</v>
+        <v>604</v>
       </c>
       <c r="I86" t="s">
-        <v>599</v>
-[...3 lines deleted...]
-      </c>
+        <v>605</v>
+      </c>
+      <c r="J86"/>
       <c r="K86"/>
       <c r="L86" t="s">
-        <v>601</v>
+        <v>606</v>
       </c>
       <c r="M86" t="s">
-        <v>602</v>
+        <v>607</v>
       </c>
       <c r="N86" t="s">
-        <v>201</v>
+        <v>170</v>
       </c>
       <c r="O86" t="s">
-        <v>42</v>
+        <v>51</v>
       </c>
     </row>
     <row r="87" spans="1:15">
       <c r="A87" s="2"/>
       <c r="B87" s="2">
-        <v>111477150</v>
+        <v>111477291</v>
       </c>
       <c r="C87" s="2" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
       <c r="D87" s="2" t="s">
-        <v>603</v>
-[...5 lines deleted...]
-      </c>
+        <v>608</v>
+      </c>
+      <c r="E87" s="2" t="s">
+        <v>609</v>
+      </c>
+      <c r="F87" s="2" t="s">
+        <v>610</v>
+      </c>
+      <c r="G87" s="2"/>
       <c r="H87" s="2" t="s">
-        <v>605</v>
+        <v>611</v>
       </c>
       <c r="I87" s="2" t="s">
-        <v>606</v>
+        <v>612</v>
       </c>
       <c r="J87" s="2"/>
       <c r="K87" s="2"/>
       <c r="L87" s="2" t="s">
-        <v>607</v>
+        <v>613</v>
       </c>
       <c r="M87" s="2" t="s">
-        <v>608</v>
+        <v>614</v>
       </c>
       <c r="N87" s="2" t="s">
-        <v>174</v>
+        <v>534</v>
       </c>
       <c r="O87" s="2" t="s">
-        <v>42</v>
+        <v>290</v>
       </c>
     </row>
     <row r="88" spans="1:15">
       <c r="B88">
-        <v>111477495</v>
+        <v>111477292</v>
       </c>
       <c r="C88" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="D88" t="s">
-        <v>609</v>
-[...1 lines deleted...]
-      <c r="E88"/>
+        <v>608</v>
+      </c>
+      <c r="E88" t="s">
+        <v>615</v>
+      </c>
       <c r="F88" t="s">
         <v>610</v>
       </c>
-      <c r="G88" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H88" t="s">
-        <v>611</v>
+        <v>616</v>
       </c>
       <c r="I88" t="s">
-        <v>612</v>
-[...3 lines deleted...]
-      </c>
+        <v>617</v>
+      </c>
+      <c r="J88"/>
       <c r="K88"/>
       <c r="L88" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
       <c r="M88" t="s">
-        <v>168</v>
+        <v>41</v>
       </c>
       <c r="N88" t="s">
-        <v>615</v>
+        <v>534</v>
       </c>
       <c r="O88" t="s">
-        <v>616</v>
+        <v>245</v>
       </c>
     </row>
     <row r="89" spans="1:15">
       <c r="A89" s="2"/>
       <c r="B89" s="2">
-        <v>111477477</v>
+        <v>111477368</v>
       </c>
       <c r="C89" s="2" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="D89" s="2" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E89" s="2"/>
-      <c r="F89" s="2" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F89" s="2"/>
+      <c r="G89" s="2"/>
       <c r="H89" s="2" t="s">
         <v>619</v>
       </c>
       <c r="I89" s="2" t="s">
         <v>620</v>
       </c>
       <c r="J89" s="2"/>
       <c r="K89" s="2"/>
       <c r="L89" s="2" t="s">
         <v>621</v>
       </c>
       <c r="M89" s="2" t="s">
         <v>622</v>
       </c>
       <c r="N89" s="2" t="s">
-        <v>174</v>
+        <v>218</v>
       </c>
       <c r="O89" s="2" t="s">
-        <v>33</v>
+        <v>76</v>
       </c>
     </row>
     <row r="90" spans="1:15">
       <c r="B90">
-        <v>111477282</v>
+        <v>111477161</v>
       </c>
       <c r="C90" t="s">
-        <v>43</v>
+        <v>33</v>
       </c>
       <c r="D90" t="s">
         <v>623</v>
       </c>
-      <c r="E90"/>
-[...1 lines deleted...]
-      <c r="G90"/>
+      <c r="E90" t="s">
+        <v>624</v>
+      </c>
+      <c r="F90" t="s">
+        <v>625</v>
+      </c>
+      <c r="G90" t="s">
+        <v>626</v>
+      </c>
       <c r="H90" t="s">
-        <v>624</v>
+        <v>304</v>
       </c>
       <c r="I90" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
       <c r="J90" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="K90"/>
       <c r="L90" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
       <c r="M90" t="s">
-        <v>168</v>
+        <v>630</v>
       </c>
       <c r="N90" t="s">
-        <v>115</v>
+        <v>217</v>
       </c>
       <c r="O90" t="s">
-        <v>473</v>
+        <v>60</v>
       </c>
     </row>
     <row r="91" spans="1:15">
       <c r="A91" s="2"/>
       <c r="B91" s="2">
-        <v>111477299</v>
+        <v>111477150</v>
       </c>
       <c r="C91" s="2" t="s">
-        <v>453</v>
+        <v>33</v>
       </c>
       <c r="D91" s="2" t="s">
-        <v>628</v>
+        <v>631</v>
       </c>
       <c r="E91" s="2"/>
-      <c r="F91" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G91" s="2"/>
+      <c r="F91" s="2"/>
+      <c r="G91" s="2" t="s">
+        <v>632</v>
+      </c>
       <c r="H91" s="2" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
       <c r="I91" s="2" t="s">
-        <v>630</v>
+        <v>634</v>
       </c>
       <c r="J91" s="2"/>
       <c r="K91" s="2"/>
       <c r="L91" s="2" t="s">
-        <v>631</v>
+        <v>635</v>
       </c>
       <c r="M91" s="2" t="s">
-        <v>632</v>
+        <v>636</v>
       </c>
       <c r="N91" s="2" t="s">
-        <v>202</v>
+        <v>24</v>
       </c>
       <c r="O91" s="2" t="s">
-        <v>633</v>
+        <v>60</v>
       </c>
     </row>
     <row r="92" spans="1:15">
       <c r="B92">
-        <v>111477404</v>
+        <v>111477495</v>
       </c>
       <c r="C92" t="s">
-        <v>453</v>
+        <v>26</v>
       </c>
       <c r="D92" t="s">
-        <v>634</v>
-[...3 lines deleted...]
-      </c>
+        <v>637</v>
+      </c>
+      <c r="E92"/>
       <c r="F92" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="G92" t="s">
-        <v>637</v>
+        <v>180</v>
       </c>
       <c r="H92" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="I92" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
       <c r="J92" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="K92"/>
       <c r="L92" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="M92" t="s">
-        <v>642</v>
+        <v>185</v>
       </c>
       <c r="N92" t="s">
         <v>643</v>
       </c>
       <c r="O92" t="s">
-        <v>531</v>
+        <v>644</v>
       </c>
     </row>
     <row r="93" spans="1:15">
       <c r="A93" s="2"/>
       <c r="B93" s="2">
-        <v>111477223</v>
+        <v>111477477</v>
       </c>
       <c r="C93" s="2" t="s">
-        <v>43</v>
+        <v>26</v>
       </c>
       <c r="D93" s="2" t="s">
-        <v>644</v>
-[...1 lines deleted...]
-      <c r="E93" s="2" t="s">
         <v>645</v>
       </c>
+      <c r="E93" s="2"/>
       <c r="F93" s="2" t="s">
-        <v>419</v>
+        <v>646</v>
       </c>
       <c r="G93" s="2" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="H93" s="2" t="s">
         <v>647</v>
       </c>
       <c r="I93" s="2" t="s">
         <v>648</v>
       </c>
-      <c r="J93" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J93" s="2"/>
       <c r="K93" s="2"/>
       <c r="L93" s="2" t="s">
+        <v>649</v>
+      </c>
+      <c r="M93" s="2" t="s">
         <v>650</v>
       </c>
-      <c r="M93" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N93" s="2" t="s">
-        <v>652</v>
+        <v>24</v>
       </c>
       <c r="O93" s="2" t="s">
-        <v>42</v>
+        <v>51</v>
       </c>
     </row>
     <row r="94" spans="1:15">
       <c r="B94">
-        <v>111477211</v>
+        <v>111477521</v>
       </c>
       <c r="C94" t="s">
-        <v>116</v>
+        <v>33</v>
       </c>
       <c r="D94" t="s">
+        <v>651</v>
+      </c>
+      <c r="E94"/>
+      <c r="F94"/>
+      <c r="H94" t="s">
+        <v>652</v>
+      </c>
+      <c r="I94" t="s">
         <v>653</v>
-      </c>
-[...11 lines deleted...]
-        <v>656</v>
       </c>
       <c r="J94"/>
       <c r="K94"/>
       <c r="L94" t="s">
+        <v>654</v>
+      </c>
+      <c r="M94" t="s">
+        <v>655</v>
+      </c>
+      <c r="N94" t="s">
+        <v>656</v>
+      </c>
+      <c r="O94" t="s">
         <v>657</v>
-      </c>
-[...7 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="95" spans="1:15">
       <c r="A95" s="2"/>
       <c r="B95" s="2">
-        <v>111477333</v>
+        <v>111477282</v>
       </c>
       <c r="C95" s="2" t="s">
-        <v>116</v>
+        <v>61</v>
       </c>
       <c r="D95" s="2" t="s">
+        <v>658</v>
+      </c>
+      <c r="E95" s="2"/>
+      <c r="F95" s="2"/>
+      <c r="G95" s="2"/>
+      <c r="H95" s="2" t="s">
         <v>659</v>
       </c>
-      <c r="E95" s="2" t="s">
+      <c r="I95" s="2" t="s">
         <v>660</v>
       </c>
-      <c r="F95" s="2" t="s">
+      <c r="J95" s="2" t="s">
         <v>661</v>
-      </c>
-[...10 lines deleted...]
-        <v>665</v>
       </c>
       <c r="K95" s="2"/>
       <c r="L95" s="2" t="s">
-        <v>504</v>
+        <v>662</v>
       </c>
       <c r="M95" s="2" t="s">
-        <v>666</v>
+        <v>185</v>
       </c>
       <c r="N95" s="2" t="s">
-        <v>24</v>
+        <v>132</v>
       </c>
       <c r="O95" s="2" t="s">
-        <v>425</v>
+        <v>502</v>
       </c>
     </row>
     <row r="96" spans="1:15">
       <c r="B96">
-        <v>111477317</v>
+        <v>111477299</v>
       </c>
       <c r="C96" t="s">
-        <v>271</v>
+        <v>15</v>
       </c>
       <c r="D96" t="s">
-        <v>667</v>
-[...3 lines deleted...]
-      </c>
+        <v>663</v>
+      </c>
+      <c r="E96"/>
       <c r="F96" t="s">
-        <v>669</v>
-[...3 lines deleted...]
-      </c>
+        <v>35</v>
+      </c>
+      <c r="G96"/>
       <c r="H96" t="s">
-        <v>671</v>
+        <v>664</v>
       </c>
       <c r="I96" t="s">
-        <v>672</v>
+        <v>665</v>
       </c>
       <c r="J96"/>
       <c r="K96"/>
       <c r="L96" t="s">
-        <v>22</v>
+        <v>666</v>
       </c>
       <c r="M96" t="s">
-        <v>673</v>
+        <v>667</v>
       </c>
       <c r="N96" t="s">
-        <v>202</v>
+        <v>218</v>
       </c>
       <c r="O96" t="s">
-        <v>674</v>
+        <v>668</v>
       </c>
     </row>
     <row r="97" spans="1:15">
       <c r="A97" s="2"/>
       <c r="B97" s="2">
-        <v>111477301</v>
+        <v>111477404</v>
       </c>
       <c r="C97" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D97" s="2" t="s">
+        <v>669</v>
+      </c>
+      <c r="E97" s="2" t="s">
+        <v>670</v>
+      </c>
+      <c r="F97" s="2" t="s">
+        <v>671</v>
+      </c>
+      <c r="G97" s="2" t="s">
+        <v>672</v>
+      </c>
+      <c r="H97" s="2" t="s">
+        <v>673</v>
+      </c>
+      <c r="I97" s="2" t="s">
+        <v>674</v>
+      </c>
+      <c r="J97" s="2" t="s">
         <v>675</v>
       </c>
-      <c r="E97" s="2"/>
-[...8 lines deleted...]
-      <c r="J97" s="2"/>
       <c r="K97" s="2"/>
       <c r="L97" s="2" t="s">
-        <v>283</v>
+        <v>676</v>
       </c>
       <c r="M97" s="2" t="s">
+        <v>677</v>
+      </c>
+      <c r="N97" s="2" t="s">
         <v>678</v>
       </c>
-      <c r="N97" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O97" s="2" t="s">
-        <v>41</v>
+        <v>559</v>
       </c>
     </row>
     <row r="98" spans="1:15">
       <c r="B98">
-        <v>111477318</v>
+        <v>111477223</v>
       </c>
       <c r="C98" t="s">
-        <v>116</v>
+        <v>61</v>
       </c>
       <c r="D98" t="s">
+        <v>679</v>
+      </c>
+      <c r="E98" t="s">
         <v>680</v>
       </c>
-      <c r="E98" t="s">
+      <c r="F98" t="s">
+        <v>442</v>
+      </c>
+      <c r="G98" t="s">
         <v>681</v>
-      </c>
-[...4 lines deleted...]
-        <v>163</v>
       </c>
       <c r="H98" t="s">
         <v>682</v>
       </c>
       <c r="I98" t="s">
         <v>683</v>
       </c>
       <c r="J98" t="s">
         <v>684</v>
       </c>
       <c r="K98"/>
       <c r="L98" t="s">
         <v>685</v>
       </c>
       <c r="M98" t="s">
-        <v>152</v>
+        <v>686</v>
+      </c>
+      <c r="N98" t="s">
+        <v>687</v>
       </c>
       <c r="O98" t="s">
-        <v>674</v>
+        <v>60</v>
       </c>
     </row>
     <row r="99" spans="1:15">
       <c r="A99" s="2"/>
       <c r="B99" s="2">
-        <v>111477473</v>
+        <v>111477211</v>
       </c>
       <c r="C99" s="2" t="s">
-        <v>43</v>
+        <v>133</v>
       </c>
       <c r="D99" s="2" t="s">
-        <v>686</v>
-[...3 lines deleted...]
-      </c>
+        <v>688</v>
+      </c>
+      <c r="E99" s="2"/>
       <c r="F99" s="2" t="s">
-        <v>688</v>
+        <v>310</v>
       </c>
       <c r="G99" s="2" t="s">
         <v>689</v>
       </c>
       <c r="H99" s="2" t="s">
         <v>690</v>
       </c>
       <c r="I99" s="2" t="s">
         <v>691</v>
       </c>
       <c r="J99" s="2"/>
       <c r="K99" s="2"/>
       <c r="L99" s="2" t="s">
         <v>692</v>
       </c>
       <c r="M99" s="2" t="s">
         <v>693</v>
       </c>
       <c r="N99" s="2" t="s">
-        <v>694</v>
+        <v>76</v>
       </c>
       <c r="O99" s="2" t="s">
-        <v>695</v>
+        <v>60</v>
       </c>
     </row>
     <row r="100" spans="1:15">
       <c r="B100">
-        <v>111477490</v>
+        <v>111477333</v>
       </c>
       <c r="C100" t="s">
-        <v>15</v>
+        <v>133</v>
       </c>
       <c r="D100" t="s">
+        <v>694</v>
+      </c>
+      <c r="E100" t="s">
+        <v>695</v>
+      </c>
+      <c r="F100" t="s">
         <v>696</v>
       </c>
-      <c r="E100"/>
-      <c r="F100"/>
       <c r="G100" t="s">
         <v>697</v>
       </c>
       <c r="H100" t="s">
         <v>698</v>
       </c>
       <c r="I100" t="s">
         <v>699</v>
       </c>
       <c r="J100" t="s">
         <v>700</v>
       </c>
       <c r="K100"/>
       <c r="L100" t="s">
+        <v>532</v>
+      </c>
+      <c r="M100" t="s">
         <v>701</v>
       </c>
-      <c r="M100" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N100" t="s">
-        <v>174</v>
+        <v>42</v>
       </c>
       <c r="O100" t="s">
-        <v>25</v>
+        <v>448</v>
       </c>
     </row>
     <row r="101" spans="1:15">
       <c r="A101" s="2"/>
       <c r="B101" s="2">
-        <v>111477435</v>
+        <v>111477317</v>
       </c>
       <c r="C101" s="2" t="s">
-        <v>116</v>
+        <v>273</v>
       </c>
       <c r="D101" s="2" t="s">
+        <v>702</v>
+      </c>
+      <c r="E101" s="2" t="s">
         <v>703</v>
       </c>
-      <c r="E101" s="2"/>
       <c r="F101" s="2" t="s">
         <v>704</v>
       </c>
-      <c r="G101" s="2"/>
+      <c r="G101" s="2" t="s">
+        <v>705</v>
+      </c>
       <c r="H101" s="2" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="I101" s="2" t="s">
-        <v>706</v>
-[...1 lines deleted...]
-      <c r="J101" s="2" t="s">
         <v>707</v>
       </c>
+      <c r="J101" s="2"/>
       <c r="K101" s="2"/>
       <c r="L101" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="M101" s="2" t="s">
         <v>708</v>
       </c>
-      <c r="M101" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N101" s="2" t="s">
+        <v>218</v>
+      </c>
+      <c r="O101" s="2" t="s">
         <v>709</v>
-      </c>
-[...1 lines deleted...]
-        <v>710</v>
       </c>
     </row>
     <row r="102" spans="1:15">
       <c r="B102">
-        <v>111477342</v>
+        <v>111477301</v>
       </c>
       <c r="C102" t="s">
-        <v>116</v>
+        <v>33</v>
       </c>
       <c r="D102" t="s">
+        <v>710</v>
+      </c>
+      <c r="E102"/>
+      <c r="F102"/>
+      <c r="H102" t="s">
         <v>711</v>
       </c>
-      <c r="E102" t="s">
+      <c r="I102" t="s">
         <v>712</v>
-      </c>
-[...7 lines deleted...]
-        <v>714</v>
       </c>
       <c r="J102"/>
       <c r="K102"/>
       <c r="L102" t="s">
-        <v>715</v>
+        <v>306</v>
       </c>
       <c r="M102" t="s">
-        <v>485</v>
+        <v>713</v>
       </c>
       <c r="N102" t="s">
-        <v>643</v>
+        <v>714</v>
       </c>
       <c r="O102" t="s">
-        <v>380</v>
+        <v>59</v>
       </c>
     </row>
     <row r="103" spans="1:15">
       <c r="A103" s="2"/>
       <c r="B103" s="2">
-        <v>111477189</v>
+        <v>111477318</v>
       </c>
       <c r="C103" s="2" t="s">
-        <v>116</v>
+        <v>133</v>
       </c>
       <c r="D103" s="2" t="s">
+        <v>715</v>
+      </c>
+      <c r="E103" s="2" t="s">
         <v>716</v>
       </c>
-      <c r="E103" s="2"/>
-      <c r="F103" s="2"/>
+      <c r="F103" s="2" t="s">
+        <v>35</v>
+      </c>
       <c r="G103" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="H103" s="2" t="s">
         <v>717</v>
       </c>
-      <c r="H103" s="2" t="s">
+      <c r="I103" s="2" t="s">
         <v>718</v>
       </c>
-      <c r="I103" s="2" t="s">
+      <c r="J103" s="2" t="s">
         <v>719</v>
       </c>
-      <c r="J103" s="2"/>
       <c r="K103" s="2"/>
       <c r="L103" s="2" t="s">
-        <v>504</v>
+        <v>720</v>
       </c>
       <c r="M103" s="2" t="s">
-        <v>720</v>
-[...3 lines deleted...]
-      </c>
+        <v>169</v>
+      </c>
+      <c r="N103" s="2"/>
       <c r="O103" s="2" t="s">
-        <v>42</v>
+        <v>709</v>
       </c>
     </row>
     <row r="104" spans="1:15">
       <c r="B104">
-        <v>111477382</v>
+        <v>111477473</v>
       </c>
       <c r="C104" t="s">
-        <v>15</v>
+        <v>61</v>
       </c>
       <c r="D104" t="s">
-        <v>716</v>
-[...1 lines deleted...]
-      <c r="E104"/>
+        <v>721</v>
+      </c>
+      <c r="E104" t="s">
+        <v>722</v>
+      </c>
       <c r="F104" t="s">
-        <v>721</v>
+        <v>723</v>
       </c>
       <c r="G104" t="s">
-        <v>722</v>
+        <v>724</v>
       </c>
       <c r="H104" t="s">
-        <v>723</v>
+        <v>725</v>
       </c>
       <c r="I104" t="s">
-        <v>724</v>
-[...6 lines deleted...]
-      </c>
+        <v>726</v>
+      </c>
+      <c r="J104"/>
+      <c r="K104"/>
       <c r="L104" t="s">
-        <v>504</v>
+        <v>727</v>
       </c>
       <c r="M104" t="s">
-        <v>726</v>
+        <v>728</v>
       </c>
       <c r="N104" t="s">
-        <v>115</v>
+        <v>729</v>
       </c>
       <c r="O104" t="s">
-        <v>67</v>
+        <v>730</v>
       </c>
     </row>
     <row r="105" spans="1:15">
       <c r="A105" s="2"/>
       <c r="B105" s="2">
-        <v>111477434</v>
+        <v>111477490</v>
       </c>
       <c r="C105" s="2" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
       <c r="D105" s="2" t="s">
-        <v>716</v>
+        <v>731</v>
       </c>
       <c r="E105" s="2"/>
-      <c r="F105" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F105" s="2"/>
       <c r="G105" s="2" t="s">
-        <v>727</v>
+        <v>732</v>
       </c>
       <c r="H105" s="2" t="s">
-        <v>723</v>
+        <v>733</v>
       </c>
       <c r="I105" s="2" t="s">
-        <v>728</v>
+        <v>734</v>
       </c>
       <c r="J105" s="2" t="s">
-        <v>729</v>
-[...3 lines deleted...]
-      </c>
+        <v>735</v>
+      </c>
+      <c r="K105" s="2"/>
       <c r="L105" s="2" t="s">
-        <v>730</v>
+        <v>736</v>
       </c>
       <c r="M105" s="2" t="s">
-        <v>731</v>
+        <v>737</v>
       </c>
       <c r="N105" s="2" t="s">
-        <v>732</v>
+        <v>24</v>
       </c>
       <c r="O105" s="2" t="s">
-        <v>733</v>
+        <v>43</v>
       </c>
     </row>
     <row r="106" spans="1:15">
       <c r="B106">
-        <v>111477385</v>
+        <v>111477435</v>
       </c>
       <c r="C106" t="s">
-        <v>15</v>
+        <v>133</v>
       </c>
       <c r="D106" t="s">
-        <v>716</v>
+        <v>738</v>
       </c>
       <c r="E106"/>
       <c r="F106" t="s">
-        <v>721</v>
-[...2 lines deleted...]
-        <v>734</v>
+        <v>739</v>
       </c>
       <c r="H106" t="s">
-        <v>735</v>
+        <v>740</v>
       </c>
       <c r="I106" t="s">
-        <v>736</v>
+        <v>741</v>
       </c>
       <c r="J106" t="s">
-        <v>725</v>
-[...3 lines deleted...]
-      </c>
+        <v>742</v>
+      </c>
+      <c r="K106"/>
       <c r="L106" t="s">
-        <v>504</v>
+        <v>743</v>
       </c>
       <c r="M106" t="s">
-        <v>737</v>
+        <v>74</v>
       </c>
       <c r="N106" t="s">
-        <v>66</v>
+        <v>744</v>
       </c>
       <c r="O106" t="s">
-        <v>67</v>
+        <v>745</v>
       </c>
     </row>
     <row r="107" spans="1:15">
       <c r="A107" s="2"/>
       <c r="B107" s="2">
-        <v>111477330</v>
+        <v>111477342</v>
       </c>
       <c r="C107" s="2" t="s">
-        <v>68</v>
+        <v>133</v>
       </c>
       <c r="D107" s="2" t="s">
-        <v>738</v>
-[...1 lines deleted...]
-      <c r="E107" s="2"/>
+        <v>746</v>
+      </c>
+      <c r="E107" s="2" t="s">
+        <v>747</v>
+      </c>
       <c r="F107" s="2" t="s">
-        <v>455</v>
+        <v>35</v>
       </c>
       <c r="G107" s="2"/>
       <c r="H107" s="2" t="s">
-        <v>739</v>
+        <v>748</v>
       </c>
       <c r="I107" s="2" t="s">
-        <v>740</v>
+        <v>749</v>
       </c>
       <c r="J107" s="2"/>
       <c r="K107" s="2"/>
       <c r="L107" s="2" t="s">
-        <v>741</v>
+        <v>750</v>
       </c>
       <c r="M107" s="2" t="s">
-        <v>742</v>
+        <v>514</v>
       </c>
       <c r="N107" s="2" t="s">
-        <v>322</v>
+        <v>678</v>
       </c>
       <c r="O107" s="2" t="s">
-        <v>743</v>
+        <v>403</v>
       </c>
     </row>
     <row r="108" spans="1:15">
       <c r="B108">
-        <v>111477431</v>
+        <v>111477504</v>
       </c>
       <c r="C108" t="s">
-        <v>68</v>
+        <v>61</v>
       </c>
       <c r="D108" t="s">
-        <v>744</v>
+        <v>751</v>
       </c>
       <c r="E108"/>
-      <c r="F108" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F108"/>
       <c r="H108" t="s">
-        <v>747</v>
+        <v>752</v>
       </c>
       <c r="I108" t="s">
-        <v>748</v>
+        <v>753</v>
       </c>
       <c r="J108"/>
       <c r="K108"/>
       <c r="L108" t="s">
-        <v>749</v>
+        <v>754</v>
       </c>
       <c r="M108" t="s">
-        <v>750</v>
+        <v>514</v>
       </c>
       <c r="N108" t="s">
-        <v>174</v>
+        <v>755</v>
       </c>
       <c r="O108" t="s">
-        <v>154</v>
+        <v>756</v>
       </c>
     </row>
     <row r="109" spans="1:15">
       <c r="A109" s="2"/>
       <c r="B109" s="2">
-        <v>111477455</v>
+        <v>111477189</v>
       </c>
       <c r="C109" s="2" t="s">
-        <v>68</v>
+        <v>133</v>
       </c>
       <c r="D109" s="2" t="s">
-        <v>751</v>
+        <v>757</v>
       </c>
       <c r="E109" s="2"/>
-      <c r="F109" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F109" s="2"/>
       <c r="G109" s="2" t="s">
-        <v>753</v>
+        <v>758</v>
       </c>
       <c r="H109" s="2" t="s">
-        <v>754</v>
+        <v>759</v>
       </c>
       <c r="I109" s="2" t="s">
-        <v>755</v>
-[...3 lines deleted...]
-      </c>
+        <v>760</v>
+      </c>
+      <c r="J109" s="2"/>
       <c r="K109" s="2"/>
       <c r="L109" s="2" t="s">
-        <v>757</v>
+        <v>532</v>
       </c>
       <c r="M109" s="2" t="s">
-        <v>758</v>
+        <v>761</v>
       </c>
       <c r="N109" s="2" t="s">
-        <v>153</v>
+        <v>290</v>
       </c>
       <c r="O109" s="2" t="s">
-        <v>759</v>
+        <v>60</v>
       </c>
     </row>
     <row r="110" spans="1:15">
       <c r="B110">
-        <v>111477424</v>
+        <v>111477382</v>
       </c>
       <c r="C110" t="s">
-        <v>453</v>
+        <v>33</v>
       </c>
       <c r="D110" t="s">
-        <v>760</v>
-[...3 lines deleted...]
-      </c>
+        <v>757</v>
+      </c>
+      <c r="E110"/>
       <c r="F110" t="s">
         <v>762</v>
       </c>
       <c r="G110" t="s">
         <v>763</v>
       </c>
       <c r="H110" t="s">
         <v>764</v>
       </c>
       <c r="I110" t="s">
         <v>765</v>
       </c>
-      <c r="J110"/>
-      <c r="K110"/>
+      <c r="J110" t="s">
+        <v>766</v>
+      </c>
+      <c r="K110">
+        <v>1315</v>
+      </c>
       <c r="L110" t="s">
-        <v>766</v>
+        <v>532</v>
       </c>
       <c r="M110" t="s">
         <v>767</v>
       </c>
       <c r="N110" t="s">
-        <v>153</v>
+        <v>132</v>
       </c>
       <c r="O110" t="s">
-        <v>345</v>
+        <v>85</v>
       </c>
     </row>
     <row r="111" spans="1:15">
       <c r="A111" s="2"/>
       <c r="B111" s="2">
-        <v>111477254</v>
+        <v>111477434</v>
       </c>
       <c r="C111" s="2" t="s">
-        <v>271</v>
+        <v>33</v>
       </c>
       <c r="D111" s="2" t="s">
-        <v>768</v>
+        <v>757</v>
       </c>
       <c r="E111" s="2"/>
       <c r="F111" s="2" t="s">
+        <v>762</v>
+      </c>
+      <c r="G111" s="2" t="s">
+        <v>768</v>
+      </c>
+      <c r="H111" s="2" t="s">
+        <v>764</v>
+      </c>
+      <c r="I111" s="2" t="s">
         <v>769</v>
       </c>
-      <c r="G111" s="2" t="s">
+      <c r="J111" s="2" t="s">
         <v>770</v>
       </c>
-      <c r="H111" s="2" t="s">
+      <c r="K111" s="2">
+        <v>1317</v>
+      </c>
+      <c r="L111" s="2" t="s">
         <v>771</v>
       </c>
-      <c r="I111" s="2" t="s">
+      <c r="M111" s="2" t="s">
         <v>772</v>
       </c>
-      <c r="J111" s="2" t="s">
+      <c r="N111" s="2" t="s">
         <v>773</v>
       </c>
-      <c r="K111" s="2"/>
-      <c r="L111" s="2" t="s">
+      <c r="O111" s="2" t="s">
         <v>774</v>
-      </c>
-[...7 lines deleted...]
-        <v>546</v>
       </c>
     </row>
     <row r="112" spans="1:15">
       <c r="B112">
-        <v>111477255</v>
+        <v>111477385</v>
       </c>
       <c r="C112" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
       <c r="D112" t="s">
-        <v>768</v>
+        <v>757</v>
       </c>
       <c r="E112"/>
       <c r="F112" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="G112" t="s">
-        <v>770</v>
+        <v>775</v>
       </c>
       <c r="H112" t="s">
         <v>776</v>
       </c>
       <c r="I112" t="s">
         <v>777</v>
       </c>
       <c r="J112" t="s">
+        <v>766</v>
+      </c>
+      <c r="K112">
+        <v>1316</v>
+      </c>
+      <c r="L112" t="s">
+        <v>532</v>
+      </c>
+      <c r="M112" t="s">
         <v>778</v>
       </c>
-      <c r="K112"/>
-[...5 lines deleted...]
-      </c>
       <c r="N112" t="s">
-        <v>174</v>
+        <v>84</v>
       </c>
       <c r="O112" t="s">
-        <v>546</v>
+        <v>85</v>
       </c>
     </row>
     <row r="113" spans="1:15">
       <c r="A113" s="2"/>
       <c r="B113" s="2">
-        <v>111477288</v>
+        <v>111477330</v>
       </c>
       <c r="C113" s="2" t="s">
-        <v>68</v>
+        <v>26</v>
       </c>
       <c r="D113" s="2" t="s">
+        <v>779</v>
+      </c>
+      <c r="E113" s="2"/>
+      <c r="F113" s="2" t="s">
+        <v>484</v>
+      </c>
+      <c r="G113" s="2"/>
+      <c r="H113" s="2" t="s">
         <v>780</v>
       </c>
-      <c r="E113" s="2" t="s">
-[...2 lines deleted...]
-      <c r="F113" s="2" t="s">
+      <c r="I113" s="2" t="s">
         <v>781</v>
-      </c>
-[...7 lines deleted...]
-        <v>784</v>
       </c>
       <c r="J113" s="2"/>
       <c r="K113" s="2"/>
       <c r="L113" s="2" t="s">
-        <v>785</v>
+        <v>782</v>
       </c>
       <c r="M113" s="2" t="s">
-        <v>786</v>
+        <v>783</v>
       </c>
       <c r="N113" s="2" t="s">
-        <v>78</v>
+        <v>345</v>
       </c>
       <c r="O113" s="2" t="s">
-        <v>229</v>
+        <v>784</v>
       </c>
     </row>
     <row r="114" spans="1:15">
       <c r="B114">
-        <v>111477324</v>
+        <v>111477431</v>
       </c>
       <c r="C114" t="s">
-        <v>453</v>
+        <v>26</v>
       </c>
       <c r="D114" t="s">
+        <v>785</v>
+      </c>
+      <c r="E114"/>
+      <c r="F114" t="s">
+        <v>786</v>
+      </c>
+      <c r="G114" t="s">
         <v>787</v>
       </c>
-      <c r="E114" t="s">
+      <c r="H114" t="s">
         <v>788</v>
       </c>
-      <c r="F114"/>
-      <c r="G114" t="s">
+      <c r="I114" t="s">
         <v>789</v>
       </c>
-      <c r="H114" t="s">
+      <c r="J114"/>
+      <c r="K114"/>
+      <c r="L114" t="s">
         <v>790</v>
       </c>
-      <c r="I114" t="s">
+      <c r="M114" t="s">
         <v>791</v>
       </c>
-      <c r="J114" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="N114" t="s">
-        <v>146</v>
+        <v>24</v>
       </c>
       <c r="O114" t="s">
-        <v>440</v>
+        <v>171</v>
       </c>
     </row>
     <row r="115" spans="1:15">
       <c r="A115" s="2"/>
       <c r="B115" s="2">
-        <v>111477249</v>
+        <v>111477424</v>
       </c>
       <c r="C115" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D115" s="2" t="s">
+        <v>792</v>
+      </c>
+      <c r="E115" s="2" t="s">
+        <v>793</v>
+      </c>
+      <c r="F115" s="2" t="s">
+        <v>794</v>
+      </c>
+      <c r="G115" s="2" t="s">
         <v>795</v>
       </c>
-      <c r="E115" s="2"/>
-[...1 lines deleted...]
-      <c r="G115" s="2" t="s">
+      <c r="H115" s="2" t="s">
         <v>796</v>
       </c>
-      <c r="H115" s="2" t="s">
+      <c r="I115" s="2" t="s">
         <v>797</v>
-      </c>
-[...1 lines deleted...]
-        <v>798</v>
       </c>
       <c r="J115" s="2"/>
       <c r="K115" s="2"/>
       <c r="L115" s="2" t="s">
+        <v>798</v>
+      </c>
+      <c r="M115" s="2" t="s">
         <v>799</v>
       </c>
-      <c r="M115" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N115" s="2" t="s">
-        <v>174</v>
+        <v>170</v>
       </c>
       <c r="O115" s="2" t="s">
-        <v>300</v>
+        <v>368</v>
       </c>
     </row>
     <row r="116" spans="1:15">
       <c r="B116">
-        <v>111477208</v>
+        <v>111477254</v>
       </c>
       <c r="C116" t="s">
-        <v>116</v>
+        <v>273</v>
       </c>
       <c r="D116" t="s">
         <v>800</v>
       </c>
-      <c r="E116" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E116"/>
       <c r="F116" t="s">
         <v>801</v>
       </c>
       <c r="G116" t="s">
         <v>802</v>
       </c>
       <c r="H116" t="s">
         <v>803</v>
       </c>
       <c r="I116" t="s">
         <v>804</v>
       </c>
       <c r="J116" t="s">
         <v>805</v>
       </c>
       <c r="K116"/>
       <c r="L116" t="s">
         <v>806</v>
       </c>
       <c r="M116" t="s">
         <v>807</v>
       </c>
       <c r="N116" t="s">
-        <v>174</v>
+        <v>24</v>
       </c>
       <c r="O116" t="s">
-        <v>42</v>
+        <v>574</v>
       </c>
     </row>
     <row r="117" spans="1:15">
       <c r="A117" s="2"/>
       <c r="B117" s="2">
-        <v>111477414</v>
+        <v>111477255</v>
       </c>
       <c r="C117" s="2" t="s">
-        <v>116</v>
+        <v>33</v>
       </c>
       <c r="D117" s="2" t="s">
         <v>800</v>
       </c>
-      <c r="E117" s="2" t="s">
+      <c r="E117" s="2"/>
+      <c r="F117" s="2" t="s">
+        <v>801</v>
+      </c>
+      <c r="G117" s="2" t="s">
+        <v>802</v>
+      </c>
+      <c r="H117" s="2" t="s">
         <v>808</v>
-      </c>
-[...5 lines deleted...]
-        <v>53</v>
       </c>
       <c r="I117" s="2" t="s">
         <v>809</v>
       </c>
-      <c r="J117" s="2"/>
+      <c r="J117" s="2" t="s">
+        <v>810</v>
+      </c>
       <c r="K117" s="2"/>
       <c r="L117" s="2" t="s">
-        <v>806</v>
+        <v>811</v>
       </c>
       <c r="M117" s="2" t="s">
-        <v>56</v>
+        <v>807</v>
       </c>
       <c r="N117" s="2" t="s">
-        <v>174</v>
+        <v>24</v>
       </c>
       <c r="O117" s="2" t="s">
-        <v>810</v>
+        <v>574</v>
       </c>
     </row>
     <row r="118" spans="1:15">
       <c r="B118">
-        <v>111477307</v>
+        <v>111477288</v>
       </c>
       <c r="C118" t="s">
-        <v>116</v>
+        <v>26</v>
       </c>
       <c r="D118" t="s">
-        <v>811</v>
+        <v>812</v>
       </c>
       <c r="E118" t="s">
-        <v>812</v>
+        <v>716</v>
       </c>
       <c r="F118" t="s">
-        <v>17</v>
+        <v>813</v>
       </c>
       <c r="G118" t="s">
-        <v>163</v>
+        <v>814</v>
       </c>
       <c r="H118" t="s">
-        <v>813</v>
+        <v>815</v>
       </c>
       <c r="I118" t="s">
-        <v>814</v>
+        <v>816</v>
       </c>
       <c r="J118"/>
       <c r="K118"/>
       <c r="L118" t="s">
-        <v>492</v>
+        <v>817</v>
       </c>
       <c r="M118" t="s">
-        <v>815</v>
+        <v>818</v>
       </c>
       <c r="N118" t="s">
-        <v>153</v>
+        <v>95</v>
       </c>
       <c r="O118" t="s">
-        <v>816</v>
+        <v>245</v>
       </c>
     </row>
     <row r="119" spans="1:15">
       <c r="A119" s="2"/>
       <c r="B119" s="2">
-        <v>111477496</v>
+        <v>111477324</v>
       </c>
       <c r="C119" s="2" t="s">
-        <v>43</v>
+        <v>15</v>
       </c>
       <c r="D119" s="2" t="s">
-        <v>817</v>
+        <v>819</v>
       </c>
       <c r="E119" s="2" t="s">
-        <v>681</v>
-[...3 lines deleted...]
-      </c>
+        <v>820</v>
+      </c>
+      <c r="F119" s="2"/>
       <c r="G119" s="2" t="s">
-        <v>819</v>
+        <v>821</v>
       </c>
       <c r="H119" s="2" t="s">
-        <v>820</v>
+        <v>822</v>
       </c>
       <c r="I119" s="2" t="s">
-        <v>821</v>
-[...2 lines deleted...]
-      <c r="K119" s="2"/>
+        <v>823</v>
+      </c>
+      <c r="J119" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="K119" s="2" t="s">
+        <v>824</v>
+      </c>
       <c r="L119" s="2" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="M119" s="2" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
       <c r="N119" s="2" t="s">
-        <v>174</v>
+        <v>163</v>
       </c>
       <c r="O119" s="2" t="s">
-        <v>824</v>
+        <v>470</v>
       </c>
     </row>
     <row r="120" spans="1:15">
       <c r="B120">
-        <v>111477177</v>
+        <v>111477249</v>
       </c>
       <c r="C120" t="s">
-        <v>116</v>
+        <v>33</v>
       </c>
       <c r="D120" t="s">
-        <v>825</v>
+        <v>827</v>
       </c>
       <c r="E120"/>
-      <c r="F120" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F120"/>
       <c r="G120" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
       <c r="H120" t="s">
-        <v>828</v>
+        <v>829</v>
       </c>
       <c r="I120" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
       <c r="J120"/>
       <c r="K120"/>
       <c r="L120" t="s">
-        <v>22</v>
+        <v>831</v>
       </c>
       <c r="M120" t="s">
-        <v>830</v>
+        <v>402</v>
       </c>
       <c r="N120" t="s">
-        <v>674</v>
+        <v>24</v>
       </c>
       <c r="O120" t="s">
-        <v>42</v>
+        <v>323</v>
       </c>
     </row>
     <row r="121" spans="1:15">
       <c r="A121" s="2"/>
       <c r="B121" s="2">
-        <v>111477345</v>
+        <v>111477208</v>
       </c>
       <c r="C121" s="2" t="s">
-        <v>15</v>
+        <v>133</v>
       </c>
       <c r="D121" s="2" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="E121" s="2" t="s">
-        <v>832</v>
-[...1 lines deleted...]
-      <c r="F121" s="2"/>
+        <v>722</v>
+      </c>
+      <c r="F121" s="2" t="s">
+        <v>833</v>
+      </c>
       <c r="G121" s="2" t="s">
-        <v>833</v>
+        <v>834</v>
       </c>
       <c r="H121" s="2" t="s">
-        <v>281</v>
+        <v>835</v>
       </c>
       <c r="I121" s="2" t="s">
-        <v>834</v>
-[...1 lines deleted...]
-      <c r="J121" s="2"/>
+        <v>836</v>
+      </c>
+      <c r="J121" s="2" t="s">
+        <v>837</v>
+      </c>
       <c r="K121" s="2"/>
       <c r="L121" s="2" t="s">
-        <v>283</v>
+        <v>838</v>
       </c>
       <c r="M121" s="2" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="N121" s="2" t="s">
-        <v>67</v>
+        <v>24</v>
       </c>
       <c r="O121" s="2" t="s">
-        <v>445</v>
+        <v>60</v>
       </c>
     </row>
     <row r="122" spans="1:15">
       <c r="B122">
-        <v>111477439</v>
+        <v>111477414</v>
       </c>
       <c r="C122" t="s">
-        <v>271</v>
+        <v>133</v>
       </c>
       <c r="D122" t="s">
-        <v>836</v>
-[...5 lines deleted...]
-      </c>
+        <v>832</v>
+      </c>
+      <c r="E122" t="s">
+        <v>840</v>
+      </c>
+      <c r="F122" t="s">
+        <v>442</v>
+      </c>
+      <c r="G122"/>
       <c r="H122" t="s">
-        <v>267</v>
+        <v>71</v>
       </c>
       <c r="I122" t="s">
-        <v>838</v>
-[...3 lines deleted...]
-      </c>
+        <v>841</v>
+      </c>
+      <c r="J122"/>
       <c r="K122"/>
       <c r="L122" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="M122" t="s">
-        <v>841</v>
+        <v>74</v>
       </c>
       <c r="N122" t="s">
-        <v>174</v>
+        <v>24</v>
       </c>
       <c r="O122" t="s">
-        <v>160</v>
+        <v>842</v>
       </c>
     </row>
     <row r="123" spans="1:15">
       <c r="A123" s="2"/>
       <c r="B123" s="2">
-        <v>111477423</v>
+        <v>111477307</v>
       </c>
       <c r="C123" s="2" t="s">
-        <v>15</v>
+        <v>133</v>
       </c>
       <c r="D123" s="2" t="s">
-        <v>842</v>
-[...2 lines deleted...]
-      <c r="F123" s="2"/>
+        <v>843</v>
+      </c>
+      <c r="E123" s="2" t="s">
+        <v>844</v>
+      </c>
+      <c r="F123" s="2" t="s">
+        <v>35</v>
+      </c>
       <c r="G123" s="2" t="s">
-        <v>843</v>
+        <v>180</v>
       </c>
       <c r="H123" s="2" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="I123" s="2" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="J123" s="2"/>
       <c r="K123" s="2"/>
       <c r="L123" s="2" t="s">
-        <v>846</v>
+        <v>521</v>
       </c>
       <c r="M123" s="2" t="s">
         <v>847</v>
       </c>
       <c r="N123" s="2" t="s">
+        <v>170</v>
+      </c>
+      <c r="O123" s="2" t="s">
         <v>848</v>
-      </c>
-[...1 lines deleted...]
-        <v>710</v>
       </c>
     </row>
     <row r="124" spans="1:15">
       <c r="B124">
-        <v>111477139</v>
+        <v>111477496</v>
       </c>
       <c r="C124" t="s">
-        <v>43</v>
+        <v>61</v>
       </c>
       <c r="D124" t="s">
         <v>849</v>
       </c>
-      <c r="E124"/>
-      <c r="F124"/>
+      <c r="E124" t="s">
+        <v>716</v>
+      </c>
+      <c r="F124" t="s">
+        <v>850</v>
+      </c>
+      <c r="G124" t="s">
+        <v>851</v>
+      </c>
       <c r="H124" t="s">
-        <v>149</v>
+        <v>852</v>
       </c>
       <c r="I124" t="s">
-        <v>850</v>
-[...3 lines deleted...]
-      </c>
+        <v>853</v>
+      </c>
+      <c r="J124"/>
       <c r="K124"/>
       <c r="L124" t="s">
-        <v>22</v>
+        <v>854</v>
       </c>
       <c r="M124" t="s">
-        <v>65</v>
+        <v>855</v>
       </c>
       <c r="N124" t="s">
-        <v>322</v>
+        <v>24</v>
       </c>
       <c r="O124" t="s">
-        <v>42</v>
+        <v>856</v>
       </c>
     </row>
     <row r="125" spans="1:15">
       <c r="A125" s="2"/>
       <c r="B125" s="2">
-        <v>111477332</v>
+        <v>111477177</v>
       </c>
       <c r="C125" s="2" t="s">
-        <v>453</v>
+        <v>133</v>
       </c>
       <c r="D125" s="2" t="s">
-        <v>852</v>
+        <v>857</v>
       </c>
       <c r="E125" s="2"/>
-      <c r="F125" s="2"/>
+      <c r="F125" s="2" t="s">
+        <v>858</v>
+      </c>
       <c r="G125" s="2" t="s">
-        <v>853</v>
+        <v>859</v>
       </c>
       <c r="H125" s="2" t="s">
-        <v>854</v>
+        <v>860</v>
       </c>
       <c r="I125" s="2" t="s">
-        <v>855</v>
-[...3 lines deleted...]
-      </c>
+        <v>861</v>
+      </c>
+      <c r="J125" s="2"/>
       <c r="K125" s="2"/>
       <c r="L125" s="2" t="s">
-        <v>857</v>
+        <v>40</v>
       </c>
       <c r="M125" s="2" t="s">
-        <v>65</v>
+        <v>862</v>
       </c>
       <c r="N125" s="2" t="s">
-        <v>67</v>
+        <v>709</v>
       </c>
       <c r="O125" s="2" t="s">
-        <v>452</v>
+        <v>60</v>
       </c>
     </row>
     <row r="126" spans="1:15">
       <c r="B126">
-        <v>111477359</v>
+        <v>111477513</v>
       </c>
       <c r="C126" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="D126" t="s">
-        <v>858</v>
-[...6 lines deleted...]
-      </c>
+        <v>863</v>
+      </c>
+      <c r="E126"/>
+      <c r="F126"/>
       <c r="G126" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="H126" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
       <c r="I126" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="J126"/>
       <c r="K126"/>
       <c r="L126" t="s">
-        <v>863</v>
+        <v>462</v>
       </c>
       <c r="M126" t="s">
-        <v>864</v>
+        <v>83</v>
       </c>
       <c r="N126" t="s">
-        <v>174</v>
+        <v>867</v>
       </c>
       <c r="O126" t="s">
-        <v>145</v>
+        <v>868</v>
       </c>
     </row>
     <row r="127" spans="1:15">
       <c r="A127" s="2"/>
       <c r="B127" s="2">
-        <v>111477361</v>
+        <v>111477345</v>
       </c>
       <c r="C127" s="2" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
       <c r="D127" s="2" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E127" s="2" t="s">
-        <v>866</v>
-[...3 lines deleted...]
-      </c>
+        <v>870</v>
+      </c>
+      <c r="F127" s="2"/>
       <c r="G127" s="2" t="s">
-        <v>868</v>
+        <v>871</v>
       </c>
       <c r="H127" s="2" t="s">
-        <v>869</v>
+        <v>304</v>
       </c>
       <c r="I127" s="2" t="s">
-        <v>870</v>
-[...3 lines deleted...]
-      </c>
+        <v>872</v>
+      </c>
+      <c r="J127" s="2"/>
       <c r="K127" s="2"/>
       <c r="L127" s="2" t="s">
-        <v>872</v>
+        <v>306</v>
       </c>
       <c r="M127" s="2" t="s">
-        <v>65</v>
+        <v>873</v>
       </c>
       <c r="N127" s="2" t="s">
-        <v>153</v>
+        <v>85</v>
       </c>
       <c r="O127" s="2" t="s">
-        <v>145</v>
+        <v>475</v>
       </c>
     </row>
     <row r="128" spans="1:15">
       <c r="B128">
-        <v>111477436</v>
+        <v>111477439</v>
       </c>
       <c r="C128" t="s">
-        <v>15</v>
+        <v>273</v>
       </c>
       <c r="D128" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E128"/>
       <c r="F128"/>
+      <c r="G128" t="s">
+        <v>875</v>
+      </c>
       <c r="H128" t="s">
-        <v>874</v>
+        <v>291</v>
       </c>
       <c r="I128" t="s">
-        <v>875</v>
-[...1 lines deleted...]
-      <c r="J128"/>
+        <v>876</v>
+      </c>
+      <c r="J128" t="s">
+        <v>877</v>
+      </c>
       <c r="K128"/>
       <c r="L128" t="s">
-        <v>876</v>
+        <v>878</v>
       </c>
       <c r="M128" t="s">
-        <v>877</v>
+        <v>879</v>
       </c>
       <c r="N128" t="s">
-        <v>174</v>
+        <v>24</v>
       </c>
       <c r="O128" t="s">
-        <v>733</v>
+        <v>177</v>
       </c>
     </row>
     <row r="129" spans="1:15">
       <c r="A129" s="2"/>
       <c r="B129" s="2">
-        <v>111477190</v>
+        <v>111477423</v>
       </c>
       <c r="C129" s="2" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="D129" s="2" t="s">
-        <v>878</v>
-[...4 lines deleted...]
-      <c r="F129" s="2" t="s">
         <v>880</v>
       </c>
+      <c r="E129" s="2"/>
+      <c r="F129" s="2"/>
       <c r="G129" s="2" t="s">
         <v>881</v>
       </c>
       <c r="H129" s="2" t="s">
         <v>882</v>
       </c>
       <c r="I129" s="2" t="s">
         <v>883</v>
       </c>
       <c r="J129" s="2"/>
       <c r="K129" s="2"/>
       <c r="L129" s="2" t="s">
         <v>884</v>
       </c>
       <c r="M129" s="2" t="s">
         <v>885</v>
       </c>
       <c r="N129" s="2" t="s">
-        <v>400</v>
+        <v>886</v>
       </c>
       <c r="O129" s="2" t="s">
-        <v>42</v>
+        <v>745</v>
       </c>
     </row>
     <row r="130" spans="1:15">
       <c r="B130">
-        <v>111477219</v>
+        <v>111477139</v>
       </c>
       <c r="C130" t="s">
-        <v>453</v>
+        <v>61</v>
       </c>
       <c r="D130" t="s">
-        <v>886</v>
-[...1 lines deleted...]
-      <c r="E130" t="s">
         <v>887</v>
       </c>
-      <c r="F130" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E130"/>
+      <c r="F130"/>
       <c r="H130" t="s">
+        <v>166</v>
+      </c>
+      <c r="I130" t="s">
         <v>888</v>
       </c>
-      <c r="I130" t="s">
+      <c r="J130" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="K130"/>
       <c r="L130" t="s">
-        <v>891</v>
+        <v>40</v>
       </c>
       <c r="M130" t="s">
-        <v>65</v>
+        <v>83</v>
       </c>
       <c r="N130" t="s">
-        <v>66</v>
+        <v>345</v>
       </c>
       <c r="O130" t="s">
-        <v>42</v>
+        <v>60</v>
       </c>
     </row>
     <row r="131" spans="1:15">
       <c r="A131" s="2"/>
       <c r="B131" s="2">
-        <v>111477482</v>
+        <v>111477332</v>
       </c>
       <c r="C131" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D131" s="2" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
       <c r="E131" s="2"/>
       <c r="F131" s="2"/>
       <c r="G131" s="2" t="s">
+        <v>891</v>
+      </c>
+      <c r="H131" s="2" t="s">
+        <v>892</v>
+      </c>
+      <c r="I131" s="2" t="s">
         <v>893</v>
       </c>
-      <c r="H131" s="2" t="s">
+      <c r="J131" s="2" t="s">
         <v>894</v>
-      </c>
-[...4 lines deleted...]
-        <v>896</v>
       </c>
       <c r="K131" s="2"/>
       <c r="L131" s="2" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="M131" s="2" t="s">
-        <v>898</v>
+        <v>83</v>
       </c>
       <c r="N131" s="2" t="s">
-        <v>899</v>
+        <v>85</v>
       </c>
       <c r="O131" s="2" t="s">
-        <v>759</v>
+        <v>482</v>
       </c>
     </row>
     <row r="132" spans="1:15">
       <c r="B132">
-        <v>111477179</v>
+        <v>111477359</v>
       </c>
       <c r="C132" t="s">
-        <v>68</v>
+        <v>26</v>
       </c>
       <c r="D132" t="s">
+        <v>896</v>
+      </c>
+      <c r="E132" t="s">
+        <v>220</v>
+      </c>
+      <c r="F132" t="s">
+        <v>897</v>
+      </c>
+      <c r="G132" t="s">
+        <v>898</v>
+      </c>
+      <c r="H132" t="s">
+        <v>899</v>
+      </c>
+      <c r="I132" t="s">
         <v>900</v>
       </c>
-      <c r="E132"/>
-[...12 lines deleted...]
-      </c>
+      <c r="J132"/>
       <c r="K132"/>
       <c r="L132" t="s">
-        <v>905</v>
+        <v>901</v>
       </c>
       <c r="M132" t="s">
-        <v>906</v>
+        <v>902</v>
       </c>
       <c r="N132" t="s">
-        <v>816</v>
+        <v>24</v>
       </c>
       <c r="O132" t="s">
-        <v>42</v>
+        <v>162</v>
       </c>
     </row>
     <row r="133" spans="1:15">
       <c r="A133" s="2"/>
       <c r="B133" s="2">
-        <v>111477310</v>
+        <v>111477361</v>
       </c>
       <c r="C133" s="2" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
       <c r="D133" s="2" t="s">
+        <v>903</v>
+      </c>
+      <c r="E133" s="2" t="s">
+        <v>904</v>
+      </c>
+      <c r="F133" s="2" t="s">
+        <v>905</v>
+      </c>
+      <c r="G133" s="2" t="s">
+        <v>906</v>
+      </c>
+      <c r="H133" s="2" t="s">
         <v>907</v>
       </c>
-      <c r="E133" s="2"/>
-      <c r="F133" s="2" t="s">
+      <c r="I133" s="2" t="s">
         <v>908</v>
       </c>
-      <c r="G133" s="2" t="s">
+      <c r="J133" s="2" t="s">
         <v>909</v>
-      </c>
-[...7 lines deleted...]
-        <v>912</v>
       </c>
       <c r="K133" s="2"/>
       <c r="L133" s="2" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="M133" s="2" t="s">
-        <v>914</v>
+        <v>83</v>
       </c>
       <c r="N133" s="2" t="s">
-        <v>652</v>
+        <v>170</v>
       </c>
       <c r="O133" s="2" t="s">
-        <v>440</v>
+        <v>162</v>
       </c>
     </row>
     <row r="134" spans="1:15">
       <c r="B134">
-        <v>111477339</v>
+        <v>111477436</v>
       </c>
       <c r="C134" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
       <c r="D134" t="s">
-        <v>907</v>
-[...9 lines deleted...]
-      </c>
+        <v>911</v>
+      </c>
+      <c r="E134"/>
+      <c r="F134"/>
       <c r="H134" t="s">
-        <v>917</v>
+        <v>912</v>
       </c>
       <c r="I134" t="s">
-        <v>918</v>
-[...3 lines deleted...]
-      </c>
+        <v>913</v>
+      </c>
+      <c r="J134"/>
       <c r="K134"/>
       <c r="L134" t="s">
-        <v>920</v>
+        <v>914</v>
       </c>
       <c r="M134" t="s">
-        <v>250</v>
+        <v>915</v>
       </c>
       <c r="N134" t="s">
-        <v>50</v>
+        <v>24</v>
       </c>
       <c r="O134" t="s">
-        <v>146</v>
+        <v>774</v>
       </c>
     </row>
     <row r="135" spans="1:15">
       <c r="A135" s="2"/>
       <c r="B135" s="2">
-        <v>111477340</v>
+        <v>111477190</v>
       </c>
       <c r="C135" s="2" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="D135" s="2" t="s">
-        <v>907</v>
+        <v>916</v>
       </c>
       <c r="E135" s="2" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="F135" s="2" t="s">
-        <v>17</v>
+        <v>918</v>
       </c>
       <c r="G135" s="2" t="s">
+        <v>919</v>
+      </c>
+      <c r="H135" s="2" t="s">
+        <v>920</v>
+      </c>
+      <c r="I135" s="2" t="s">
         <v>921</v>
       </c>
-      <c r="H135" s="2" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="J135" s="2"/>
       <c r="K135" s="2"/>
       <c r="L135" s="2" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="M135" s="2" t="s">
-        <v>152</v>
+        <v>923</v>
       </c>
       <c r="N135" s="2" t="s">
-        <v>50</v>
+        <v>423</v>
       </c>
       <c r="O135" s="2" t="s">
-        <v>146</v>
+        <v>60</v>
       </c>
     </row>
     <row r="136" spans="1:15">
       <c r="B136">
-        <v>111477344</v>
+        <v>111477219</v>
       </c>
       <c r="C136" t="s">
-        <v>116</v>
+        <v>15</v>
       </c>
       <c r="D136" t="s">
+        <v>924</v>
+      </c>
+      <c r="E136" t="s">
         <v>925</v>
       </c>
-      <c r="E136" t="s">
+      <c r="F136" t="s">
+        <v>35</v>
+      </c>
+      <c r="H136" t="s">
         <v>926</v>
       </c>
-      <c r="F136"/>
-      <c r="G136" t="s">
+      <c r="I136" t="s">
         <v>927</v>
       </c>
-      <c r="H136" t="s">
+      <c r="J136" t="s">
         <v>928</v>
       </c>
-      <c r="I136" t="s">
-[...2 lines deleted...]
-      <c r="J136"/>
       <c r="K136"/>
       <c r="L136" t="s">
-        <v>930</v>
+        <v>929</v>
       </c>
       <c r="M136" t="s">
-        <v>931</v>
+        <v>83</v>
       </c>
       <c r="N136" t="s">
-        <v>174</v>
+        <v>84</v>
       </c>
       <c r="O136" t="s">
-        <v>445</v>
+        <v>60</v>
       </c>
     </row>
     <row r="137" spans="1:15">
       <c r="A137" s="2"/>
       <c r="B137" s="2">
-        <v>111477460</v>
+        <v>111477482</v>
       </c>
       <c r="C137" s="2" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="D137" s="2" t="s">
+        <v>930</v>
+      </c>
+      <c r="E137" s="2"/>
+      <c r="F137" s="2"/>
+      <c r="G137" s="2" t="s">
+        <v>931</v>
+      </c>
+      <c r="H137" s="2" t="s">
         <v>932</v>
       </c>
-      <c r="E137" s="2" t="s">
+      <c r="I137" s="2" t="s">
         <v>933</v>
       </c>
-      <c r="F137" s="2" t="s">
+      <c r="J137" s="2" t="s">
         <v>934</v>
       </c>
-      <c r="G137" s="2" t="s">
-[...8 lines deleted...]
-      <c r="J137" s="2"/>
       <c r="K137" s="2"/>
       <c r="L137" s="2" t="s">
+        <v>935</v>
+      </c>
+      <c r="M137" s="2" t="s">
+        <v>936</v>
+      </c>
+      <c r="N137" s="2" t="s">
+        <v>937</v>
+      </c>
+      <c r="O137" s="2" t="s">
         <v>938</v>
-      </c>
-[...7 lines deleted...]
-        <v>941</v>
       </c>
     </row>
     <row r="138" spans="1:15">
       <c r="B138">
-        <v>111477461</v>
+        <v>111477179</v>
       </c>
       <c r="C138" t="s">
-        <v>68</v>
+        <v>26</v>
       </c>
       <c r="D138" t="s">
-        <v>932</v>
-[...6 lines deleted...]
-      </c>
+        <v>939</v>
+      </c>
+      <c r="E138"/>
+      <c r="F138"/>
       <c r="G138" t="s">
+        <v>940</v>
+      </c>
+      <c r="H138" t="s">
+        <v>941</v>
+      </c>
+      <c r="I138" t="s">
         <v>942</v>
       </c>
-      <c r="H138" t="s">
+      <c r="J138" t="s">
         <v>943</v>
       </c>
-      <c r="I138" t="s">
-[...2 lines deleted...]
-      <c r="J138"/>
       <c r="K138"/>
       <c r="L138" t="s">
-        <v>938</v>
+        <v>944</v>
       </c>
       <c r="M138" t="s">
         <v>945</v>
       </c>
       <c r="N138" t="s">
-        <v>940</v>
+        <v>848</v>
       </c>
       <c r="O138" t="s">
-        <v>941</v>
+        <v>60</v>
       </c>
     </row>
     <row r="139" spans="1:15">
       <c r="A139" s="2"/>
       <c r="B139" s="2">
-        <v>111477241</v>
+        <v>111477310</v>
       </c>
       <c r="C139" s="2" t="s">
-        <v>43</v>
+        <v>33</v>
       </c>
       <c r="D139" s="2" t="s">
         <v>946</v>
       </c>
       <c r="E139" s="2"/>
       <c r="F139" s="2" t="s">
         <v>947</v>
       </c>
       <c r="G139" s="2" t="s">
-        <v>163</v>
+        <v>948</v>
       </c>
       <c r="H139" s="2" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="I139" s="2" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
       <c r="J139" s="2" t="s">
-        <v>950</v>
-[...3 lines deleted...]
-      </c>
+        <v>951</v>
+      </c>
+      <c r="K139" s="2"/>
       <c r="L139" s="2" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
       <c r="M139" s="2" t="s">
-        <v>152</v>
+        <v>953</v>
       </c>
       <c r="N139" s="2" t="s">
-        <v>174</v>
+        <v>687</v>
       </c>
       <c r="O139" s="2" t="s">
-        <v>134</v>
+        <v>470</v>
       </c>
     </row>
     <row r="140" spans="1:15">
       <c r="B140">
-        <v>111477410</v>
+        <v>111477339</v>
       </c>
       <c r="C140" t="s">
-        <v>453</v>
+        <v>33</v>
       </c>
       <c r="D140" t="s">
-        <v>952</v>
+        <v>946</v>
       </c>
       <c r="E140" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
       <c r="F140" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="G140" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="H140" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
       <c r="I140" t="s">
-        <v>956</v>
-[...1 lines deleted...]
-      <c r="J140"/>
+        <v>957</v>
+      </c>
+      <c r="J140" t="s">
+        <v>958</v>
+      </c>
       <c r="K140"/>
       <c r="L140" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
       <c r="M140" t="s">
-        <v>958</v>
+        <v>266</v>
       </c>
       <c r="N140" t="s">
-        <v>139</v>
+        <v>68</v>
       </c>
       <c r="O140" t="s">
-        <v>486</v>
+        <v>163</v>
       </c>
     </row>
     <row r="141" spans="1:15">
       <c r="A141" s="2"/>
       <c r="B141" s="2">
-        <v>111477399</v>
+        <v>111477340</v>
       </c>
       <c r="C141" s="2" t="s">
-        <v>116</v>
+        <v>33</v>
       </c>
       <c r="D141" s="2" t="s">
-        <v>959</v>
-[...2 lines deleted...]
-      <c r="F141" s="2"/>
+        <v>946</v>
+      </c>
+      <c r="E141" s="2" t="s">
+        <v>954</v>
+      </c>
+      <c r="F141" s="2" t="s">
+        <v>35</v>
+      </c>
       <c r="G141" s="2" t="s">
         <v>960</v>
       </c>
       <c r="H141" s="2" t="s">
         <v>961</v>
       </c>
       <c r="I141" s="2" t="s">
         <v>962</v>
       </c>
-      <c r="J141" s="2">
-        <v>75887</v>
+      <c r="J141" s="2" t="s">
+        <v>963</v>
       </c>
       <c r="K141" s="2"/>
       <c r="L141" s="2" t="s">
-        <v>963</v>
+        <v>959</v>
       </c>
       <c r="M141" s="2" t="s">
-        <v>964</v>
+        <v>169</v>
       </c>
       <c r="N141" s="2" t="s">
-        <v>174</v>
+        <v>68</v>
       </c>
       <c r="O141" s="2" t="s">
-        <v>202</v>
+        <v>163</v>
       </c>
     </row>
     <row r="142" spans="1:15">
       <c r="B142">
-        <v>111477398</v>
+        <v>111477485</v>
       </c>
       <c r="C142" t="s">
-        <v>15</v>
+        <v>61</v>
       </c>
       <c r="D142" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
       <c r="E142"/>
       <c r="F142"/>
-      <c r="G142" t="s">
+      <c r="H142" t="s">
+        <v>965</v>
+      </c>
+      <c r="I142" t="s">
         <v>966</v>
       </c>
-      <c r="H142" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="J142"/>
       <c r="K142"/>
       <c r="L142" t="s">
-        <v>970</v>
+        <v>306</v>
       </c>
       <c r="M142" t="s">
-        <v>254</v>
+        <v>83</v>
       </c>
       <c r="N142" t="s">
-        <v>971</v>
+        <v>24</v>
       </c>
       <c r="O142" t="s">
-        <v>202</v>
+        <v>455</v>
       </c>
     </row>
     <row r="143" spans="1:15">
       <c r="A143" s="2"/>
       <c r="B143" s="2">
-        <v>111477171</v>
+        <v>111477344</v>
       </c>
       <c r="C143" s="2" t="s">
-        <v>68</v>
+        <v>133</v>
       </c>
       <c r="D143" s="2" t="s">
-        <v>972</v>
-[...5 lines deleted...]
-      <c r="G143" s="2"/>
+        <v>967</v>
+      </c>
+      <c r="E143" s="2" t="s">
+        <v>968</v>
+      </c>
+      <c r="F143" s="2"/>
+      <c r="G143" s="2" t="s">
+        <v>969</v>
+      </c>
       <c r="H143" s="2" t="s">
-        <v>325</v>
+        <v>970</v>
       </c>
       <c r="I143" s="2" t="s">
-        <v>973</v>
+        <v>971</v>
       </c>
       <c r="J143" s="2"/>
       <c r="K143" s="2"/>
       <c r="L143" s="2" t="s">
-        <v>158</v>
+        <v>972</v>
       </c>
       <c r="M143" s="2" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
       <c r="N143" s="2" t="s">
-        <v>293</v>
+        <v>24</v>
       </c>
       <c r="O143" s="2" t="s">
-        <v>42</v>
+        <v>475</v>
       </c>
     </row>
     <row r="144" spans="1:15">
       <c r="B144">
-        <v>111477367</v>
+        <v>111477498</v>
       </c>
       <c r="C144" t="s">
-        <v>43</v>
+        <v>142</v>
       </c>
       <c r="D144" t="s">
+        <v>974</v>
+      </c>
+      <c r="E144" t="s">
         <v>975</v>
       </c>
-      <c r="E144"/>
       <c r="F144" t="s">
         <v>976</v>
       </c>
-      <c r="G144" t="s">
+      <c r="H144" t="s">
         <v>977</v>
       </c>
-      <c r="H144" t="s">
+      <c r="I144" t="s">
         <v>978</v>
       </c>
-      <c r="I144" t="s">
+      <c r="J144" t="s">
         <v>979</v>
-      </c>
-[...1 lines deleted...]
-        <v>980</v>
       </c>
       <c r="K144"/>
       <c r="L144" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
       <c r="M144" t="s">
-        <v>200</v>
+        <v>83</v>
       </c>
       <c r="N144" t="s">
-        <v>238</v>
+        <v>42</v>
       </c>
       <c r="O144" t="s">
-        <v>982</v>
+        <v>756</v>
       </c>
     </row>
     <row r="145" spans="1:15">
       <c r="A145" s="2"/>
       <c r="B145" s="2">
-        <v>111477356</v>
+        <v>111477241</v>
       </c>
       <c r="C145" s="2" t="s">
-        <v>68</v>
+        <v>61</v>
       </c>
       <c r="D145" s="2" t="s">
+        <v>981</v>
+      </c>
+      <c r="E145" s="2"/>
+      <c r="F145" s="2" t="s">
+        <v>982</v>
+      </c>
+      <c r="G145" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="H145" s="2" t="s">
         <v>983</v>
       </c>
-      <c r="E145" s="2" t="s">
+      <c r="I145" s="2" t="s">
         <v>984</v>
       </c>
-      <c r="F145" s="2" t="s">
+      <c r="J145" s="2" t="s">
         <v>985</v>
       </c>
-      <c r="G145" s="2" t="s">
+      <c r="K145" s="2">
+        <v>235477</v>
+      </c>
+      <c r="L145" s="2" t="s">
         <v>986</v>
       </c>
-      <c r="H145" s="2" t="s">
-[...11 lines deleted...]
-      </c>
       <c r="M145" s="2" t="s">
-        <v>991</v>
+        <v>169</v>
       </c>
       <c r="N145" s="2" t="s">
-        <v>160</v>
+        <v>24</v>
       </c>
       <c r="O145" s="2" t="s">
-        <v>58</v>
+        <v>151</v>
       </c>
     </row>
     <row r="146" spans="1:15">
       <c r="B146">
-        <v>111477405</v>
+        <v>111477410</v>
       </c>
       <c r="C146" t="s">
-        <v>116</v>
+        <v>15</v>
       </c>
       <c r="D146" t="s">
-        <v>992</v>
+        <v>987</v>
       </c>
       <c r="E146" t="s">
-        <v>993</v>
+        <v>988</v>
       </c>
       <c r="F146" t="s">
-        <v>994</v>
+        <v>35</v>
       </c>
       <c r="G146" t="s">
-        <v>995</v>
+        <v>989</v>
       </c>
       <c r="H146" t="s">
-        <v>534</v>
+        <v>990</v>
       </c>
       <c r="I146" t="s">
-        <v>996</v>
-[...3 lines deleted...]
-      </c>
+        <v>991</v>
+      </c>
+      <c r="J146"/>
       <c r="K146"/>
       <c r="L146" t="s">
-        <v>998</v>
+        <v>992</v>
       </c>
       <c r="M146" t="s">
-        <v>999</v>
+        <v>993</v>
       </c>
       <c r="N146" t="s">
-        <v>643</v>
+        <v>156</v>
       </c>
       <c r="O146" t="s">
-        <v>531</v>
+        <v>515</v>
       </c>
     </row>
     <row r="147" spans="1:15">
       <c r="A147" s="2"/>
       <c r="B147" s="2">
-        <v>111477334</v>
+        <v>111477399</v>
       </c>
       <c r="C147" s="2" t="s">
-        <v>43</v>
+        <v>133</v>
       </c>
       <c r="D147" s="2" t="s">
-        <v>1000</v>
-[...7 lines deleted...]
-      <c r="G147" s="2"/>
+        <v>994</v>
+      </c>
+      <c r="E147" s="2"/>
+      <c r="F147" s="2"/>
+      <c r="G147" s="2" t="s">
+        <v>995</v>
+      </c>
       <c r="H147" s="2" t="s">
-        <v>1002</v>
+        <v>996</v>
       </c>
       <c r="I147" s="2" t="s">
-        <v>1003</v>
-[...1 lines deleted...]
-      <c r="J147" s="2"/>
+        <v>997</v>
+      </c>
+      <c r="J147" s="2">
+        <v>75887</v>
+      </c>
       <c r="K147" s="2"/>
       <c r="L147" s="2" t="s">
-        <v>1004</v>
+        <v>998</v>
       </c>
       <c r="M147" s="2" t="s">
-        <v>65</v>
+        <v>999</v>
       </c>
       <c r="N147" s="2" t="s">
-        <v>202</v>
+        <v>24</v>
       </c>
       <c r="O147" s="2" t="s">
-        <v>452</v>
+        <v>218</v>
       </c>
     </row>
     <row r="148" spans="1:15">
       <c r="B148">
-        <v>111477390</v>
+        <v>111477398</v>
       </c>
       <c r="C148" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="D148" t="s">
-        <v>1005</v>
-[...3 lines deleted...]
-      </c>
+        <v>1000</v>
+      </c>
+      <c r="E148"/>
       <c r="F148"/>
       <c r="G148" t="s">
-        <v>1007</v>
+        <v>1001</v>
       </c>
       <c r="H148" t="s">
-        <v>1008</v>
+        <v>1002</v>
       </c>
       <c r="I148" t="s">
-        <v>1009</v>
+        <v>1003</v>
       </c>
       <c r="J148" t="s">
-        <v>1010</v>
+        <v>1004</v>
       </c>
       <c r="K148"/>
       <c r="L148" t="s">
-        <v>1011</v>
+        <v>1005</v>
       </c>
       <c r="M148" t="s">
-        <v>1012</v>
+        <v>270</v>
       </c>
       <c r="N148" t="s">
-        <v>322</v>
+        <v>1006</v>
       </c>
       <c r="O148" t="s">
-        <v>1013</v>
+        <v>218</v>
       </c>
     </row>
     <row r="149" spans="1:15">
       <c r="A149" s="2"/>
       <c r="B149" s="2">
-        <v>111477392</v>
+        <v>111477171</v>
       </c>
       <c r="C149" s="2" t="s">
-        <v>43</v>
+        <v>26</v>
       </c>
       <c r="D149" s="2" t="s">
-        <v>1014</v>
+        <v>1007</v>
       </c>
       <c r="E149" s="2"/>
       <c r="F149" s="2" t="s">
-        <v>1015</v>
-[...3 lines deleted...]
-      </c>
+        <v>442</v>
+      </c>
+      <c r="G149" s="2"/>
       <c r="H149" s="2" t="s">
-        <v>1017</v>
+        <v>348</v>
       </c>
       <c r="I149" s="2" t="s">
-        <v>1018</v>
+        <v>1008</v>
       </c>
       <c r="J149" s="2"/>
       <c r="K149" s="2"/>
       <c r="L149" s="2" t="s">
-        <v>1019</v>
+        <v>175</v>
       </c>
       <c r="M149" s="2" t="s">
-        <v>1020</v>
+        <v>1009</v>
       </c>
       <c r="N149" s="2" t="s">
-        <v>153</v>
+        <v>316</v>
       </c>
       <c r="O149" s="2" t="s">
-        <v>50</v>
+        <v>60</v>
       </c>
     </row>
     <row r="150" spans="1:15">
       <c r="B150">
-        <v>111477441</v>
+        <v>111477367</v>
       </c>
       <c r="C150" t="s">
-        <v>116</v>
+        <v>61</v>
       </c>
       <c r="D150" t="s">
-        <v>1021</v>
-[...3 lines deleted...]
-      </c>
+        <v>1010</v>
+      </c>
+      <c r="E150"/>
       <c r="F150" t="s">
-        <v>17</v>
+        <v>1011</v>
       </c>
       <c r="G150" t="s">
-        <v>1023</v>
+        <v>1012</v>
       </c>
       <c r="H150" t="s">
-        <v>1024</v>
+        <v>1013</v>
       </c>
       <c r="I150" t="s">
-        <v>1025</v>
+        <v>1014</v>
       </c>
       <c r="J150" t="s">
-        <v>1026</v>
+        <v>1015</v>
       </c>
       <c r="K150"/>
       <c r="L150" t="s">
-        <v>1027</v>
+        <v>1016</v>
       </c>
       <c r="M150" t="s">
-        <v>200</v>
+        <v>216</v>
       </c>
       <c r="N150" t="s">
-        <v>1028</v>
+        <v>254</v>
       </c>
       <c r="O150" t="s">
-        <v>154</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="151" spans="1:15">
       <c r="A151" s="2"/>
       <c r="B151" s="2">
-        <v>111477499</v>
+        <v>111477356</v>
       </c>
       <c r="C151" s="2" t="s">
-        <v>116</v>
+        <v>26</v>
       </c>
       <c r="D151" s="2" t="s">
-        <v>1029</v>
-[...1 lines deleted...]
-      <c r="E151" s="2"/>
+        <v>1018</v>
+      </c>
+      <c r="E151" s="2" t="s">
+        <v>1019</v>
+      </c>
       <c r="F151" s="2" t="s">
-        <v>17</v>
+        <v>1020</v>
       </c>
       <c r="G151" s="2" t="s">
-        <v>1030</v>
+        <v>1021</v>
       </c>
       <c r="H151" s="2" t="s">
-        <v>1031</v>
+        <v>1022</v>
       </c>
       <c r="I151" s="2" t="s">
-        <v>1032</v>
-[...1 lines deleted...]
-      <c r="J151" s="2"/>
+        <v>1023</v>
+      </c>
+      <c r="J151" s="2" t="s">
+        <v>1024</v>
+      </c>
       <c r="K151" s="2"/>
       <c r="L151" s="2" t="s">
-        <v>1033</v>
+        <v>1025</v>
       </c>
       <c r="M151" s="2" t="s">
-        <v>1034</v>
+        <v>1026</v>
       </c>
       <c r="N151" s="2" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="O151" s="2" t="s">
-        <v>1035</v>
+        <v>76</v>
       </c>
     </row>
     <row r="152" spans="1:15">
       <c r="B152">
-        <v>111477467</v>
+        <v>111477405</v>
       </c>
       <c r="C152" t="s">
-        <v>43</v>
+        <v>133</v>
       </c>
       <c r="D152" t="s">
-        <v>1036</v>
-[...2 lines deleted...]
-      <c r="F152"/>
+        <v>1027</v>
+      </c>
+      <c r="E152" t="s">
+        <v>1028</v>
+      </c>
+      <c r="F152" t="s">
+        <v>1029</v>
+      </c>
+      <c r="G152" t="s">
+        <v>1030</v>
+      </c>
       <c r="H152" t="s">
-        <v>1037</v>
+        <v>562</v>
       </c>
       <c r="I152" t="s">
-        <v>1038</v>
+        <v>1031</v>
       </c>
       <c r="J152" t="s">
-        <v>1039</v>
+        <v>1032</v>
       </c>
       <c r="K152"/>
       <c r="L152" t="s">
-        <v>1040</v>
+        <v>1033</v>
       </c>
       <c r="M152" t="s">
-        <v>1041</v>
+        <v>1034</v>
       </c>
       <c r="N152" t="s">
-        <v>153</v>
+        <v>678</v>
       </c>
       <c r="O152" t="s">
-        <v>495</v>
+        <v>559</v>
       </c>
     </row>
     <row r="153" spans="1:15">
       <c r="A153" s="2"/>
       <c r="B153" s="2">
-        <v>111477273</v>
+        <v>111477334</v>
       </c>
       <c r="C153" s="2" t="s">
-        <v>116</v>
+        <v>61</v>
       </c>
       <c r="D153" s="2" t="s">
-        <v>1042</v>
+        <v>1035</v>
       </c>
       <c r="E153" s="2" t="s">
-        <v>1043</v>
-[...1 lines deleted...]
-      <c r="F153" s="2"/>
+        <v>1036</v>
+      </c>
+      <c r="F153" s="2" t="s">
+        <v>35</v>
+      </c>
       <c r="G153" s="2"/>
       <c r="H153" s="2" t="s">
-        <v>1044</v>
+        <v>1037</v>
       </c>
       <c r="I153" s="2" t="s">
-        <v>1045</v>
-[...3 lines deleted...]
-      </c>
+        <v>1038</v>
+      </c>
+      <c r="J153" s="2"/>
       <c r="K153" s="2"/>
       <c r="L153" s="2" t="s">
-        <v>779</v>
+        <v>1039</v>
       </c>
       <c r="M153" s="2" t="s">
-        <v>1046</v>
+        <v>83</v>
       </c>
       <c r="N153" s="2" t="s">
-        <v>202</v>
+        <v>218</v>
       </c>
       <c r="O153" s="2" t="s">
-        <v>401</v>
+        <v>482</v>
       </c>
     </row>
     <row r="154" spans="1:15">
       <c r="B154">
-        <v>111477197</v>
+        <v>111477390</v>
       </c>
       <c r="C154" t="s">
-        <v>116</v>
+        <v>26</v>
       </c>
       <c r="D154" t="s">
-        <v>1047</v>
+        <v>1040</v>
       </c>
       <c r="E154" t="s">
-        <v>1048</v>
-[...3 lines deleted...]
-      </c>
+        <v>1041</v>
+      </c>
+      <c r="F154"/>
       <c r="G154" t="s">
-        <v>1050</v>
+        <v>1042</v>
       </c>
       <c r="H154" t="s">
-        <v>1051</v>
+        <v>1043</v>
       </c>
       <c r="I154" t="s">
-        <v>1052</v>
-[...1 lines deleted...]
-      <c r="J154"/>
+        <v>1044</v>
+      </c>
+      <c r="J154" t="s">
+        <v>1045</v>
+      </c>
       <c r="K154"/>
       <c r="L154" t="s">
-        <v>1053</v>
+        <v>1046</v>
       </c>
       <c r="M154" t="s">
-        <v>1054</v>
+        <v>1047</v>
       </c>
       <c r="N154" t="s">
-        <v>506</v>
+        <v>345</v>
       </c>
       <c r="O154" t="s">
-        <v>42</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="155" spans="1:15">
       <c r="A155" s="2"/>
       <c r="B155" s="2">
-        <v>111477303</v>
+        <v>111477392</v>
       </c>
       <c r="C155" s="2" t="s">
-        <v>116</v>
+        <v>61</v>
       </c>
       <c r="D155" s="2" t="s">
-        <v>1055</v>
-[...3 lines deleted...]
-      </c>
+        <v>1049</v>
+      </c>
+      <c r="E155" s="2"/>
       <c r="F155" s="2" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="G155" s="2"/>
+        <v>1050</v>
+      </c>
+      <c r="G155" s="2" t="s">
+        <v>1051</v>
+      </c>
       <c r="H155" s="2" t="s">
-        <v>534</v>
+        <v>1052</v>
       </c>
       <c r="I155" s="2" t="s">
-        <v>1057</v>
-[...3 lines deleted...]
-      </c>
+        <v>1053</v>
+      </c>
+      <c r="J155" s="2"/>
       <c r="K155" s="2"/>
       <c r="L155" s="2" t="s">
-        <v>1058</v>
+        <v>754</v>
       </c>
       <c r="M155" s="2" t="s">
-        <v>65</v>
+        <v>1054</v>
       </c>
       <c r="N155" s="2" t="s">
-        <v>679</v>
+        <v>170</v>
       </c>
       <c r="O155" s="2" t="s">
-        <v>41</v>
+        <v>68</v>
       </c>
     </row>
     <row r="156" spans="1:15">
       <c r="B156">
-        <v>111477426</v>
+        <v>111477499</v>
       </c>
       <c r="C156" t="s">
-        <v>68</v>
+        <v>133</v>
       </c>
       <c r="D156" t="s">
-        <v>1059</v>
+        <v>1055</v>
       </c>
       <c r="E156"/>
       <c r="F156" t="s">
-        <v>1060</v>
+        <v>35</v>
       </c>
       <c r="G156" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="H156" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
       <c r="I156" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="J156"/>
       <c r="K156"/>
       <c r="L156" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="M156" t="s">
-        <v>518</v>
+        <v>1060</v>
       </c>
       <c r="N156" t="s">
-        <v>1065</v>
+        <v>24</v>
       </c>
       <c r="O156" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="157" spans="1:15">
       <c r="A157" s="2"/>
       <c r="B157" s="2">
-        <v>111477360</v>
+        <v>111477273</v>
       </c>
       <c r="C157" s="2" t="s">
-        <v>68</v>
+        <v>133</v>
       </c>
       <c r="D157" s="2" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="E157" s="2" t="s">
-        <v>1068</v>
-[...6 lines deleted...]
-      </c>
+        <v>1063</v>
+      </c>
+      <c r="F157" s="2"/>
+      <c r="G157" s="2"/>
       <c r="H157" s="2" t="s">
-        <v>53</v>
+        <v>1064</v>
       </c>
       <c r="I157" s="2" t="s">
-        <v>1071</v>
+        <v>1065</v>
       </c>
       <c r="J157" s="2" t="s">
-        <v>1072</v>
-[...3 lines deleted...]
-      </c>
+        <v>321</v>
+      </c>
+      <c r="K157" s="2"/>
       <c r="L157" s="2" t="s">
-        <v>1074</v>
+        <v>811</v>
       </c>
       <c r="M157" s="2" t="s">
-        <v>1075</v>
+        <v>1066</v>
       </c>
       <c r="N157" s="2" t="s">
-        <v>174</v>
+        <v>218</v>
       </c>
       <c r="O157" s="2" t="s">
-        <v>145</v>
+        <v>424</v>
       </c>
     </row>
     <row r="158" spans="1:15">
       <c r="B158">
-        <v>111477186</v>
+        <v>111477197</v>
       </c>
       <c r="C158" t="s">
-        <v>43</v>
+        <v>133</v>
       </c>
       <c r="D158" t="s">
-        <v>1076</v>
-[...1 lines deleted...]
-      <c r="E158"/>
+        <v>1067</v>
+      </c>
+      <c r="E158" t="s">
+        <v>1068</v>
+      </c>
       <c r="F158" t="s">
-        <v>1077</v>
+        <v>1069</v>
       </c>
       <c r="G158" t="s">
-        <v>1078</v>
+        <v>1070</v>
       </c>
       <c r="H158" t="s">
-        <v>1079</v>
+        <v>1071</v>
       </c>
       <c r="I158" t="s">
-        <v>1080</v>
-[...3 lines deleted...]
-      </c>
+        <v>1072</v>
+      </c>
+      <c r="J158"/>
       <c r="K158"/>
       <c r="L158" t="s">
-        <v>1082</v>
+        <v>1073</v>
       </c>
       <c r="M158" t="s">
-        <v>379</v>
+        <v>1074</v>
       </c>
       <c r="N158" t="s">
-        <v>440</v>
+        <v>534</v>
       </c>
       <c r="O158" t="s">
-        <v>42</v>
+        <v>60</v>
       </c>
     </row>
     <row r="159" spans="1:15">
       <c r="A159" s="2"/>
       <c r="B159" s="2">
-        <v>111477384</v>
+        <v>111477303</v>
       </c>
       <c r="C159" s="2" t="s">
-        <v>15</v>
+        <v>133</v>
       </c>
       <c r="D159" s="2" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E159" s="2" t="s">
         <v>1076</v>
       </c>
-      <c r="E159" s="2" t="s">
-[...5 lines deleted...]
-      </c>
+      <c r="F159" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="G159" s="2"/>
       <c r="H159" s="2" t="s">
-        <v>1085</v>
+        <v>562</v>
       </c>
       <c r="I159" s="2" t="s">
-        <v>1086</v>
-[...1 lines deleted...]
-      <c r="J159" s="2"/>
+        <v>1077</v>
+      </c>
+      <c r="J159" s="2" t="s">
+        <v>321</v>
+      </c>
       <c r="K159" s="2"/>
       <c r="L159" s="2" t="s">
-        <v>1082</v>
+        <v>1078</v>
       </c>
       <c r="M159" s="2" t="s">
-        <v>1087</v>
+        <v>83</v>
       </c>
       <c r="N159" s="2" t="s">
-        <v>24</v>
+        <v>714</v>
       </c>
       <c r="O159" s="2" t="s">
-        <v>982</v>
+        <v>59</v>
       </c>
     </row>
     <row r="160" spans="1:15">
       <c r="B160">
-        <v>111477272</v>
+        <v>111477426</v>
       </c>
       <c r="C160" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="D160" t="s">
-        <v>1088</v>
+        <v>1079</v>
       </c>
       <c r="E160"/>
-      <c r="F160"/>
+      <c r="F160" t="s">
+        <v>1080</v>
+      </c>
+      <c r="G160" t="s">
+        <v>1081</v>
+      </c>
       <c r="H160" t="s">
-        <v>1089</v>
+        <v>1082</v>
       </c>
       <c r="I160" t="s">
-        <v>1090</v>
+        <v>1083</v>
       </c>
       <c r="J160"/>
       <c r="K160"/>
       <c r="L160" t="s">
-        <v>1091</v>
+        <v>1084</v>
       </c>
       <c r="M160" t="s">
-        <v>65</v>
+        <v>546</v>
       </c>
       <c r="N160" t="s">
-        <v>24</v>
+        <v>1085</v>
       </c>
       <c r="O160" t="s">
-        <v>266</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="161" spans="1:15">
       <c r="A161" s="2"/>
       <c r="B161" s="2">
-        <v>111477172</v>
+        <v>111477360</v>
       </c>
       <c r="C161" s="2" t="s">
-        <v>68</v>
+        <v>26</v>
       </c>
       <c r="D161" s="2" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E161" s="2" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F161" s="2" t="s">
+        <v>1089</v>
+      </c>
+      <c r="G161" s="2" t="s">
+        <v>1090</v>
+      </c>
+      <c r="H161" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="I161" s="2" t="s">
+        <v>1091</v>
+      </c>
+      <c r="J161" s="2" t="s">
         <v>1092</v>
       </c>
-      <c r="E161" s="2"/>
-      <c r="F161" s="2" t="s">
+      <c r="K161" s="2" t="s">
         <v>1093</v>
       </c>
-      <c r="G161" s="2" t="s">
+      <c r="L161" s="2" t="s">
         <v>1094</v>
       </c>
-      <c r="H161" s="2" t="s">
+      <c r="M161" s="2" t="s">
         <v>1095</v>
       </c>
-      <c r="I161" s="2" t="s">
-[...9 lines deleted...]
-      </c>
       <c r="N161" s="2" t="s">
-        <v>1099</v>
+        <v>24</v>
       </c>
       <c r="O161" s="2" t="s">
-        <v>42</v>
+        <v>162</v>
       </c>
     </row>
     <row r="162" spans="1:15">
       <c r="B162">
-        <v>111477257</v>
+        <v>111477186</v>
       </c>
       <c r="C162" t="s">
-        <v>453</v>
+        <v>61</v>
       </c>
       <c r="D162" t="s">
-        <v>1100</v>
+        <v>1096</v>
       </c>
       <c r="E162"/>
       <c r="F162" t="s">
+        <v>1097</v>
+      </c>
+      <c r="G162" t="s">
+        <v>1098</v>
+      </c>
+      <c r="H162" t="s">
+        <v>1099</v>
+      </c>
+      <c r="I162" t="s">
+        <v>1100</v>
+      </c>
+      <c r="J162" t="s">
         <v>1101</v>
       </c>
-      <c r="G162" t="s">
-[...8 lines deleted...]
-      <c r="J162"/>
       <c r="K162"/>
       <c r="L162" t="s">
-        <v>558</v>
+        <v>1102</v>
       </c>
       <c r="M162" t="s">
-        <v>65</v>
+        <v>402</v>
       </c>
       <c r="N162" t="s">
-        <v>1105</v>
+        <v>470</v>
       </c>
       <c r="O162" t="s">
-        <v>473</v>
+        <v>60</v>
       </c>
     </row>
     <row r="163" spans="1:15">
       <c r="A163" s="2"/>
       <c r="B163" s="2">
-        <v>111477442</v>
+        <v>111477527</v>
       </c>
       <c r="C163" s="2" t="s">
-        <v>15</v>
+        <v>61</v>
       </c>
       <c r="D163" s="2" t="s">
-        <v>1106</v>
+        <v>1096</v>
       </c>
       <c r="E163" s="2"/>
       <c r="F163" s="2" t="s">
+        <v>1097</v>
+      </c>
+      <c r="G163" s="2" t="s">
+        <v>1103</v>
+      </c>
+      <c r="H163" s="2" t="s">
+        <v>1104</v>
+      </c>
+      <c r="I163" s="2" t="s">
+        <v>1105</v>
+      </c>
+      <c r="J163" s="2" t="s">
+        <v>1101</v>
+      </c>
+      <c r="K163" s="2"/>
+      <c r="L163" s="2" t="s">
+        <v>1102</v>
+      </c>
+      <c r="M163" s="2" t="s">
         <v>1106</v>
       </c>
-      <c r="G163" s="2" t="s">
+      <c r="N163" s="2" t="s">
         <v>1107</v>
       </c>
-      <c r="H163" s="2" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="O163" s="2" t="s">
-        <v>1114</v>
+        <v>279</v>
       </c>
     </row>
     <row r="164" spans="1:15">
       <c r="B164">
-        <v>111477430</v>
+        <v>111477384</v>
       </c>
       <c r="C164" t="s">
-        <v>116</v>
+        <v>33</v>
       </c>
       <c r="D164" t="s">
-        <v>1115</v>
+        <v>1096</v>
       </c>
       <c r="E164" t="s">
-        <v>1116</v>
-[...2 lines deleted...]
-        <v>1117</v>
+        <v>1108</v>
+      </c>
+      <c r="F164"/>
+      <c r="G164" t="s">
+        <v>1109</v>
       </c>
       <c r="H164" t="s">
-        <v>1118</v>
+        <v>1110</v>
       </c>
       <c r="I164" t="s">
-        <v>1119</v>
-[...3 lines deleted...]
-      </c>
+        <v>1111</v>
+      </c>
+      <c r="J164"/>
       <c r="K164"/>
       <c r="L164" t="s">
-        <v>306</v>
+        <v>1102</v>
       </c>
       <c r="M164" t="s">
-        <v>65</v>
+        <v>1112</v>
       </c>
       <c r="N164" t="s">
-        <v>1121</v>
+        <v>42</v>
       </c>
       <c r="O164" t="s">
-        <v>154</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="165" spans="1:15">
       <c r="A165" s="2"/>
       <c r="B165" s="2">
-        <v>111477445</v>
+        <v>111477543</v>
       </c>
       <c r="C165" s="2" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="D165" s="2" t="s">
-        <v>1122</v>
-[...3 lines deleted...]
-      </c>
+        <v>1113</v>
+      </c>
+      <c r="E165" s="2"/>
       <c r="F165" s="2" t="s">
-        <v>1124</v>
+        <v>442</v>
       </c>
       <c r="G165" s="2" t="s">
-        <v>1125</v>
+        <v>1114</v>
       </c>
       <c r="H165" s="2" t="s">
-        <v>1126</v>
+        <v>1115</v>
       </c>
       <c r="I165" s="2" t="s">
-        <v>1127</v>
+        <v>1116</v>
       </c>
       <c r="J165" s="2"/>
       <c r="K165" s="2"/>
       <c r="L165" s="2" t="s">
-        <v>1128</v>
+        <v>1117</v>
       </c>
       <c r="M165" s="2" t="s">
-        <v>65</v>
+        <v>1118</v>
       </c>
       <c r="N165" s="2" t="s">
-        <v>174</v>
+        <v>886</v>
       </c>
       <c r="O165" s="2" t="s">
-        <v>1114</v>
+        <v>1119</v>
       </c>
     </row>
     <row r="166" spans="1:15">
       <c r="B166">
-        <v>111477321</v>
+        <v>111477272</v>
       </c>
       <c r="C166" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
       <c r="D166" t="s">
-        <v>1129</v>
+        <v>1120</v>
       </c>
       <c r="E166"/>
       <c r="F166"/>
-      <c r="G166" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H166" t="s">
-        <v>1131</v>
+        <v>1121</v>
       </c>
       <c r="I166" t="s">
-        <v>1132</v>
+        <v>1122</v>
       </c>
       <c r="J166"/>
       <c r="K166"/>
       <c r="L166" t="s">
-        <v>1133</v>
+        <v>1123</v>
       </c>
       <c r="M166" t="s">
-        <v>1134</v>
+        <v>83</v>
       </c>
       <c r="N166" t="s">
-        <v>202</v>
+        <v>42</v>
       </c>
       <c r="O166" t="s">
-        <v>816</v>
+        <v>290</v>
       </c>
     </row>
     <row r="167" spans="1:15">
       <c r="A167" s="2"/>
       <c r="B167" s="2">
-        <v>111477472</v>
+        <v>111477172</v>
       </c>
       <c r="C167" s="2" t="s">
-        <v>125</v>
+        <v>26</v>
       </c>
       <c r="D167" s="2" t="s">
-        <v>1135</v>
-[...3 lines deleted...]
-      </c>
+        <v>1124</v>
+      </c>
+      <c r="E167" s="2"/>
       <c r="F167" s="2" t="s">
-        <v>17</v>
+        <v>1125</v>
       </c>
       <c r="G167" s="2" t="s">
-        <v>1136</v>
+        <v>1126</v>
       </c>
       <c r="H167" s="2" t="s">
-        <v>1137</v>
+        <v>1127</v>
       </c>
       <c r="I167" s="2" t="s">
-        <v>1138</v>
-[...3 lines deleted...]
-      </c>
+        <v>1128</v>
+      </c>
+      <c r="J167" s="2"/>
       <c r="K167" s="2"/>
       <c r="L167" s="2" t="s">
-        <v>1140</v>
+        <v>1129</v>
       </c>
       <c r="M167" s="2" t="s">
-        <v>56</v>
+        <v>1130</v>
       </c>
       <c r="N167" s="2" t="s">
-        <v>1141</v>
+        <v>1131</v>
       </c>
       <c r="O167" s="2" t="s">
-        <v>759</v>
+        <v>60</v>
       </c>
     </row>
     <row r="168" spans="1:15">
       <c r="B168">
-        <v>111477284</v>
+        <v>111477257</v>
       </c>
       <c r="C168" t="s">
-        <v>116</v>
+        <v>15</v>
       </c>
       <c r="D168" t="s">
+        <v>1132</v>
+      </c>
+      <c r="E168"/>
+      <c r="F168" t="s">
+        <v>1133</v>
+      </c>
+      <c r="G168" t="s">
+        <v>1134</v>
+      </c>
+      <c r="H168" t="s">
         <v>1135</v>
       </c>
-      <c r="E168" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I168" t="s">
-        <v>1144</v>
-[...3 lines deleted...]
-      </c>
+        <v>1136</v>
+      </c>
+      <c r="J168"/>
       <c r="K168"/>
       <c r="L168" t="s">
-        <v>1140</v>
+        <v>586</v>
       </c>
       <c r="M168" t="s">
-        <v>525</v>
+        <v>83</v>
       </c>
       <c r="N168" t="s">
-        <v>615</v>
+        <v>1137</v>
       </c>
       <c r="O168" t="s">
-        <v>389</v>
+        <v>502</v>
       </c>
     </row>
     <row r="169" spans="1:15">
       <c r="A169" s="2"/>
       <c r="B169" s="2">
-        <v>111477144</v>
+        <v>111477442</v>
       </c>
       <c r="C169" s="2" t="s">
-        <v>43</v>
+        <v>33</v>
       </c>
       <c r="D169" s="2" t="s">
+        <v>1138</v>
+      </c>
+      <c r="E169" s="2"/>
+      <c r="F169" s="2" t="s">
+        <v>1138</v>
+      </c>
+      <c r="G169" s="2" t="s">
+        <v>1139</v>
+      </c>
+      <c r="H169" s="2" t="s">
+        <v>1140</v>
+      </c>
+      <c r="I169" s="2" t="s">
+        <v>1141</v>
+      </c>
+      <c r="J169" s="2" t="s">
+        <v>1142</v>
+      </c>
+      <c r="K169" s="2" t="s">
+        <v>1143</v>
+      </c>
+      <c r="L169" s="2" t="s">
+        <v>952</v>
+      </c>
+      <c r="M169" s="2" t="s">
+        <v>1144</v>
+      </c>
+      <c r="N169" s="2" t="s">
+        <v>1145</v>
+      </c>
+      <c r="O169" s="2" t="s">
         <v>1146</v>
-      </c>
-[...27 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="170" spans="1:15">
       <c r="B170">
-        <v>111477417</v>
+        <v>111477430</v>
       </c>
       <c r="C170" t="s">
-        <v>116</v>
+        <v>133</v>
       </c>
       <c r="D170" t="s">
-        <v>1146</v>
+        <v>1147</v>
       </c>
       <c r="E170" t="s">
+        <v>1148</v>
+      </c>
+      <c r="F170" t="s">
+        <v>1149</v>
+      </c>
+      <c r="H170" t="s">
+        <v>1150</v>
+      </c>
+      <c r="I170" t="s">
+        <v>1151</v>
+      </c>
+      <c r="J170" t="s">
         <v>1152</v>
       </c>
-      <c r="F170" t="s">
-[...11 lines deleted...]
-      <c r="J170"/>
       <c r="K170"/>
       <c r="L170" t="s">
-        <v>1151</v>
+        <v>329</v>
       </c>
       <c r="M170" t="s">
-        <v>1156</v>
+        <v>83</v>
       </c>
       <c r="N170" t="s">
-        <v>153</v>
+        <v>1153</v>
       </c>
       <c r="O170" t="s">
-        <v>278</v>
+        <v>171</v>
       </c>
     </row>
     <row r="171" spans="1:15">
       <c r="A171" s="2"/>
       <c r="B171" s="2">
-        <v>111477366</v>
+        <v>111477514</v>
       </c>
       <c r="C171" s="2" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="D171" s="2" t="s">
+        <v>1154</v>
+      </c>
+      <c r="E171" s="2" t="s">
+        <v>1155</v>
+      </c>
+      <c r="F171" s="2"/>
+      <c r="G171" s="2"/>
+      <c r="H171" s="2" t="s">
+        <v>1156</v>
+      </c>
+      <c r="I171" s="2" t="s">
         <v>1157</v>
       </c>
-      <c r="E171" s="2" t="s">
+      <c r="J171" s="2"/>
+      <c r="K171" s="2">
+        <v>703390</v>
+      </c>
+      <c r="L171" s="2" t="s">
+        <v>194</v>
+      </c>
+      <c r="M171" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="N171" s="2" t="s">
         <v>1158</v>
       </c>
-      <c r="F171" s="2" t="s">
-[...23 lines deleted...]
-      </c>
       <c r="O171" s="2" t="s">
-        <v>679</v>
+        <v>867</v>
       </c>
     </row>
     <row r="172" spans="1:15">
       <c r="B172">
-        <v>111477369</v>
+        <v>111477445</v>
       </c>
       <c r="C172" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
       <c r="D172" t="s">
+        <v>1159</v>
+      </c>
+      <c r="E172" t="s">
+        <v>1160</v>
+      </c>
+      <c r="F172" t="s">
+        <v>1161</v>
+      </c>
+      <c r="G172" t="s">
+        <v>1162</v>
+      </c>
+      <c r="H172" t="s">
+        <v>1163</v>
+      </c>
+      <c r="I172" t="s">
         <v>1164</v>
       </c>
-      <c r="E172" t="s">
-[...11 lines deleted...]
-      </c>
+      <c r="J172"/>
       <c r="K172"/>
       <c r="L172" t="s">
-        <v>1169</v>
+        <v>1165</v>
       </c>
       <c r="M172" t="s">
-        <v>945</v>
+        <v>83</v>
       </c>
       <c r="N172" t="s">
-        <v>238</v>
+        <v>24</v>
       </c>
       <c r="O172" t="s">
-        <v>1170</v>
+        <v>1146</v>
       </c>
     </row>
     <row r="173" spans="1:15">
       <c r="A173" s="2"/>
       <c r="B173" s="2">
-        <v>111477239</v>
+        <v>111477537</v>
       </c>
       <c r="C173" s="2" t="s">
-        <v>125</v>
+        <v>15</v>
       </c>
       <c r="D173" s="2" t="s">
+        <v>1166</v>
+      </c>
+      <c r="E173" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="F173" s="2"/>
+      <c r="G173" s="2" t="s">
+        <v>1167</v>
+      </c>
+      <c r="H173" s="2" t="s">
+        <v>1168</v>
+      </c>
+      <c r="I173" s="2" t="s">
+        <v>1169</v>
+      </c>
+      <c r="J173" s="2"/>
+      <c r="K173" s="2" t="s">
+        <v>1170</v>
+      </c>
+      <c r="L173" s="2" t="s">
         <v>1171</v>
       </c>
-      <c r="E173" s="2" t="s">
-[...6 lines deleted...]
-      <c r="H173" s="2" t="s">
+      <c r="M173" s="2" t="s">
+        <v>169</v>
+      </c>
+      <c r="N173" s="2" t="s">
         <v>1172</v>
       </c>
-      <c r="I173" s="2" t="s">
-[...14 lines deleted...]
-      </c>
       <c r="O173" s="2" t="s">
-        <v>134</v>
+        <v>279</v>
       </c>
     </row>
     <row r="174" spans="1:15">
       <c r="B174">
-        <v>111477396</v>
+        <v>111477321</v>
       </c>
       <c r="C174" t="s">
-        <v>116</v>
+        <v>33</v>
       </c>
       <c r="D174" t="s">
+        <v>1173</v>
+      </c>
+      <c r="E174"/>
+      <c r="F174"/>
+      <c r="G174" t="s">
+        <v>1174</v>
+      </c>
+      <c r="H174" t="s">
         <v>1175</v>
       </c>
-      <c r="E174"/>
-[...3 lines deleted...]
-      <c r="G174" t="s">
+      <c r="I174" t="s">
         <v>1176</v>
       </c>
-      <c r="H174" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="J174"/>
       <c r="K174"/>
       <c r="L174" t="s">
-        <v>1179</v>
+        <v>1177</v>
       </c>
       <c r="M174" t="s">
-        <v>65</v>
+        <v>1178</v>
       </c>
       <c r="N174" t="s">
-        <v>139</v>
+        <v>218</v>
       </c>
       <c r="O174" t="s">
-        <v>67</v>
+        <v>848</v>
       </c>
     </row>
     <row r="175" spans="1:15">
       <c r="A175" s="2"/>
       <c r="B175" s="2">
-        <v>111477201</v>
+        <v>111477517</v>
       </c>
       <c r="C175" s="2" t="s">
-        <v>68</v>
+        <v>26</v>
       </c>
       <c r="D175" s="2" t="s">
+        <v>1179</v>
+      </c>
+      <c r="E175" s="2"/>
+      <c r="F175" s="2"/>
+      <c r="G175" s="2" t="s">
         <v>1180</v>
       </c>
-      <c r="E175" s="2" t="s">
+      <c r="H175" s="2" t="s">
         <v>1181</v>
       </c>
-      <c r="F175" s="2" t="s">
+      <c r="I175" s="2" t="s">
         <v>1182</v>
-      </c>
-[...7 lines deleted...]
-        <v>1185</v>
       </c>
       <c r="J175" s="2"/>
       <c r="K175" s="2"/>
       <c r="L175" s="2" t="s">
-        <v>1186</v>
+        <v>1183</v>
       </c>
       <c r="M175" s="2" t="s">
-        <v>1187</v>
+        <v>83</v>
       </c>
       <c r="N175" s="2" t="s">
-        <v>506</v>
+        <v>345</v>
       </c>
       <c r="O175" s="2" t="s">
-        <v>42</v>
+        <v>1184</v>
       </c>
     </row>
     <row r="176" spans="1:15">
       <c r="B176">
-        <v>111477364</v>
+        <v>111477472</v>
       </c>
       <c r="C176" t="s">
-        <v>68</v>
+        <v>142</v>
       </c>
       <c r="D176" t="s">
+        <v>1185</v>
+      </c>
+      <c r="E176" t="s">
+        <v>247</v>
+      </c>
+      <c r="F176" t="s">
+        <v>35</v>
+      </c>
+      <c r="G176" t="s">
+        <v>1186</v>
+      </c>
+      <c r="H176" t="s">
+        <v>1187</v>
+      </c>
+      <c r="I176" t="s">
         <v>1188</v>
       </c>
-      <c r="E176"/>
-      <c r="F176" t="s">
+      <c r="J176" t="s">
         <v>1189</v>
       </c>
-      <c r="H176" t="s">
-[...5 lines deleted...]
-      <c r="J176"/>
       <c r="K176"/>
       <c r="L176" t="s">
-        <v>1192</v>
+        <v>1190</v>
       </c>
       <c r="M176" t="s">
-        <v>65</v>
+        <v>74</v>
       </c>
       <c r="N176" t="s">
-        <v>153</v>
+        <v>1191</v>
       </c>
       <c r="O176" t="s">
-        <v>380</v>
+        <v>938</v>
       </c>
     </row>
     <row r="177" spans="1:15">
       <c r="A177" s="2"/>
       <c r="B177" s="2">
-        <v>111477270</v>
+        <v>111477284</v>
       </c>
       <c r="C177" s="2" t="s">
-        <v>43</v>
+        <v>133</v>
       </c>
       <c r="D177" s="2" t="s">
+        <v>1185</v>
+      </c>
+      <c r="E177" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="F177" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="G177" s="2" t="s">
+        <v>1192</v>
+      </c>
+      <c r="H177" s="2" t="s">
         <v>1193</v>
       </c>
-      <c r="E177" s="2"/>
-[...2 lines deleted...]
-      <c r="H177" s="2" t="s">
+      <c r="I177" s="2" t="s">
         <v>1194</v>
       </c>
-      <c r="I177" s="2" t="s">
+      <c r="J177" s="2" t="s">
         <v>1195</v>
       </c>
-      <c r="J177" s="2"/>
-[...2 lines deleted...]
-      </c>
+      <c r="K177" s="2"/>
       <c r="L177" s="2" t="s">
-        <v>1196</v>
+        <v>1190</v>
       </c>
       <c r="M177" s="2" t="s">
-        <v>485</v>
+        <v>553</v>
       </c>
       <c r="N177" s="2" t="s">
-        <v>506</v>
+        <v>643</v>
       </c>
       <c r="O177" s="2" t="s">
-        <v>401</v>
+        <v>412</v>
       </c>
     </row>
     <row r="178" spans="1:15">
       <c r="B178">
-        <v>111477412</v>
+        <v>111477144</v>
       </c>
       <c r="C178" t="s">
-        <v>116</v>
+        <v>61</v>
       </c>
       <c r="D178" t="s">
+        <v>1196</v>
+      </c>
+      <c r="E178" t="s">
         <v>1197</v>
       </c>
-      <c r="E178"/>
       <c r="F178" t="s">
+        <v>442</v>
+      </c>
+      <c r="G178" t="s">
         <v>1198</v>
       </c>
-      <c r="G178" t="s">
+      <c r="H178" t="s">
         <v>1199</v>
       </c>
-      <c r="H178" t="s">
+      <c r="I178" t="s">
         <v>1200</v>
-      </c>
-[...1 lines deleted...]
-        <v>1201</v>
       </c>
       <c r="J178"/>
       <c r="K178"/>
       <c r="L178" t="s">
-        <v>1196</v>
+        <v>1201</v>
       </c>
       <c r="M178" t="s">
-        <v>1202</v>
+        <v>83</v>
       </c>
       <c r="N178" t="s">
-        <v>400</v>
+        <v>24</v>
       </c>
       <c r="O178" t="s">
-        <v>810</v>
+        <v>60</v>
       </c>
     </row>
     <row r="179" spans="1:15">
       <c r="A179" s="2"/>
       <c r="B179" s="2">
-        <v>111477355</v>
+        <v>111477417</v>
       </c>
       <c r="C179" s="2" t="s">
-        <v>116</v>
+        <v>133</v>
       </c>
       <c r="D179" s="2" t="s">
+        <v>1196</v>
+      </c>
+      <c r="E179" s="2" t="s">
+        <v>1202</v>
+      </c>
+      <c r="F179" s="2" t="s">
+        <v>442</v>
+      </c>
+      <c r="G179" s="2" t="s">
         <v>1203</v>
       </c>
-      <c r="E179" s="2" t="s">
+      <c r="H179" s="2" t="s">
         <v>1204</v>
       </c>
-      <c r="F179" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G179" s="2" t="s">
+      <c r="I179" s="2" t="s">
         <v>1205</v>
-      </c>
-[...4 lines deleted...]
-        <v>1207</v>
       </c>
       <c r="J179" s="2"/>
       <c r="K179" s="2"/>
       <c r="L179" s="2" t="s">
-        <v>1208</v>
+        <v>1201</v>
       </c>
       <c r="M179" s="2" t="s">
-        <v>1209</v>
+        <v>1206</v>
       </c>
       <c r="N179" s="2" t="s">
-        <v>1210</v>
+        <v>170</v>
       </c>
       <c r="O179" s="2" t="s">
-        <v>58</v>
+        <v>301</v>
       </c>
     </row>
     <row r="180" spans="1:15">
       <c r="B180">
-        <v>111477400</v>
+        <v>111477366</v>
       </c>
       <c r="C180" t="s">
-        <v>453</v>
+        <v>33</v>
       </c>
       <c r="D180" t="s">
+        <v>1207</v>
+      </c>
+      <c r="E180" t="s">
+        <v>1208</v>
+      </c>
+      <c r="F180" t="s">
+        <v>1209</v>
+      </c>
+      <c r="G180" t="s">
+        <v>1210</v>
+      </c>
+      <c r="H180" t="s">
+        <v>304</v>
+      </c>
+      <c r="I180" t="s">
         <v>1211</v>
       </c>
-      <c r="E180" t="s">
+      <c r="J180" t="s">
         <v>1212</v>
-      </c>
-[...13 lines deleted...]
-        <v>1216</v>
       </c>
       <c r="K180"/>
       <c r="L180" t="s">
-        <v>1217</v>
+        <v>306</v>
       </c>
       <c r="M180" t="s">
-        <v>1218</v>
+        <v>1213</v>
       </c>
       <c r="N180" t="s">
-        <v>643</v>
+        <v>132</v>
       </c>
       <c r="O180" t="s">
-        <v>202</v>
+        <v>714</v>
       </c>
     </row>
     <row r="181" spans="1:15">
       <c r="A181" s="2"/>
       <c r="B181" s="2">
-        <v>111477379</v>
+        <v>111477369</v>
       </c>
       <c r="C181" s="2" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
       <c r="D181" s="2" t="s">
-        <v>1219</v>
-[...1 lines deleted...]
-      <c r="E181" s="2"/>
+        <v>1214</v>
+      </c>
+      <c r="E181" s="2" t="s">
+        <v>1215</v>
+      </c>
       <c r="F181" s="2"/>
       <c r="G181" s="2"/>
       <c r="H181" s="2" t="s">
+        <v>1216</v>
+      </c>
+      <c r="I181" s="2" t="s">
+        <v>1217</v>
+      </c>
+      <c r="J181" s="2" t="s">
+        <v>1218</v>
+      </c>
+      <c r="K181" s="2"/>
+      <c r="L181" s="2" t="s">
+        <v>1219</v>
+      </c>
+      <c r="M181" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="N181" s="2" t="s">
+        <v>254</v>
+      </c>
+      <c r="O181" s="2" t="s">
         <v>1220</v>
-      </c>
-[...19 lines deleted...]
-        <v>372</v>
       </c>
     </row>
     <row r="182" spans="1:15">
       <c r="B182">
-        <v>111477377</v>
+        <v>111477239</v>
       </c>
       <c r="C182" t="s">
-        <v>116</v>
+        <v>142</v>
       </c>
       <c r="D182" t="s">
-        <v>1219</v>
-[...2 lines deleted...]
-      <c r="F182"/>
+        <v>1221</v>
+      </c>
+      <c r="E182" t="s">
+        <v>196</v>
+      </c>
+      <c r="F182" t="s">
+        <v>35</v>
+      </c>
       <c r="H182" t="s">
-        <v>1225</v>
+        <v>1222</v>
       </c>
       <c r="I182" t="s">
-        <v>1226</v>
+        <v>1223</v>
       </c>
       <c r="J182" t="s">
-        <v>1227</v>
-[...3 lines deleted...]
-      </c>
+        <v>1224</v>
+      </c>
+      <c r="K182"/>
       <c r="L182" t="s">
-        <v>1223</v>
+        <v>685</v>
       </c>
       <c r="M182" t="s">
-        <v>622</v>
+        <v>83</v>
       </c>
       <c r="N182" t="s">
-        <v>1228</v>
+        <v>170</v>
       </c>
       <c r="O182" t="s">
-        <v>372</v>
+        <v>151</v>
       </c>
     </row>
     <row r="183" spans="1:15">
       <c r="A183" s="2"/>
       <c r="B183" s="2">
-        <v>111477378</v>
+        <v>111477396</v>
       </c>
       <c r="C183" s="2" t="s">
-        <v>116</v>
+        <v>133</v>
       </c>
       <c r="D183" s="2" t="s">
-        <v>1219</v>
+        <v>1225</v>
       </c>
       <c r="E183" s="2"/>
-      <c r="F183" s="2"/>
-      <c r="G183" s="2"/>
+      <c r="F183" s="2" t="s">
+        <v>442</v>
+      </c>
+      <c r="G183" s="2" t="s">
+        <v>1226</v>
+      </c>
       <c r="H183" s="2" t="s">
+        <v>562</v>
+      </c>
+      <c r="I183" s="2" t="s">
+        <v>1227</v>
+      </c>
+      <c r="J183" s="2" t="s">
+        <v>1228</v>
+      </c>
+      <c r="K183" s="2"/>
+      <c r="L183" s="2" t="s">
         <v>1229</v>
       </c>
-      <c r="I183" s="2" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M183" s="2" t="s">
-        <v>945</v>
+        <v>83</v>
       </c>
       <c r="N183" s="2" t="s">
-        <v>1228</v>
+        <v>156</v>
       </c>
       <c r="O183" s="2" t="s">
-        <v>372</v>
+        <v>85</v>
       </c>
     </row>
     <row r="184" spans="1:15">
       <c r="B184">
-        <v>111477156</v>
+        <v>111477201</v>
       </c>
       <c r="C184" t="s">
-        <v>116</v>
+        <v>26</v>
       </c>
       <c r="D184" t="s">
-        <v>1219</v>
+        <v>1230</v>
       </c>
       <c r="E184" t="s">
         <v>1231</v>
       </c>
-      <c r="F184"/>
+      <c r="F184" t="s">
+        <v>1232</v>
+      </c>
       <c r="G184" t="s">
-        <v>1232</v>
+        <v>1233</v>
       </c>
       <c r="H184" t="s">
-        <v>1233</v>
+        <v>1234</v>
       </c>
       <c r="I184" t="s">
-        <v>1234</v>
-[...1 lines deleted...]
-      <c r="J184" t="s">
         <v>1235</v>
       </c>
+      <c r="J184"/>
       <c r="K184"/>
       <c r="L184" t="s">
         <v>1236</v>
       </c>
       <c r="M184" t="s">
-        <v>49</v>
+        <v>1237</v>
       </c>
       <c r="N184" t="s">
-        <v>153</v>
+        <v>534</v>
       </c>
       <c r="O184" t="s">
-        <v>266</v>
+        <v>60</v>
       </c>
     </row>
     <row r="185" spans="1:15">
       <c r="A185" s="2"/>
       <c r="B185" s="2">
-        <v>111477221</v>
+        <v>111477492</v>
       </c>
       <c r="C185" s="2" t="s">
-        <v>43</v>
+        <v>26</v>
       </c>
       <c r="D185" s="2" t="s">
-        <v>1237</v>
-[...1 lines deleted...]
-      <c r="E185" s="2" t="s">
         <v>1238</v>
       </c>
+      <c r="E185" s="2"/>
       <c r="F185" s="2"/>
-      <c r="G185" s="2"/>
+      <c r="G185" s="2" t="s">
+        <v>1239</v>
+      </c>
       <c r="H185" s="2" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="I185" s="2" t="s">
-        <v>1240</v>
+        <v>1241</v>
       </c>
       <c r="J185" s="2"/>
-      <c r="K185" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="K185" s="2"/>
       <c r="L185" s="2" t="s">
-        <v>1241</v>
+        <v>1242</v>
       </c>
       <c r="M185" s="2" t="s">
-        <v>254</v>
+        <v>1243</v>
       </c>
       <c r="N185" s="2" t="s">
-        <v>1242</v>
+        <v>1244</v>
       </c>
       <c r="O185" s="2" t="s">
-        <v>42</v>
+        <v>937</v>
       </c>
     </row>
     <row r="186" spans="1:15">
       <c r="B186">
-        <v>111477167</v>
+        <v>111477364</v>
       </c>
       <c r="C186" t="s">
-        <v>116</v>
+        <v>26</v>
       </c>
       <c r="D186" t="s">
-        <v>1243</v>
+        <v>1245</v>
       </c>
       <c r="E186"/>
-      <c r="F186"/>
-[...1 lines deleted...]
-        <v>1244</v>
+      <c r="F186" t="s">
+        <v>1246</v>
       </c>
       <c r="H186" t="s">
-        <v>509</v>
+        <v>1247</v>
       </c>
       <c r="I186" t="s">
-        <v>1245</v>
-[...3 lines deleted...]
-      </c>
+        <v>1248</v>
+      </c>
+      <c r="J186"/>
       <c r="K186"/>
       <c r="L186" t="s">
-        <v>650</v>
+        <v>1249</v>
       </c>
       <c r="M186" t="s">
-        <v>1247</v>
+        <v>83</v>
       </c>
       <c r="N186" t="s">
-        <v>202</v>
+        <v>170</v>
       </c>
       <c r="O186" t="s">
-        <v>42</v>
+        <v>403</v>
       </c>
     </row>
     <row r="187" spans="1:15">
       <c r="A187" s="2"/>
       <c r="B187" s="2">
-        <v>111477274</v>
+        <v>111477270</v>
       </c>
       <c r="C187" s="2" t="s">
-        <v>116</v>
+        <v>61</v>
       </c>
       <c r="D187" s="2" t="s">
-        <v>1243</v>
+        <v>1250</v>
       </c>
       <c r="E187" s="2"/>
-      <c r="F187" s="2" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F187" s="2"/>
+      <c r="G187" s="2"/>
       <c r="H187" s="2" t="s">
-        <v>1250</v>
+        <v>1251</v>
       </c>
       <c r="I187" s="2" t="s">
-        <v>1251</v>
-[...1 lines deleted...]
-      <c r="J187" s="2" t="s">
         <v>1252</v>
       </c>
-      <c r="K187" s="2"/>
+      <c r="J187" s="2"/>
+      <c r="K187" s="2">
+        <v>6903096</v>
+      </c>
       <c r="L187" s="2" t="s">
-        <v>650</v>
+        <v>1253</v>
       </c>
       <c r="M187" s="2" t="s">
-        <v>1253</v>
+        <v>514</v>
       </c>
       <c r="N187" s="2" t="s">
-        <v>58</v>
+        <v>534</v>
       </c>
       <c r="O187" s="2" t="s">
-        <v>266</v>
+        <v>424</v>
       </c>
     </row>
     <row r="188" spans="1:15">
       <c r="B188">
-        <v>111477240</v>
+        <v>111477412</v>
       </c>
       <c r="C188" t="s">
-        <v>116</v>
+        <v>133</v>
       </c>
       <c r="D188" t="s">
         <v>1254</v>
       </c>
-      <c r="E188" t="s">
+      <c r="E188"/>
+      <c r="F188" t="s">
         <v>1255</v>
       </c>
-      <c r="F188" t="s">
+      <c r="G188" t="s">
         <v>1256</v>
       </c>
-      <c r="G188" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H188" t="s">
-        <v>120</v>
+        <v>1257</v>
       </c>
       <c r="I188" t="s">
-        <v>1257</v>
-[...1 lines deleted...]
-      <c r="J188" t="s">
         <v>1258</v>
       </c>
+      <c r="J188"/>
       <c r="K188"/>
       <c r="L188" t="s">
+        <v>1253</v>
+      </c>
+      <c r="M188" t="s">
         <v>1259</v>
       </c>
-      <c r="M188" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N188" t="s">
-        <v>400</v>
+        <v>423</v>
       </c>
       <c r="O188" t="s">
-        <v>300</v>
+        <v>842</v>
       </c>
     </row>
     <row r="189" spans="1:15">
       <c r="A189" s="2"/>
       <c r="B189" s="2">
-        <v>111477464</v>
+        <v>111477506</v>
       </c>
       <c r="C189" s="2" t="s">
-        <v>116</v>
+        <v>33</v>
       </c>
       <c r="D189" s="2" t="s">
         <v>1260</v>
       </c>
       <c r="E189" s="2" t="s">
         <v>1261</v>
       </c>
       <c r="F189" s="2" t="s">
-        <v>17</v>
-[...3 lines deleted...]
-      </c>
+        <v>1262</v>
+      </c>
+      <c r="G189" s="2"/>
       <c r="H189" s="2" t="s">
-        <v>1262</v>
+        <v>1263</v>
       </c>
       <c r="I189" s="2" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="J189" s="2" t="s">
-        <v>1264</v>
+        <v>1265</v>
       </c>
       <c r="K189" s="2"/>
       <c r="L189" s="2" t="s">
-        <v>306</v>
+        <v>1266</v>
       </c>
       <c r="M189" s="2" t="s">
-        <v>56</v>
+        <v>83</v>
       </c>
       <c r="N189" s="2" t="s">
-        <v>201</v>
+        <v>1267</v>
       </c>
       <c r="O189" s="2" t="s">
-        <v>1265</v>
+        <v>937</v>
       </c>
     </row>
     <row r="190" spans="1:15">
       <c r="B190">
-        <v>111477247</v>
+        <v>111477355</v>
       </c>
       <c r="C190" t="s">
-        <v>68</v>
+        <v>133</v>
       </c>
       <c r="D190" t="s">
-        <v>1266</v>
+        <v>1268</v>
       </c>
       <c r="E190" t="s">
-        <v>1267</v>
+        <v>1269</v>
       </c>
       <c r="F190" t="s">
-        <v>1268</v>
+        <v>35</v>
       </c>
       <c r="G190" t="s">
-        <v>1269</v>
+        <v>1270</v>
       </c>
       <c r="H190" t="s">
-        <v>1270</v>
+        <v>1271</v>
       </c>
       <c r="I190" t="s">
-        <v>1271</v>
+        <v>1272</v>
       </c>
       <c r="J190"/>
-      <c r="K190">
-[...1 lines deleted...]
-      </c>
+      <c r="K190"/>
       <c r="L190" t="s">
-        <v>1272</v>
+        <v>1273</v>
       </c>
       <c r="M190" t="s">
-        <v>1273</v>
+        <v>1274</v>
       </c>
       <c r="N190" t="s">
-        <v>266</v>
+        <v>1275</v>
       </c>
       <c r="O190" t="s">
-        <v>1274</v>
+        <v>76</v>
       </c>
     </row>
     <row r="191" spans="1:15">
       <c r="A191" s="2"/>
       <c r="B191" s="2">
-        <v>111477227</v>
+        <v>111477400</v>
       </c>
       <c r="C191" s="2" t="s">
-        <v>116</v>
+        <v>15</v>
       </c>
       <c r="D191" s="2" t="s">
-        <v>1275</v>
+        <v>1276</v>
       </c>
       <c r="E191" s="2" t="s">
-        <v>1276</v>
+        <v>1277</v>
       </c>
       <c r="F191" s="2" t="s">
-        <v>1277</v>
+        <v>35</v>
       </c>
       <c r="G191" s="2" t="s">
         <v>1278</v>
       </c>
       <c r="H191" s="2" t="s">
+        <v>652</v>
+      </c>
+      <c r="I191" s="2" t="s">
         <v>1279</v>
       </c>
-      <c r="I191" s="2" t="s">
+      <c r="J191" s="2" t="s">
         <v>1280</v>
-      </c>
-[...1 lines deleted...]
-        <v>1281</v>
       </c>
       <c r="K191" s="2"/>
       <c r="L191" s="2" t="s">
+        <v>1281</v>
+      </c>
+      <c r="M191" s="2" t="s">
         <v>1282</v>
       </c>
-      <c r="M191" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N191" s="2" t="s">
-        <v>58</v>
+        <v>678</v>
       </c>
       <c r="O191" s="2" t="s">
-        <v>42</v>
+        <v>218</v>
       </c>
     </row>
     <row r="192" spans="1:15">
       <c r="B192">
-        <v>111477446</v>
+        <v>111477379</v>
       </c>
       <c r="C192" t="s">
-        <v>116</v>
+        <v>33</v>
       </c>
       <c r="D192" t="s">
-        <v>1284</v>
+        <v>1283</v>
       </c>
       <c r="E192"/>
       <c r="F192"/>
-      <c r="G192" t="s">
+      <c r="H192" t="s">
+        <v>1284</v>
+      </c>
+      <c r="I192" t="s">
         <v>1285</v>
       </c>
-      <c r="H192" t="s">
-[...2 lines deleted...]
-      <c r="I192" t="s">
+      <c r="J192" t="s">
         <v>1286</v>
       </c>
-      <c r="J192" t="s">
+      <c r="K192">
+        <v>7003971</v>
+      </c>
+      <c r="L192" t="s">
         <v>1287</v>
       </c>
-      <c r="K192"/>
-[...2 lines deleted...]
-      </c>
       <c r="M192" t="s">
-        <v>65</v>
+        <v>1288</v>
       </c>
       <c r="N192" t="s">
-        <v>139</v>
+        <v>156</v>
       </c>
       <c r="O192" t="s">
-        <v>1114</v>
+        <v>395</v>
       </c>
     </row>
     <row r="193" spans="1:15">
       <c r="A193" s="2"/>
       <c r="B193" s="2">
-        <v>111477353</v>
+        <v>111477377</v>
       </c>
       <c r="C193" s="2" t="s">
-        <v>116</v>
+        <v>133</v>
       </c>
       <c r="D193" s="2" t="s">
-        <v>1288</v>
-[...1 lines deleted...]
-      <c r="E193" s="2" t="s">
+        <v>1283</v>
+      </c>
+      <c r="E193" s="2"/>
+      <c r="F193" s="2"/>
+      <c r="G193" s="2"/>
+      <c r="H193" s="2" t="s">
         <v>1289</v>
       </c>
-      <c r="F193" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G193" s="2" t="s">
+      <c r="I193" s="2" t="s">
         <v>1290</v>
       </c>
-      <c r="H193" s="2" t="s">
-[...2 lines deleted...]
-      <c r="I193" s="2" t="s">
+      <c r="J193" s="2" t="s">
         <v>1291</v>
       </c>
-      <c r="J193" s="2"/>
-      <c r="K193" s="2"/>
+      <c r="K193" s="2">
+        <v>7003537</v>
+      </c>
       <c r="L193" s="2" t="s">
+        <v>1287</v>
+      </c>
+      <c r="M193" s="2" t="s">
+        <v>650</v>
+      </c>
+      <c r="N193" s="2" t="s">
         <v>1292</v>
       </c>
-      <c r="M193" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O193" s="2" t="s">
-        <v>58</v>
+        <v>395</v>
       </c>
     </row>
     <row r="194" spans="1:15">
       <c r="B194">
-        <v>111477411</v>
+        <v>111477378</v>
       </c>
       <c r="C194" t="s">
-        <v>116</v>
+        <v>133</v>
       </c>
       <c r="D194" t="s">
+        <v>1283</v>
+      </c>
+      <c r="E194"/>
+      <c r="F194"/>
+      <c r="H194" t="s">
         <v>1293</v>
       </c>
-      <c r="E194" t="s">
+      <c r="I194" t="s">
         <v>1294</v>
       </c>
-      <c r="F194" t="s">
-[...9 lines deleted...]
-      <c r="K194"/>
+      <c r="J194" t="s">
+        <v>1291</v>
+      </c>
+      <c r="K194">
+        <v>7003855</v>
+      </c>
       <c r="L194" t="s">
-        <v>1297</v>
+        <v>1287</v>
       </c>
       <c r="M194" t="s">
-        <v>65</v>
+        <v>32</v>
       </c>
       <c r="N194" t="s">
-        <v>66</v>
+        <v>1292</v>
       </c>
       <c r="O194" t="s">
-        <v>346</v>
+        <v>395</v>
       </c>
     </row>
     <row r="195" spans="1:15">
       <c r="A195" s="2"/>
       <c r="B195" s="2">
-        <v>111477362</v>
+        <v>111477156</v>
       </c>
       <c r="C195" s="2" t="s">
-        <v>116</v>
+        <v>133</v>
       </c>
       <c r="D195" s="2" t="s">
+        <v>1283</v>
+      </c>
+      <c r="E195" s="2" t="s">
+        <v>1295</v>
+      </c>
+      <c r="F195" s="2"/>
+      <c r="G195" s="2" t="s">
+        <v>1296</v>
+      </c>
+      <c r="H195" s="2" t="s">
+        <v>1297</v>
+      </c>
+      <c r="I195" s="2" t="s">
         <v>1298</v>
       </c>
-      <c r="E195" s="2"/>
-[...3 lines deleted...]
-      <c r="G195" s="2" t="s">
+      <c r="J195" s="2" t="s">
         <v>1299</v>
-      </c>
-[...7 lines deleted...]
-        <v>1302</v>
       </c>
       <c r="K195" s="2"/>
       <c r="L195" s="2" t="s">
-        <v>306</v>
+        <v>1300</v>
       </c>
       <c r="M195" s="2" t="s">
-        <v>84</v>
+        <v>67</v>
       </c>
       <c r="N195" s="2" t="s">
-        <v>153</v>
+        <v>170</v>
       </c>
       <c r="O195" s="2" t="s">
-        <v>380</v>
+        <v>290</v>
       </c>
     </row>
     <row r="196" spans="1:15">
       <c r="B196">
-        <v>111477229</v>
+        <v>111477221</v>
       </c>
       <c r="C196" t="s">
-        <v>68</v>
+        <v>61</v>
       </c>
       <c r="D196" t="s">
+        <v>1301</v>
+      </c>
+      <c r="E196" t="s">
+        <v>1302</v>
+      </c>
+      <c r="F196"/>
+      <c r="H196" t="s">
         <v>1303</v>
       </c>
-      <c r="E196"/>
-      <c r="F196" t="s">
+      <c r="I196" t="s">
         <v>1304</v>
       </c>
-      <c r="G196" t="s">
+      <c r="J196"/>
+      <c r="K196">
+        <v>6870876</v>
+      </c>
+      <c r="L196" t="s">
         <v>1305</v>
       </c>
-      <c r="H196" t="s">
+      <c r="M196" t="s">
+        <v>270</v>
+      </c>
+      <c r="N196" t="s">
         <v>1306</v>
       </c>
-      <c r="I196" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="O196" t="s">
-        <v>42</v>
+        <v>60</v>
       </c>
     </row>
     <row r="197" spans="1:15">
       <c r="A197" s="2"/>
       <c r="B197" s="2">
-        <v>111477316</v>
+        <v>111477167</v>
       </c>
       <c r="C197" s="2" t="s">
-        <v>116</v>
+        <v>133</v>
       </c>
       <c r="D197" s="2" t="s">
+        <v>1307</v>
+      </c>
+      <c r="E197" s="2"/>
+      <c r="F197" s="2"/>
+      <c r="G197" s="2" t="s">
+        <v>1308</v>
+      </c>
+      <c r="H197" s="2" t="s">
+        <v>537</v>
+      </c>
+      <c r="I197" s="2" t="s">
+        <v>1309</v>
+      </c>
+      <c r="J197" s="2" t="s">
         <v>1310</v>
-      </c>
-[...16 lines deleted...]
-        <v>1314</v>
       </c>
       <c r="K197" s="2"/>
       <c r="L197" s="2" t="s">
-        <v>1315</v>
+        <v>685</v>
       </c>
       <c r="M197" s="2" t="s">
-        <v>1316</v>
+        <v>1311</v>
       </c>
       <c r="N197" s="2" t="s">
-        <v>679</v>
+        <v>218</v>
       </c>
       <c r="O197" s="2" t="s">
-        <v>85</v>
+        <v>60</v>
       </c>
     </row>
     <row r="198" spans="1:15">
       <c r="B198">
-        <v>111477200</v>
+        <v>111477274</v>
       </c>
       <c r="C198" t="s">
-        <v>43</v>
+        <v>133</v>
       </c>
       <c r="D198" t="s">
-        <v>1317</v>
-[...3 lines deleted...]
-      </c>
+        <v>1307</v>
+      </c>
+      <c r="E198"/>
       <c r="F198" t="s">
-        <v>1319</v>
+        <v>1312</v>
       </c>
       <c r="G198" t="s">
-        <v>1320</v>
+        <v>1313</v>
       </c>
       <c r="H198" t="s">
-        <v>1321</v>
+        <v>1314</v>
       </c>
       <c r="I198" t="s">
-        <v>1322</v>
+        <v>1315</v>
       </c>
       <c r="J198" t="s">
-        <v>1323</v>
+        <v>1316</v>
       </c>
       <c r="K198"/>
       <c r="L198" t="s">
-        <v>1324</v>
+        <v>685</v>
       </c>
       <c r="M198" t="s">
-        <v>1325</v>
+        <v>1317</v>
       </c>
       <c r="N198" t="s">
-        <v>98</v>
+        <v>76</v>
       </c>
       <c r="O198" t="s">
-        <v>42</v>
+        <v>290</v>
       </c>
     </row>
     <row r="199" spans="1:15">
       <c r="A199" s="2"/>
       <c r="B199" s="2">
-        <v>111477374</v>
+        <v>111477240</v>
       </c>
       <c r="C199" s="2" t="s">
-        <v>43</v>
+        <v>133</v>
       </c>
       <c r="D199" s="2" t="s">
-        <v>1317</v>
+        <v>1318</v>
       </c>
       <c r="E199" s="2" t="s">
-        <v>1326</v>
+        <v>1319</v>
       </c>
       <c r="F199" s="2" t="s">
-        <v>1319</v>
+        <v>1320</v>
       </c>
       <c r="G199" s="2" t="s">
-        <v>1327</v>
+        <v>510</v>
       </c>
       <c r="H199" s="2" t="s">
-        <v>754</v>
+        <v>137</v>
       </c>
       <c r="I199" s="2" t="s">
-        <v>1328</v>
+        <v>1321</v>
       </c>
       <c r="J199" s="2" t="s">
-        <v>1329</v>
+        <v>1322</v>
       </c>
       <c r="K199" s="2"/>
       <c r="L199" s="2" t="s">
-        <v>1324</v>
+        <v>1323</v>
       </c>
       <c r="M199" s="2" t="s">
-        <v>254</v>
+        <v>514</v>
       </c>
       <c r="N199" s="2" t="s">
-        <v>154</v>
+        <v>423</v>
       </c>
       <c r="O199" s="2" t="s">
-        <v>410</v>
+        <v>323</v>
       </c>
     </row>
     <row r="200" spans="1:15">
       <c r="B200">
-        <v>111477425</v>
+        <v>111477538</v>
       </c>
       <c r="C200" t="s">
-        <v>43</v>
+        <v>133</v>
       </c>
       <c r="D200" t="s">
-        <v>1330</v>
+        <v>1324</v>
       </c>
       <c r="E200"/>
       <c r="F200" t="s">
-        <v>745</v>
+        <v>1325</v>
       </c>
       <c r="G200" t="s">
-        <v>1331</v>
+        <v>318</v>
       </c>
       <c r="H200" t="s">
-        <v>1332</v>
+        <v>1326</v>
       </c>
       <c r="I200" t="s">
-        <v>1333</v>
+        <v>1327</v>
       </c>
       <c r="J200" t="s">
-        <v>1334</v>
+        <v>1328</v>
       </c>
       <c r="K200"/>
       <c r="L200" t="s">
-        <v>657</v>
+        <v>329</v>
       </c>
       <c r="M200" t="s">
-        <v>1335</v>
+        <v>514</v>
       </c>
       <c r="N200" t="s">
-        <v>733</v>
+        <v>42</v>
       </c>
       <c r="O200" t="s">
-        <v>114</v>
+        <v>1329</v>
       </c>
     </row>
     <row r="201" spans="1:15">
       <c r="A201" s="2"/>
       <c r="B201" s="2">
-        <v>111477304</v>
+        <v>111477464</v>
       </c>
       <c r="C201" s="2" t="s">
-        <v>116</v>
+        <v>133</v>
       </c>
       <c r="D201" s="2" t="s">
-        <v>1336</v>
+        <v>1324</v>
       </c>
       <c r="E201" s="2" t="s">
-        <v>1337</v>
+        <v>1325</v>
       </c>
       <c r="F201" s="2" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="G201" s="2" t="s">
-        <v>1338</v>
+        <v>35</v>
       </c>
       <c r="H201" s="2" t="s">
-        <v>1339</v>
+        <v>1330</v>
       </c>
       <c r="I201" s="2" t="s">
-        <v>1340</v>
-[...1 lines deleted...]
-      <c r="J201" s="2"/>
+        <v>1331</v>
+      </c>
+      <c r="J201" s="2" t="s">
+        <v>1332</v>
+      </c>
       <c r="K201" s="2"/>
       <c r="L201" s="2" t="s">
-        <v>1341</v>
+        <v>329</v>
       </c>
       <c r="M201" s="2" t="s">
-        <v>1342</v>
+        <v>74</v>
       </c>
       <c r="N201" s="2" t="s">
-        <v>174</v>
+        <v>217</v>
       </c>
       <c r="O201" s="2" t="s">
-        <v>473</v>
+        <v>1333</v>
       </c>
     </row>
     <row r="202" spans="1:15">
       <c r="B202">
-        <v>111477479</v>
+        <v>111477247</v>
       </c>
       <c r="C202" t="s">
-        <v>43</v>
+        <v>26</v>
       </c>
       <c r="D202" t="s">
-        <v>1343</v>
+        <v>1334</v>
       </c>
       <c r="E202" t="s">
-        <v>1344</v>
+        <v>1335</v>
       </c>
       <c r="F202" t="s">
-        <v>1077</v>
+        <v>1336</v>
       </c>
       <c r="G202" t="s">
-        <v>1345</v>
+        <v>1337</v>
       </c>
       <c r="H202" t="s">
-        <v>1346</v>
+        <v>1338</v>
       </c>
       <c r="I202" t="s">
-        <v>1347</v>
+        <v>1339</v>
       </c>
       <c r="J202"/>
-      <c r="K202" t="s">
-        <v>1348</v>
+      <c r="K202">
+        <v>29068793</v>
       </c>
       <c r="L202" t="s">
-        <v>1349</v>
+        <v>1340</v>
       </c>
       <c r="M202" t="s">
-        <v>1350</v>
+        <v>1341</v>
       </c>
       <c r="N202" t="s">
-        <v>24</v>
+        <v>290</v>
       </c>
       <c r="O202" t="s">
-        <v>33</v>
+        <v>1342</v>
       </c>
     </row>
     <row r="203" spans="1:15">
       <c r="A203" s="2"/>
       <c r="B203" s="2">
-        <v>111477224</v>
+        <v>111477523</v>
       </c>
       <c r="C203" s="2" t="s">
-        <v>125</v>
+        <v>33</v>
       </c>
       <c r="D203" s="2" t="s">
-        <v>1351</v>
+        <v>1343</v>
       </c>
       <c r="E203" s="2" t="s">
-        <v>1352</v>
+        <v>1344</v>
       </c>
       <c r="F203" s="2"/>
-      <c r="G203" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G203" s="2"/>
       <c r="H203" s="2" t="s">
-        <v>1354</v>
+        <v>1345</v>
       </c>
       <c r="I203" s="2" t="s">
-        <v>1355</v>
+        <v>1346</v>
       </c>
       <c r="J203" s="2" t="s">
-        <v>1356</v>
-[...1 lines deleted...]
-      <c r="K203" s="2"/>
+        <v>1347</v>
+      </c>
+      <c r="K203" s="2">
+        <v>7262960</v>
+      </c>
       <c r="L203" s="2" t="s">
-        <v>1357</v>
+        <v>1348</v>
       </c>
       <c r="M203" s="2" t="s">
-        <v>1358</v>
-[...1 lines deleted...]
-      <c r="N203" s="2"/>
+        <v>1349</v>
+      </c>
+      <c r="N203" s="2" t="s">
+        <v>1350</v>
+      </c>
       <c r="O203" s="2" t="s">
-        <v>42</v>
+        <v>217</v>
       </c>
     </row>
     <row r="204" spans="1:15">
       <c r="B204">
-        <v>111477220</v>
+        <v>111477227</v>
       </c>
       <c r="C204" t="s">
-        <v>116</v>
+        <v>133</v>
       </c>
       <c r="D204" t="s">
-        <v>1359</v>
+        <v>1343</v>
       </c>
       <c r="E204" t="s">
-        <v>1360</v>
+        <v>1351</v>
       </c>
       <c r="F204" t="s">
-        <v>17</v>
+        <v>1352</v>
       </c>
       <c r="G204" t="s">
-        <v>1361</v>
+        <v>1353</v>
       </c>
       <c r="H204" t="s">
-        <v>1362</v>
+        <v>1354</v>
       </c>
       <c r="I204" t="s">
-        <v>1363</v>
-[...1 lines deleted...]
-      <c r="J204"/>
+        <v>1355</v>
+      </c>
+      <c r="J204" t="s">
+        <v>1356</v>
+      </c>
       <c r="K204"/>
       <c r="L204" t="s">
-        <v>1364</v>
+        <v>1348</v>
       </c>
       <c r="M204" t="s">
-        <v>485</v>
+        <v>1357</v>
       </c>
       <c r="N204" t="s">
-        <v>674</v>
+        <v>76</v>
       </c>
       <c r="O204" t="s">
-        <v>42</v>
+        <v>60</v>
       </c>
     </row>
     <row r="205" spans="1:15">
       <c r="A205" s="2"/>
       <c r="B205" s="2">
-        <v>111477278</v>
+        <v>111477446</v>
       </c>
       <c r="C205" s="2" t="s">
-        <v>116</v>
+        <v>133</v>
       </c>
       <c r="D205" s="2" t="s">
-        <v>1365</v>
+        <v>1358</v>
       </c>
       <c r="E205" s="2"/>
-      <c r="F205" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F205" s="2"/>
       <c r="G205" s="2" t="s">
-        <v>1367</v>
+        <v>1359</v>
       </c>
       <c r="H205" s="2" t="s">
-        <v>1368</v>
+        <v>835</v>
       </c>
       <c r="I205" s="2" t="s">
-        <v>1369</v>
-[...1 lines deleted...]
-      <c r="J205" s="2"/>
+        <v>1360</v>
+      </c>
+      <c r="J205" s="2" t="s">
+        <v>1361</v>
+      </c>
       <c r="K205" s="2"/>
       <c r="L205" s="2" t="s">
-        <v>1370</v>
+        <v>1348</v>
       </c>
       <c r="M205" s="2" t="s">
-        <v>702</v>
+        <v>83</v>
       </c>
       <c r="N205" s="2" t="s">
-        <v>146</v>
+        <v>156</v>
       </c>
       <c r="O205" s="2" t="s">
-        <v>223</v>
+        <v>1146</v>
       </c>
     </row>
     <row r="206" spans="1:15">
       <c r="B206">
-        <v>111477194</v>
+        <v>111477353</v>
       </c>
       <c r="C206" t="s">
-        <v>68</v>
+        <v>133</v>
       </c>
       <c r="D206" t="s">
-        <v>1371</v>
-[...1 lines deleted...]
-      <c r="E206"/>
+        <v>1362</v>
+      </c>
+      <c r="E206" t="s">
+        <v>1363</v>
+      </c>
       <c r="F206" t="s">
-        <v>93</v>
+        <v>442</v>
       </c>
       <c r="G206" t="s">
-        <v>1372</v>
+        <v>1364</v>
       </c>
       <c r="H206" t="s">
-        <v>1373</v>
+        <v>137</v>
       </c>
       <c r="I206" t="s">
-        <v>1374</v>
-[...3 lines deleted...]
-      </c>
+        <v>1365</v>
+      </c>
+      <c r="J206"/>
       <c r="K206"/>
       <c r="L206" t="s">
-        <v>1376</v>
+        <v>1366</v>
       </c>
       <c r="M206" t="s">
-        <v>1377</v>
+        <v>693</v>
       </c>
       <c r="N206" t="s">
-        <v>674</v>
+        <v>24</v>
       </c>
       <c r="O206" t="s">
-        <v>42</v>
+        <v>76</v>
       </c>
     </row>
     <row r="207" spans="1:15">
       <c r="A207" s="2"/>
       <c r="B207" s="2">
-        <v>111477343</v>
+        <v>111477411</v>
       </c>
       <c r="C207" s="2" t="s">
-        <v>68</v>
+        <v>133</v>
       </c>
       <c r="D207" s="2" t="s">
-        <v>1371</v>
+        <v>1367</v>
       </c>
       <c r="E207" s="2" t="s">
-        <v>93</v>
-[...4 lines deleted...]
-      </c>
+        <v>1368</v>
+      </c>
+      <c r="F207" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="G207" s="2"/>
       <c r="H207" s="2" t="s">
-        <v>1379</v>
+        <v>1369</v>
       </c>
       <c r="I207" s="2" t="s">
-        <v>1380</v>
-[...3 lines deleted...]
-      </c>
+        <v>1370</v>
+      </c>
+      <c r="J207" s="2"/>
       <c r="K207" s="2"/>
       <c r="L207" s="2" t="s">
-        <v>1376</v>
+        <v>1371</v>
       </c>
       <c r="M207" s="2" t="s">
-        <v>1381</v>
+        <v>83</v>
       </c>
       <c r="N207" s="2" t="s">
-        <v>346</v>
+        <v>84</v>
       </c>
       <c r="O207" s="2" t="s">
-        <v>445</v>
+        <v>369</v>
       </c>
     </row>
     <row r="208" spans="1:15">
       <c r="B208">
-        <v>111477341</v>
+        <v>111477362</v>
       </c>
       <c r="C208" t="s">
-        <v>15</v>
+        <v>133</v>
       </c>
       <c r="D208" t="s">
-        <v>1371</v>
-[...4 lines deleted...]
-      <c r="F208"/>
+        <v>1372</v>
+      </c>
+      <c r="E208"/>
+      <c r="F208" t="s">
+        <v>35</v>
+      </c>
       <c r="G208" t="s">
-        <v>1382</v>
+        <v>1373</v>
       </c>
       <c r="H208" t="s">
-        <v>1383</v>
+        <v>1374</v>
       </c>
       <c r="I208" t="s">
-        <v>1384</v>
-[...1 lines deleted...]
-      <c r="J208"/>
+        <v>1375</v>
+      </c>
+      <c r="J208" t="s">
+        <v>1376</v>
+      </c>
       <c r="K208"/>
       <c r="L208" t="s">
-        <v>1376</v>
+        <v>329</v>
       </c>
       <c r="M208" t="s">
-        <v>1385</v>
+        <v>101</v>
       </c>
       <c r="N208" t="s">
-        <v>115</v>
+        <v>170</v>
       </c>
       <c r="O208" t="s">
-        <v>380</v>
+        <v>403</v>
       </c>
     </row>
     <row r="209" spans="1:15">
       <c r="A209" s="2"/>
       <c r="B209" s="2">
-        <v>111477494</v>
+        <v>111477522</v>
       </c>
       <c r="C209" s="2" t="s">
-        <v>43</v>
+        <v>61</v>
       </c>
       <c r="D209" s="2" t="s">
-        <v>1386</v>
-[...4 lines deleted...]
-      </c>
+        <v>1377</v>
+      </c>
+      <c r="E209" s="2" t="s">
+        <v>1378</v>
+      </c>
+      <c r="F209" s="2"/>
       <c r="G209" s="2"/>
       <c r="H209" s="2" t="s">
-        <v>1387</v>
+        <v>1379</v>
       </c>
       <c r="I209" s="2" t="s">
-        <v>1388</v>
-[...1 lines deleted...]
-      <c r="J209" s="2"/>
+        <v>1380</v>
+      </c>
+      <c r="J209" s="2" t="s">
+        <v>1381</v>
+      </c>
       <c r="K209" s="2"/>
       <c r="L209" s="2" t="s">
-        <v>1389</v>
+        <v>1382</v>
       </c>
       <c r="M209" s="2" t="s">
-        <v>65</v>
+        <v>83</v>
       </c>
       <c r="N209" s="2" t="s">
-        <v>174</v>
+        <v>1350</v>
       </c>
       <c r="O209" s="2" t="s">
-        <v>616</v>
+        <v>657</v>
       </c>
     </row>
     <row r="210" spans="1:15">
       <c r="B210">
-        <v>111477327</v>
+        <v>111477229</v>
       </c>
       <c r="C210" t="s">
-        <v>68</v>
+        <v>26</v>
       </c>
       <c r="D210" t="s">
-        <v>1390</v>
+        <v>1383</v>
       </c>
       <c r="E210"/>
-      <c r="F210"/>
+      <c r="F210" t="s">
+        <v>1384</v>
+      </c>
       <c r="G210" t="s">
-        <v>1391</v>
+        <v>1385</v>
       </c>
       <c r="H210" t="s">
-        <v>1392</v>
+        <v>1386</v>
       </c>
       <c r="I210" t="s">
-        <v>1393</v>
+        <v>1387</v>
       </c>
       <c r="J210"/>
-      <c r="K210" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K210"/>
       <c r="L210" t="s">
-        <v>1395</v>
+        <v>1388</v>
       </c>
       <c r="M210" t="s">
-        <v>1396</v>
+        <v>1389</v>
       </c>
       <c r="N210" t="s">
-        <v>1397</v>
+        <v>709</v>
       </c>
       <c r="O210" t="s">
-        <v>317</v>
+        <v>60</v>
       </c>
     </row>
     <row r="211" spans="1:15">
       <c r="A211" s="2"/>
       <c r="B211" s="2">
-        <v>111477457</v>
+        <v>111477316</v>
       </c>
       <c r="C211" s="2" t="s">
-        <v>116</v>
+        <v>133</v>
       </c>
       <c r="D211" s="2" t="s">
-        <v>1398</v>
+        <v>1390</v>
       </c>
       <c r="E211" s="2" t="s">
-        <v>180</v>
+        <v>1391</v>
       </c>
       <c r="F211" s="2" t="s">
-        <v>17</v>
+        <v>442</v>
       </c>
       <c r="G211" s="2" t="s">
-        <v>1399</v>
+        <v>1392</v>
       </c>
       <c r="H211" s="2" t="s">
-        <v>1400</v>
+        <v>71</v>
       </c>
       <c r="I211" s="2" t="s">
-        <v>1401</v>
+        <v>1393</v>
       </c>
       <c r="J211" s="2" t="s">
-        <v>298</v>
+        <v>1394</v>
       </c>
       <c r="K211" s="2"/>
       <c r="L211" s="2" t="s">
-        <v>1402</v>
+        <v>1395</v>
       </c>
       <c r="M211" s="2" t="s">
-        <v>56</v>
+        <v>1396</v>
       </c>
       <c r="N211" s="2" t="s">
-        <v>139</v>
+        <v>714</v>
       </c>
       <c r="O211" s="2" t="s">
-        <v>1403</v>
+        <v>102</v>
       </c>
     </row>
     <row r="212" spans="1:15">
       <c r="B212">
-        <v>111477259</v>
+        <v>111477200</v>
       </c>
       <c r="C212" t="s">
-        <v>116</v>
+        <v>61</v>
       </c>
       <c r="D212" t="s">
+        <v>1397</v>
+      </c>
+      <c r="E212" t="s">
+        <v>1398</v>
+      </c>
+      <c r="F212" t="s">
+        <v>1399</v>
+      </c>
+      <c r="G212" t="s">
+        <v>1400</v>
+      </c>
+      <c r="H212" t="s">
+        <v>1401</v>
+      </c>
+      <c r="I212" t="s">
+        <v>1402</v>
+      </c>
+      <c r="J212" t="s">
+        <v>1403</v>
+      </c>
+      <c r="K212"/>
+      <c r="L212" t="s">
         <v>1404</v>
       </c>
-      <c r="E212"/>
-[...4 lines deleted...]
-      <c r="I212" t="s">
+      <c r="M212" t="s">
         <v>1405</v>
       </c>
-      <c r="J212"/>
-[...8 lines deleted...]
-      </c>
       <c r="N212" t="s">
-        <v>211</v>
+        <v>115</v>
       </c>
       <c r="O212" t="s">
-        <v>217</v>
+        <v>60</v>
       </c>
     </row>
     <row r="213" spans="1:15">
       <c r="A213" s="2"/>
       <c r="B213" s="2">
-        <v>111477471</v>
+        <v>111477374</v>
       </c>
       <c r="C213" s="2" t="s">
-        <v>125</v>
+        <v>61</v>
       </c>
       <c r="D213" s="2" t="s">
+        <v>1397</v>
+      </c>
+      <c r="E213" s="2" t="s">
+        <v>1406</v>
+      </c>
+      <c r="F213" s="2" t="s">
+        <v>1399</v>
+      </c>
+      <c r="G213" s="2" t="s">
+        <v>1407</v>
+      </c>
+      <c r="H213" s="2" t="s">
+        <v>1240</v>
+      </c>
+      <c r="I213" s="2" t="s">
         <v>1408</v>
       </c>
-      <c r="E213" s="2"/>
-[...3 lines deleted...]
-      <c r="G213" s="2" t="s">
+      <c r="J213" s="2" t="s">
         <v>1409</v>
-      </c>
-[...7 lines deleted...]
-        <v>1412</v>
       </c>
       <c r="K213" s="2"/>
       <c r="L213" s="2" t="s">
-        <v>1413</v>
+        <v>1404</v>
       </c>
       <c r="M213" s="2" t="s">
-        <v>1414</v>
+        <v>270</v>
       </c>
       <c r="N213" s="2" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="O213" s="2" t="s">
-        <v>1415</v>
+        <v>433</v>
       </c>
     </row>
     <row r="214" spans="1:15">
       <c r="B214">
-        <v>111477402</v>
+        <v>111477304</v>
       </c>
       <c r="C214" t="s">
-        <v>125</v>
+        <v>133</v>
       </c>
       <c r="D214" t="s">
+        <v>1410</v>
+      </c>
+      <c r="E214" t="s">
+        <v>1411</v>
+      </c>
+      <c r="F214" t="s">
+        <v>35</v>
+      </c>
+      <c r="G214" t="s">
+        <v>1412</v>
+      </c>
+      <c r="H214" t="s">
+        <v>1413</v>
+      </c>
+      <c r="I214" t="s">
+        <v>1414</v>
+      </c>
+      <c r="J214"/>
+      <c r="K214"/>
+      <c r="L214" t="s">
+        <v>1415</v>
+      </c>
+      <c r="M214" t="s">
         <v>1416</v>
       </c>
-      <c r="E214" t="s">
-[...20 lines deleted...]
-      </c>
       <c r="N214" t="s">
-        <v>174</v>
+        <v>24</v>
       </c>
       <c r="O214" t="s">
-        <v>346</v>
+        <v>502</v>
       </c>
     </row>
     <row r="215" spans="1:15">
       <c r="A215" s="2"/>
       <c r="B215" s="2">
-        <v>111476872</v>
+        <v>111477479</v>
       </c>
       <c r="C215" s="2" t="s">
-        <v>68</v>
+        <v>61</v>
       </c>
       <c r="D215" s="2" t="s">
+        <v>1417</v>
+      </c>
+      <c r="E215" s="2" t="s">
+        <v>1418</v>
+      </c>
+      <c r="F215" s="2" t="s">
+        <v>1097</v>
+      </c>
+      <c r="G215" s="2" t="s">
+        <v>1419</v>
+      </c>
+      <c r="H215" s="2" t="s">
+        <v>1420</v>
+      </c>
+      <c r="I215" s="2" t="s">
+        <v>1421</v>
+      </c>
+      <c r="J215" s="2"/>
+      <c r="K215" s="2" t="s">
+        <v>1422</v>
+      </c>
+      <c r="L215" s="2" t="s">
         <v>1423</v>
       </c>
-      <c r="E215" s="2" t="s">
+      <c r="M215" s="2" t="s">
         <v>1424</v>
       </c>
-      <c r="F215" s="2" t="s">
-[...20 lines deleted...]
-      </c>
       <c r="N215" s="2" t="s">
-        <v>425</v>
+        <v>42</v>
       </c>
       <c r="O215" s="2" t="s">
-        <v>134</v>
+        <v>51</v>
       </c>
     </row>
     <row r="216" spans="1:15">
       <c r="B216">
-        <v>111477408</v>
+        <v>111477224</v>
       </c>
       <c r="C216" t="s">
-        <v>116</v>
+        <v>142</v>
       </c>
       <c r="D216" t="s">
+        <v>1425</v>
+      </c>
+      <c r="E216" t="s">
+        <v>1426</v>
+      </c>
+      <c r="F216"/>
+      <c r="G216" t="s">
+        <v>1427</v>
+      </c>
+      <c r="H216" t="s">
+        <v>1428</v>
+      </c>
+      <c r="I216" t="s">
+        <v>1429</v>
+      </c>
+      <c r="J216" t="s">
+        <v>1430</v>
+      </c>
+      <c r="K216"/>
+      <c r="L216" t="s">
         <v>1431</v>
       </c>
-      <c r="E216" t="s">
+      <c r="M216" t="s">
         <v>1432</v>
       </c>
-      <c r="F216" t="s">
-[...23 lines deleted...]
-      </c>
       <c r="O216" t="s">
-        <v>486</v>
+        <v>60</v>
       </c>
     </row>
     <row r="217" spans="1:15">
       <c r="A217" s="2"/>
       <c r="B217" s="2">
-        <v>111477206</v>
+        <v>111477220</v>
       </c>
       <c r="C217" s="2" t="s">
-        <v>43</v>
+        <v>133</v>
       </c>
       <c r="D217" s="2" t="s">
-        <v>1438</v>
+        <v>1433</v>
       </c>
       <c r="E217" s="2" t="s">
-        <v>1439</v>
-[...1 lines deleted...]
-      <c r="F217" s="2"/>
+        <v>1434</v>
+      </c>
+      <c r="F217" s="2" t="s">
+        <v>35</v>
+      </c>
       <c r="G217" s="2" t="s">
-        <v>1440</v>
+        <v>1435</v>
       </c>
       <c r="H217" s="2" t="s">
-        <v>1441</v>
+        <v>1436</v>
       </c>
       <c r="I217" s="2" t="s">
-        <v>1442</v>
+        <v>1437</v>
       </c>
       <c r="J217" s="2"/>
       <c r="K217" s="2"/>
       <c r="L217" s="2" t="s">
-        <v>1443</v>
+        <v>1438</v>
       </c>
       <c r="M217" s="2" t="s">
-        <v>65</v>
+        <v>514</v>
       </c>
       <c r="N217" s="2" t="s">
-        <v>202</v>
+        <v>709</v>
       </c>
       <c r="O217" s="2" t="s">
-        <v>42</v>
+        <v>60</v>
       </c>
     </row>
     <row r="218" spans="1:15">
       <c r="B218">
-        <v>111477393</v>
+        <v>111477278</v>
       </c>
       <c r="C218" t="s">
-        <v>116</v>
+        <v>133</v>
       </c>
       <c r="D218" t="s">
-        <v>1444</v>
-[...3 lines deleted...]
-      </c>
+        <v>1439</v>
+      </c>
+      <c r="E218"/>
       <c r="F218" t="s">
-        <v>17</v>
+        <v>1440</v>
       </c>
       <c r="G218" t="s">
-        <v>1446</v>
+        <v>1441</v>
       </c>
       <c r="H218" t="s">
-        <v>528</v>
+        <v>1442</v>
       </c>
       <c r="I218" t="s">
-        <v>1447</v>
-[...3 lines deleted...]
-      </c>
+        <v>1443</v>
+      </c>
+      <c r="J218"/>
       <c r="K218"/>
       <c r="L218" t="s">
-        <v>1449</v>
+        <v>1444</v>
       </c>
       <c r="M218" t="s">
-        <v>1450</v>
+        <v>737</v>
       </c>
       <c r="N218" t="s">
-        <v>153</v>
+        <v>163</v>
       </c>
       <c r="O218" t="s">
-        <v>50</v>
+        <v>239</v>
       </c>
     </row>
     <row r="219" spans="1:15">
       <c r="A219" s="2"/>
       <c r="B219" s="2">
-        <v>111477371</v>
+        <v>111477194</v>
       </c>
       <c r="C219" s="2" t="s">
-        <v>116</v>
+        <v>26</v>
       </c>
       <c r="D219" s="2" t="s">
-        <v>1451</v>
+        <v>1445</v>
       </c>
       <c r="E219" s="2"/>
       <c r="F219" s="2" t="s">
-        <v>419</v>
-[...1 lines deleted...]
-      <c r="G219" s="2"/>
+        <v>110</v>
+      </c>
+      <c r="G219" s="2" t="s">
+        <v>1446</v>
+      </c>
       <c r="H219" s="2" t="s">
-        <v>1452</v>
+        <v>1447</v>
       </c>
       <c r="I219" s="2" t="s">
-        <v>1453</v>
+        <v>1448</v>
       </c>
       <c r="J219" s="2" t="s">
-        <v>1454</v>
-[...3 lines deleted...]
-      </c>
+        <v>1449</v>
+      </c>
+      <c r="K219" s="2"/>
       <c r="L219" s="2" t="s">
-        <v>1455</v>
+        <v>1450</v>
       </c>
       <c r="M219" s="2" t="s">
-        <v>1385</v>
+        <v>1451</v>
       </c>
       <c r="N219" s="2" t="s">
-        <v>1456</v>
+        <v>709</v>
       </c>
       <c r="O219" s="2" t="s">
-        <v>1170</v>
+        <v>60</v>
       </c>
     </row>
     <row r="220" spans="1:15">
       <c r="B220">
-        <v>111477381</v>
+        <v>111477343</v>
       </c>
       <c r="C220" t="s">
-        <v>125</v>
+        <v>26</v>
       </c>
       <c r="D220" t="s">
-        <v>1457</v>
-[...4 lines deleted...]
-      </c>
+        <v>1445</v>
+      </c>
+      <c r="E220" t="s">
+        <v>110</v>
+      </c>
+      <c r="F220"/>
       <c r="G220" t="s">
-        <v>1458</v>
+        <v>1452</v>
       </c>
       <c r="H220" t="s">
-        <v>1459</v>
+        <v>1453</v>
       </c>
       <c r="I220" t="s">
-        <v>1460</v>
-[...1 lines deleted...]
-      <c r="J220"/>
+        <v>1454</v>
+      </c>
+      <c r="J220" t="s">
+        <v>1449</v>
+      </c>
       <c r="K220"/>
       <c r="L220" t="s">
-        <v>1461</v>
+        <v>1450</v>
       </c>
       <c r="M220" t="s">
-        <v>485</v>
+        <v>1455</v>
       </c>
       <c r="N220" t="s">
-        <v>153</v>
+        <v>369</v>
       </c>
       <c r="O220" t="s">
-        <v>67</v>
+        <v>475</v>
       </c>
     </row>
     <row r="221" spans="1:15">
       <c r="A221" s="2"/>
       <c r="B221" s="2">
-        <v>111477454</v>
+        <v>111477341</v>
       </c>
       <c r="C221" s="2" t="s">
-        <v>43</v>
+        <v>33</v>
       </c>
       <c r="D221" s="2" t="s">
-        <v>1462</v>
-[...1 lines deleted...]
-      <c r="E221" s="2"/>
+        <v>1445</v>
+      </c>
+      <c r="E221" s="2" t="s">
+        <v>110</v>
+      </c>
       <c r="F221" s="2"/>
-      <c r="G221" s="2"/>
+      <c r="G221" s="2" t="s">
+        <v>1456</v>
+      </c>
       <c r="H221" s="2" t="s">
-        <v>1463</v>
+        <v>1457</v>
       </c>
       <c r="I221" s="2" t="s">
-        <v>1464</v>
+        <v>1458</v>
       </c>
       <c r="J221" s="2"/>
       <c r="K221" s="2"/>
       <c r="L221" s="2" t="s">
-        <v>1465</v>
+        <v>1450</v>
       </c>
       <c r="M221" s="2" t="s">
-        <v>1466</v>
+        <v>1459</v>
       </c>
       <c r="N221" s="2" t="s">
-        <v>1467</v>
+        <v>132</v>
       </c>
       <c r="O221" s="2" t="s">
-        <v>355</v>
+        <v>403</v>
       </c>
     </row>
     <row r="222" spans="1:15">
       <c r="B222">
-        <v>111477077</v>
+        <v>111477494</v>
       </c>
       <c r="C222" t="s">
-        <v>15</v>
+        <v>61</v>
       </c>
       <c r="D222" t="s">
-        <v>1468</v>
+        <v>1460</v>
       </c>
       <c r="E222"/>
-      <c r="F222"/>
-[...2 lines deleted...]
-      </c>
+      <c r="F222" t="s">
+        <v>442</v>
+      </c>
+      <c r="G222"/>
       <c r="H222" t="s">
-        <v>1470</v>
+        <v>1461</v>
       </c>
       <c r="I222" t="s">
-        <v>1471</v>
-[...3 lines deleted...]
-      </c>
+        <v>1462</v>
+      </c>
+      <c r="J222"/>
       <c r="K222"/>
       <c r="L222" t="s">
-        <v>1473</v>
+        <v>1463</v>
       </c>
       <c r="M222" t="s">
-        <v>65</v>
+        <v>83</v>
       </c>
       <c r="N222" t="s">
-        <v>115</v>
+        <v>24</v>
       </c>
       <c r="O222" t="s">
-        <v>229</v>
+        <v>644</v>
       </c>
     </row>
     <row r="223" spans="1:15">
       <c r="A223" s="2"/>
       <c r="B223" s="2">
-        <v>111477256</v>
+        <v>111477327</v>
       </c>
       <c r="C223" s="2" t="s">
-        <v>116</v>
+        <v>26</v>
       </c>
       <c r="D223" s="2" t="s">
-        <v>1474</v>
-[...6 lines deleted...]
-      </c>
+        <v>1464</v>
+      </c>
+      <c r="E223" s="2"/>
+      <c r="F223" s="2"/>
       <c r="G223" s="2" t="s">
-        <v>481</v>
+        <v>1465</v>
       </c>
       <c r="H223" s="2" t="s">
-        <v>1476</v>
+        <v>1466</v>
       </c>
       <c r="I223" s="2" t="s">
-        <v>1477</v>
+        <v>1467</v>
       </c>
       <c r="J223" s="2"/>
-      <c r="K223" s="2"/>
+      <c r="K223" s="2" t="s">
+        <v>1468</v>
+      </c>
       <c r="L223" s="2" t="s">
-        <v>1478</v>
+        <v>1469</v>
       </c>
       <c r="M223" s="2" t="s">
-        <v>56</v>
+        <v>1470</v>
       </c>
       <c r="N223" s="2" t="s">
-        <v>57</v>
+        <v>1471</v>
       </c>
       <c r="O223" s="2" t="s">
-        <v>473</v>
+        <v>340</v>
       </c>
     </row>
     <row r="224" spans="1:15">
       <c r="B224">
-        <v>111477433</v>
+        <v>111477457</v>
       </c>
       <c r="C224" t="s">
-        <v>116</v>
+        <v>133</v>
       </c>
       <c r="D224" t="s">
-        <v>1479</v>
-[...1 lines deleted...]
-      <c r="E224"/>
+        <v>1472</v>
+      </c>
+      <c r="E224" t="s">
+        <v>196</v>
+      </c>
       <c r="F224" t="s">
-        <v>1480</v>
+        <v>35</v>
+      </c>
+      <c r="G224" t="s">
+        <v>1473</v>
       </c>
       <c r="H224" t="s">
-        <v>663</v>
+        <v>1474</v>
       </c>
       <c r="I224" t="s">
-        <v>1481</v>
+        <v>1475</v>
       </c>
       <c r="J224" t="s">
-        <v>805</v>
+        <v>321</v>
       </c>
       <c r="K224"/>
       <c r="L224" t="s">
-        <v>1482</v>
+        <v>1476</v>
       </c>
       <c r="M224" t="s">
-        <v>945</v>
+        <v>74</v>
       </c>
       <c r="N224" t="s">
-        <v>1114</v>
+        <v>156</v>
       </c>
       <c r="O224" t="s">
-        <v>733</v>
+        <v>1477</v>
       </c>
     </row>
     <row r="225" spans="1:15">
       <c r="A225" s="2"/>
       <c r="B225" s="2">
-        <v>111477337</v>
+        <v>111477259</v>
       </c>
       <c r="C225" s="2" t="s">
-        <v>116</v>
+        <v>133</v>
       </c>
       <c r="D225" s="2" t="s">
-        <v>1483</v>
+        <v>1478</v>
       </c>
       <c r="E225" s="2"/>
-      <c r="F225" s="2" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F225" s="2"/>
+      <c r="G225" s="2"/>
       <c r="H225" s="2" t="s">
-        <v>534</v>
+        <v>562</v>
       </c>
       <c r="I225" s="2" t="s">
-        <v>1485</v>
-[...4 lines deleted...]
-      <c r="K225" s="2"/>
+        <v>1479</v>
+      </c>
+      <c r="J225" s="2"/>
+      <c r="K225" s="2">
+        <v>6895610</v>
+      </c>
       <c r="L225" s="2" t="s">
-        <v>1487</v>
+        <v>1480</v>
       </c>
       <c r="M225" s="2" t="s">
-        <v>1488</v>
+        <v>1481</v>
       </c>
       <c r="N225" s="2" t="s">
-        <v>1265</v>
+        <v>227</v>
       </c>
       <c r="O225" s="2" t="s">
-        <v>146</v>
+        <v>233</v>
       </c>
     </row>
     <row r="226" spans="1:15">
       <c r="B226">
-        <v>111477458</v>
+        <v>111477471</v>
       </c>
       <c r="C226" t="s">
-        <v>43</v>
+        <v>142</v>
       </c>
       <c r="D226" t="s">
-        <v>1489</v>
-[...3 lines deleted...]
-      </c>
+        <v>1482</v>
+      </c>
+      <c r="E226"/>
       <c r="F226" t="s">
-        <v>17</v>
+        <v>35</v>
+      </c>
+      <c r="G226" t="s">
+        <v>1483</v>
       </c>
       <c r="H226" t="s">
-        <v>754</v>
+        <v>1484</v>
       </c>
       <c r="I226" t="s">
-        <v>1490</v>
-[...1 lines deleted...]
-      <c r="J226"/>
+        <v>1485</v>
+      </c>
+      <c r="J226" t="s">
+        <v>1486</v>
+      </c>
       <c r="K226"/>
       <c r="L226" t="s">
-        <v>1491</v>
+        <v>1487</v>
       </c>
       <c r="M226" t="s">
-        <v>485</v>
+        <v>1488</v>
       </c>
       <c r="N226" t="s">
-        <v>899</v>
+        <v>24</v>
       </c>
       <c r="O226" t="s">
-        <v>256</v>
+        <v>1489</v>
       </c>
     </row>
     <row r="227" spans="1:15">
       <c r="A227" s="2"/>
       <c r="B227" s="2">
-        <v>111477463</v>
+        <v>111477402</v>
       </c>
       <c r="C227" s="2" t="s">
-        <v>43</v>
+        <v>142</v>
       </c>
       <c r="D227" s="2" t="s">
-        <v>1489</v>
+        <v>1490</v>
       </c>
       <c r="E227" s="2" t="s">
-        <v>286</v>
-[...3 lines deleted...]
-      </c>
+        <v>1491</v>
+      </c>
+      <c r="F227" s="2"/>
       <c r="G227" s="2"/>
       <c r="H227" s="2" t="s">
-        <v>820</v>
+        <v>1492</v>
       </c>
       <c r="I227" s="2" t="s">
-        <v>1492</v>
-[...2 lines deleted...]
-      <c r="K227" s="2"/>
+        <v>1493</v>
+      </c>
+      <c r="J227" s="2" t="s">
+        <v>1494</v>
+      </c>
+      <c r="K227" s="2">
+        <v>7031581</v>
+      </c>
       <c r="L227" s="2" t="s">
-        <v>1491</v>
+        <v>1495</v>
       </c>
       <c r="M227" s="2" t="s">
-        <v>485</v>
+        <v>1496</v>
       </c>
       <c r="N227" s="2" t="s">
-        <v>899</v>
+        <v>24</v>
       </c>
       <c r="O227" s="2" t="s">
-        <v>256</v>
+        <v>369</v>
       </c>
     </row>
     <row r="228" spans="1:15">
       <c r="B228">
-        <v>111477421</v>
+        <v>111476872</v>
       </c>
       <c r="C228" t="s">
-        <v>43</v>
+        <v>26</v>
       </c>
       <c r="D228" t="s">
-        <v>1489</v>
+        <v>1497</v>
       </c>
       <c r="E228" t="s">
-        <v>286</v>
+        <v>1498</v>
       </c>
       <c r="F228" t="s">
-        <v>17</v>
+        <v>1499</v>
+      </c>
+      <c r="G228" t="s">
+        <v>1500</v>
       </c>
       <c r="H228" t="s">
-        <v>1493</v>
+        <v>1501</v>
       </c>
       <c r="I228" t="s">
-        <v>1494</v>
+        <v>1502</v>
       </c>
       <c r="J228"/>
-      <c r="K228"/>
+      <c r="K228">
+        <v>200661</v>
+      </c>
       <c r="L228" t="s">
-        <v>1491</v>
+        <v>1503</v>
       </c>
       <c r="M228" t="s">
-        <v>485</v>
+        <v>1504</v>
       </c>
       <c r="N228" t="s">
-        <v>1495</v>
+        <v>448</v>
       </c>
       <c r="O228" t="s">
-        <v>434</v>
+        <v>151</v>
       </c>
     </row>
     <row r="229" spans="1:15">
       <c r="A229" s="2"/>
       <c r="B229" s="2">
-        <v>111477192</v>
+        <v>111477408</v>
       </c>
       <c r="C229" s="2" t="s">
-        <v>116</v>
+        <v>133</v>
       </c>
       <c r="D229" s="2" t="s">
-        <v>1496</v>
+        <v>1505</v>
       </c>
       <c r="E229" s="2" t="s">
-        <v>1497</v>
+        <v>1506</v>
       </c>
       <c r="F229" s="2" t="s">
-        <v>1498</v>
+        <v>442</v>
       </c>
       <c r="G229" s="2" t="s">
-        <v>1499</v>
+        <v>1507</v>
       </c>
       <c r="H229" s="2" t="s">
-        <v>1500</v>
+        <v>1508</v>
       </c>
       <c r="I229" s="2" t="s">
-        <v>1501</v>
-[...4 lines deleted...]
-      <c r="K229" s="2"/>
+        <v>1509</v>
+      </c>
+      <c r="J229" s="2"/>
+      <c r="K229" s="2">
+        <v>236634</v>
+      </c>
       <c r="L229" s="2" t="s">
-        <v>22</v>
+        <v>1510</v>
       </c>
       <c r="M229" s="2" t="s">
-        <v>49</v>
+        <v>83</v>
       </c>
       <c r="N229" s="2" t="s">
-        <v>174</v>
+        <v>1511</v>
       </c>
       <c r="O229" s="2" t="s">
-        <v>42</v>
+        <v>515</v>
       </c>
     </row>
     <row r="230" spans="1:15">
       <c r="B230">
-        <v>111477148</v>
+        <v>111477206</v>
       </c>
       <c r="C230" t="s">
-        <v>116</v>
+        <v>61</v>
       </c>
       <c r="D230" t="s">
-        <v>1503</v>
-[...1 lines deleted...]
-      <c r="E230"/>
+        <v>1512</v>
+      </c>
+      <c r="E230" t="s">
+        <v>1513</v>
+      </c>
       <c r="F230"/>
       <c r="G230" t="s">
-        <v>1504</v>
+        <v>1514</v>
       </c>
       <c r="H230" t="s">
-        <v>1505</v>
+        <v>1515</v>
       </c>
       <c r="I230" t="s">
-        <v>1506</v>
+        <v>1516</v>
       </c>
       <c r="J230"/>
       <c r="K230"/>
       <c r="L230" t="s">
-        <v>306</v>
+        <v>1517</v>
       </c>
       <c r="M230" t="s">
-        <v>65</v>
+        <v>83</v>
       </c>
       <c r="N230" t="s">
-        <v>848</v>
+        <v>218</v>
       </c>
       <c r="O230" t="s">
-        <v>42</v>
+        <v>60</v>
       </c>
     </row>
     <row r="231" spans="1:15">
       <c r="A231" s="2"/>
       <c r="B231" s="2">
-        <v>111477170</v>
+        <v>111477393</v>
       </c>
       <c r="C231" s="2" t="s">
-        <v>68</v>
+        <v>133</v>
       </c>
       <c r="D231" s="2" t="s">
-        <v>1507</v>
-[...3 lines deleted...]
-      <c r="G231" s="2"/>
+        <v>1518</v>
+      </c>
+      <c r="E231" s="2" t="s">
+        <v>1519</v>
+      </c>
+      <c r="F231" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="G231" s="2" t="s">
+        <v>1520</v>
+      </c>
       <c r="H231" s="2" t="s">
-        <v>1508</v>
+        <v>556</v>
       </c>
       <c r="I231" s="2" t="s">
-        <v>1509</v>
-[...1 lines deleted...]
-      <c r="J231" s="2"/>
+        <v>1521</v>
+      </c>
+      <c r="J231" s="2" t="s">
+        <v>1522</v>
+      </c>
       <c r="K231" s="2"/>
       <c r="L231" s="2" t="s">
-        <v>1510</v>
+        <v>1523</v>
       </c>
       <c r="M231" s="2" t="s">
-        <v>65</v>
+        <v>1524</v>
       </c>
       <c r="N231" s="2" t="s">
-        <v>1113</v>
+        <v>170</v>
       </c>
       <c r="O231" s="2" t="s">
-        <v>42</v>
+        <v>68</v>
       </c>
     </row>
     <row r="232" spans="1:15">
       <c r="B232">
-        <v>111477319</v>
+        <v>111477371</v>
       </c>
       <c r="C232" t="s">
-        <v>116</v>
+        <v>133</v>
       </c>
       <c r="D232" t="s">
-        <v>1511</v>
+        <v>1525</v>
       </c>
       <c r="E232"/>
       <c r="F232" t="s">
-        <v>287</v>
-[...2 lines deleted...]
-        <v>163</v>
+        <v>442</v>
       </c>
       <c r="H232" t="s">
-        <v>1512</v>
+        <v>1526</v>
       </c>
       <c r="I232" t="s">
-        <v>1513</v>
-[...2 lines deleted...]
-      <c r="K232"/>
+        <v>1527</v>
+      </c>
+      <c r="J232" t="s">
+        <v>1528</v>
+      </c>
+      <c r="K232">
+        <v>6998001</v>
+      </c>
       <c r="L232" t="s">
-        <v>1514</v>
+        <v>1529</v>
       </c>
       <c r="M232" t="s">
-        <v>1515</v>
+        <v>1459</v>
+      </c>
+      <c r="N232" t="s">
+        <v>1530</v>
       </c>
       <c r="O232" t="s">
-        <v>425</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="233" spans="1:15">
       <c r="A233" s="2"/>
       <c r="B233" s="2">
-        <v>111477103</v>
+        <v>111477381</v>
       </c>
       <c r="C233" s="2" t="s">
-        <v>116</v>
+        <v>142</v>
       </c>
       <c r="D233" s="2" t="s">
-        <v>1516</v>
-[...3 lines deleted...]
-      </c>
+        <v>1531</v>
+      </c>
+      <c r="E233" s="2"/>
       <c r="F233" s="2" t="s">
-        <v>1517</v>
+        <v>35</v>
       </c>
       <c r="G233" s="2" t="s">
-        <v>1518</v>
+        <v>1532</v>
       </c>
       <c r="H233" s="2" t="s">
-        <v>1519</v>
+        <v>1533</v>
       </c>
       <c r="I233" s="2" t="s">
-        <v>1520</v>
-[...3 lines deleted...]
-      </c>
+        <v>1534</v>
+      </c>
+      <c r="J233" s="2"/>
       <c r="K233" s="2"/>
       <c r="L233" s="2" t="s">
-        <v>1522</v>
+        <v>1535</v>
       </c>
       <c r="M233" s="2" t="s">
-        <v>571</v>
+        <v>514</v>
       </c>
       <c r="N233" s="2" t="s">
-        <v>201</v>
+        <v>170</v>
       </c>
       <c r="O233" s="2" t="s">
-        <v>42</v>
+        <v>85</v>
       </c>
     </row>
     <row r="234" spans="1:15">
       <c r="B234">
-        <v>111477062</v>
+        <v>111477454</v>
       </c>
       <c r="C234" t="s">
-        <v>43</v>
+        <v>61</v>
       </c>
       <c r="D234" t="s">
-        <v>1523</v>
+        <v>1536</v>
       </c>
       <c r="E234"/>
-      <c r="F234" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F234"/>
       <c r="H234" t="s">
-        <v>1525</v>
+        <v>1537</v>
       </c>
       <c r="I234" t="s">
-        <v>1526</v>
+        <v>1538</v>
       </c>
       <c r="J234"/>
       <c r="K234"/>
       <c r="L234" t="s">
-        <v>1522</v>
+        <v>1539</v>
       </c>
       <c r="M234" t="s">
-        <v>65</v>
+        <v>1540</v>
       </c>
       <c r="N234" t="s">
-        <v>139</v>
+        <v>657</v>
       </c>
       <c r="O234" t="s">
-        <v>1527</v>
+        <v>378</v>
       </c>
     </row>
     <row r="235" spans="1:15">
       <c r="A235" s="2"/>
       <c r="B235" s="2">
-        <v>111477418</v>
+        <v>111477077</v>
       </c>
       <c r="C235" s="2" t="s">
-        <v>43</v>
+        <v>33</v>
       </c>
       <c r="D235" s="2" t="s">
-        <v>1523</v>
+        <v>1541</v>
       </c>
       <c r="E235" s="2"/>
-      <c r="F235" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G235" s="2"/>
+      <c r="F235" s="2"/>
+      <c r="G235" s="2" t="s">
+        <v>1542</v>
+      </c>
       <c r="H235" s="2" t="s">
-        <v>1525</v>
+        <v>1543</v>
       </c>
       <c r="I235" s="2" t="s">
-        <v>1528</v>
-[...1 lines deleted...]
-      <c r="J235" s="2"/>
+        <v>1544</v>
+      </c>
+      <c r="J235" s="2" t="s">
+        <v>1545</v>
+      </c>
       <c r="K235" s="2"/>
       <c r="L235" s="2" t="s">
-        <v>1522</v>
+        <v>1546</v>
       </c>
       <c r="M235" s="2" t="s">
-        <v>945</v>
+        <v>83</v>
       </c>
       <c r="N235" s="2" t="s">
-        <v>1529</v>
+        <v>132</v>
       </c>
       <c r="O235" s="2" t="s">
-        <v>278</v>
+        <v>245</v>
       </c>
     </row>
     <row r="236" spans="1:15">
       <c r="B236">
-        <v>111477231</v>
+        <v>111477256</v>
       </c>
       <c r="C236" t="s">
-        <v>116</v>
+        <v>133</v>
       </c>
       <c r="D236" t="s">
-        <v>1523</v>
-[...1 lines deleted...]
-      <c r="E236"/>
+        <v>1547</v>
+      </c>
+      <c r="E236" t="s">
+        <v>1548</v>
+      </c>
       <c r="F236" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="G236" t="s">
-        <v>1530</v>
+        <v>510</v>
       </c>
       <c r="H236" t="s">
-        <v>1531</v>
+        <v>1549</v>
       </c>
       <c r="I236" t="s">
-        <v>1532</v>
-[...3 lines deleted...]
-      </c>
+        <v>1550</v>
+      </c>
+      <c r="J236"/>
       <c r="K236"/>
       <c r="L236" t="s">
-        <v>1522</v>
+        <v>1551</v>
       </c>
       <c r="M236" t="s">
-        <v>571</v>
+        <v>74</v>
       </c>
       <c r="N236" t="s">
-        <v>674</v>
+        <v>75</v>
       </c>
       <c r="O236" t="s">
-        <v>42</v>
+        <v>502</v>
       </c>
     </row>
     <row r="237" spans="1:15">
       <c r="A237" s="2"/>
       <c r="B237" s="2">
-        <v>111477462</v>
+        <v>111477433</v>
       </c>
       <c r="C237" s="2" t="s">
-        <v>15</v>
+        <v>133</v>
       </c>
       <c r="D237" s="2" t="s">
-        <v>1523</v>
-[...7 lines deleted...]
-      </c>
+        <v>1552</v>
+      </c>
+      <c r="E237" s="2"/>
+      <c r="F237" s="2" t="s">
+        <v>1553</v>
+      </c>
+      <c r="G237" s="2"/>
       <c r="H237" s="2" t="s">
-        <v>1536</v>
+        <v>698</v>
       </c>
       <c r="I237" s="2" t="s">
-        <v>1537</v>
-[...1 lines deleted...]
-      <c r="J237" s="2"/>
+        <v>1554</v>
+      </c>
+      <c r="J237" s="2" t="s">
+        <v>837</v>
+      </c>
       <c r="K237" s="2"/>
       <c r="L237" s="2" t="s">
-        <v>31</v>
+        <v>1555</v>
       </c>
       <c r="M237" s="2" t="s">
-        <v>1538</v>
-[...1 lines deleted...]
-      <c r="N237" s="2"/>
+        <v>32</v>
+      </c>
+      <c r="N237" s="2" t="s">
+        <v>1146</v>
+      </c>
       <c r="O237" s="2" t="s">
-        <v>941</v>
+        <v>774</v>
       </c>
     </row>
     <row r="238" spans="1:15">
       <c r="B238">
-        <v>111477451</v>
+        <v>111477337</v>
       </c>
       <c r="C238" t="s">
-        <v>68</v>
+        <v>133</v>
       </c>
       <c r="D238" t="s">
-        <v>1539</v>
+        <v>1556</v>
       </c>
       <c r="E238"/>
-      <c r="F238"/>
+      <c r="F238" t="s">
+        <v>1499</v>
+      </c>
+      <c r="G238" t="s">
+        <v>1557</v>
+      </c>
       <c r="H238" t="s">
-        <v>1540</v>
+        <v>562</v>
       </c>
       <c r="I238" t="s">
-        <v>1541</v>
-[...1 lines deleted...]
-      <c r="J238"/>
+        <v>1558</v>
+      </c>
+      <c r="J238" t="s">
+        <v>1559</v>
+      </c>
       <c r="K238"/>
       <c r="L238" t="s">
-        <v>1542</v>
+        <v>1560</v>
       </c>
       <c r="M238" t="s">
-        <v>1543</v>
+        <v>1561</v>
       </c>
       <c r="N238" t="s">
-        <v>24</v>
+        <v>1333</v>
       </c>
       <c r="O238" t="s">
-        <v>1066</v>
+        <v>163</v>
       </c>
     </row>
     <row r="239" spans="1:15">
       <c r="A239" s="2"/>
       <c r="B239" s="2">
-        <v>111477373</v>
+        <v>111477421</v>
       </c>
       <c r="C239" s="2" t="s">
-        <v>68</v>
+        <v>61</v>
       </c>
       <c r="D239" s="2" t="s">
-        <v>1544</v>
+        <v>1562</v>
       </c>
       <c r="E239" s="2" t="s">
-        <v>1545</v>
-[...4 lines deleted...]
-      </c>
+        <v>309</v>
+      </c>
+      <c r="F239" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="G239" s="2"/>
       <c r="H239" s="2" t="s">
-        <v>1547</v>
+        <v>1563</v>
       </c>
       <c r="I239" s="2" t="s">
-        <v>1548</v>
+        <v>1564</v>
       </c>
       <c r="J239" s="2"/>
       <c r="K239" s="2"/>
       <c r="L239" s="2" t="s">
-        <v>1549</v>
+        <v>1565</v>
       </c>
       <c r="M239" s="2" t="s">
-        <v>65</v>
+        <v>514</v>
       </c>
       <c r="N239" s="2" t="s">
-        <v>139</v>
+        <v>1566</v>
       </c>
       <c r="O239" s="2" t="s">
-        <v>679</v>
+        <v>464</v>
       </c>
     </row>
     <row r="240" spans="1:15">
       <c r="B240">
-        <v>111477372</v>
+        <v>111477192</v>
       </c>
       <c r="C240" t="s">
-        <v>68</v>
+        <v>133</v>
       </c>
       <c r="D240" t="s">
-        <v>1550</v>
-[...2 lines deleted...]
-      <c r="F240"/>
+        <v>1567</v>
+      </c>
+      <c r="E240" t="s">
+        <v>1568</v>
+      </c>
+      <c r="F240" t="s">
+        <v>1569</v>
+      </c>
+      <c r="G240" t="s">
+        <v>1570</v>
+      </c>
       <c r="H240" t="s">
-        <v>1551</v>
+        <v>1571</v>
       </c>
       <c r="I240" t="s">
-        <v>1552</v>
-[...1 lines deleted...]
-      <c r="J240"/>
+        <v>1572</v>
+      </c>
+      <c r="J240" t="s">
+        <v>1573</v>
+      </c>
       <c r="K240"/>
       <c r="L240" t="s">
-        <v>1553</v>
+        <v>40</v>
       </c>
       <c r="M240" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="N240" t="s">
-        <v>322</v>
+        <v>24</v>
       </c>
       <c r="O240" t="s">
-        <v>1170</v>
+        <v>60</v>
+      </c>
+    </row>
+    <row r="241" spans="1:15">
+      <c r="A241" s="2"/>
+      <c r="B241" s="2">
+        <v>111477148</v>
+      </c>
+      <c r="C241" s="2" t="s">
+        <v>133</v>
+      </c>
+      <c r="D241" s="2" t="s">
+        <v>1574</v>
+      </c>
+      <c r="E241" s="2"/>
+      <c r="F241" s="2"/>
+      <c r="G241" s="2" t="s">
+        <v>1575</v>
+      </c>
+      <c r="H241" s="2" t="s">
+        <v>1576</v>
+      </c>
+      <c r="I241" s="2" t="s">
+        <v>1577</v>
+      </c>
+      <c r="J241" s="2"/>
+      <c r="K241" s="2"/>
+      <c r="L241" s="2" t="s">
+        <v>329</v>
+      </c>
+      <c r="M241" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="N241" s="2" t="s">
+        <v>886</v>
+      </c>
+      <c r="O241" s="2" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="242" spans="1:15">
+      <c r="B242">
+        <v>111477170</v>
+      </c>
+      <c r="C242" t="s">
+        <v>26</v>
+      </c>
+      <c r="D242" t="s">
+        <v>1578</v>
+      </c>
+      <c r="E242"/>
+      <c r="F242"/>
+      <c r="H242" t="s">
+        <v>1579</v>
+      </c>
+      <c r="I242" t="s">
+        <v>1580</v>
+      </c>
+      <c r="J242"/>
+      <c r="K242"/>
+      <c r="L242" t="s">
+        <v>1581</v>
+      </c>
+      <c r="M242" t="s">
+        <v>83</v>
+      </c>
+      <c r="N242" t="s">
+        <v>1145</v>
+      </c>
+      <c r="O242" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="243" spans="1:15">
+      <c r="A243" s="2"/>
+      <c r="B243" s="2">
+        <v>111477509</v>
+      </c>
+      <c r="C243" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="D243" s="2" t="s">
+        <v>1582</v>
+      </c>
+      <c r="E243" s="2"/>
+      <c r="F243" s="2"/>
+      <c r="G243" s="2" t="s">
+        <v>1583</v>
+      </c>
+      <c r="H243" s="2" t="s">
+        <v>1584</v>
+      </c>
+      <c r="I243" s="2" t="s">
+        <v>1585</v>
+      </c>
+      <c r="J243" s="2"/>
+      <c r="K243" s="2"/>
+      <c r="L243" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="M243" s="2" t="s">
+        <v>1586</v>
+      </c>
+      <c r="N243" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="O243" s="2" t="s">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="244" spans="1:15">
+      <c r="B244">
+        <v>111477319</v>
+      </c>
+      <c r="C244" t="s">
+        <v>133</v>
+      </c>
+      <c r="D244" t="s">
+        <v>1587</v>
+      </c>
+      <c r="E244"/>
+      <c r="F244" t="s">
+        <v>310</v>
+      </c>
+      <c r="G244" t="s">
+        <v>180</v>
+      </c>
+      <c r="H244" t="s">
+        <v>1588</v>
+      </c>
+      <c r="I244" t="s">
+        <v>1589</v>
+      </c>
+      <c r="J244"/>
+      <c r="K244"/>
+      <c r="L244" t="s">
+        <v>1590</v>
+      </c>
+      <c r="M244" t="s">
+        <v>1591</v>
+      </c>
+      <c r="N244" t="s">
+        <v>75</v>
+      </c>
+      <c r="O244" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="245" spans="1:15">
+      <c r="A245" s="2"/>
+      <c r="B245" s="2">
+        <v>111477103</v>
+      </c>
+      <c r="C245" s="2" t="s">
+        <v>133</v>
+      </c>
+      <c r="D245" s="2" t="s">
+        <v>1592</v>
+      </c>
+      <c r="E245" s="2" t="s">
+        <v>196</v>
+      </c>
+      <c r="F245" s="2" t="s">
+        <v>1593</v>
+      </c>
+      <c r="G245" s="2" t="s">
+        <v>1594</v>
+      </c>
+      <c r="H245" s="2" t="s">
+        <v>1595</v>
+      </c>
+      <c r="I245" s="2" t="s">
+        <v>1596</v>
+      </c>
+      <c r="J245" s="2" t="s">
+        <v>1597</v>
+      </c>
+      <c r="K245" s="2"/>
+      <c r="L245" s="2" t="s">
+        <v>1598</v>
+      </c>
+      <c r="M245" s="2" t="s">
+        <v>599</v>
+      </c>
+      <c r="N245" s="2" t="s">
+        <v>217</v>
+      </c>
+      <c r="O245" s="2" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="246" spans="1:15">
+      <c r="B246">
+        <v>111477062</v>
+      </c>
+      <c r="C246" t="s">
+        <v>61</v>
+      </c>
+      <c r="D246" t="s">
+        <v>1599</v>
+      </c>
+      <c r="E246"/>
+      <c r="F246" t="s">
+        <v>35</v>
+      </c>
+      <c r="G246" t="s">
+        <v>1600</v>
+      </c>
+      <c r="H246" t="s">
+        <v>1601</v>
+      </c>
+      <c r="I246" t="s">
+        <v>1602</v>
+      </c>
+      <c r="J246"/>
+      <c r="K246"/>
+      <c r="L246" t="s">
+        <v>1598</v>
+      </c>
+      <c r="M246" t="s">
+        <v>83</v>
+      </c>
+      <c r="N246" t="s">
+        <v>156</v>
+      </c>
+      <c r="O246" t="s">
+        <v>1603</v>
+      </c>
+    </row>
+    <row r="247" spans="1:15">
+      <c r="A247" s="2"/>
+      <c r="B247" s="2">
+        <v>111477418</v>
+      </c>
+      <c r="C247" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="D247" s="2" t="s">
+        <v>1599</v>
+      </c>
+      <c r="E247" s="2"/>
+      <c r="F247" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="G247" s="2"/>
+      <c r="H247" s="2" t="s">
+        <v>1601</v>
+      </c>
+      <c r="I247" s="2" t="s">
+        <v>1604</v>
+      </c>
+      <c r="J247" s="2"/>
+      <c r="K247" s="2"/>
+      <c r="L247" s="2" t="s">
+        <v>1598</v>
+      </c>
+      <c r="M247" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="N247" s="2" t="s">
+        <v>1605</v>
+      </c>
+      <c r="O247" s="2" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="248" spans="1:15">
+      <c r="B248">
+        <v>111477231</v>
+      </c>
+      <c r="C248" t="s">
+        <v>133</v>
+      </c>
+      <c r="D248" t="s">
+        <v>1599</v>
+      </c>
+      <c r="E248"/>
+      <c r="F248" t="s">
+        <v>35</v>
+      </c>
+      <c r="G248" t="s">
+        <v>1606</v>
+      </c>
+      <c r="H248" t="s">
+        <v>1607</v>
+      </c>
+      <c r="I248" t="s">
+        <v>1608</v>
+      </c>
+      <c r="J248" t="s">
+        <v>1609</v>
+      </c>
+      <c r="K248"/>
+      <c r="L248" t="s">
+        <v>1598</v>
+      </c>
+      <c r="M248" t="s">
+        <v>599</v>
+      </c>
+      <c r="N248" t="s">
+        <v>709</v>
+      </c>
+      <c r="O248" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="249" spans="1:15">
+      <c r="A249" s="2"/>
+      <c r="B249" s="2">
+        <v>111477462</v>
+      </c>
+      <c r="C249" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="D249" s="2" t="s">
+        <v>1599</v>
+      </c>
+      <c r="E249" s="2" t="s">
+        <v>1610</v>
+      </c>
+      <c r="F249" s="2"/>
+      <c r="G249" s="2" t="s">
+        <v>1611</v>
+      </c>
+      <c r="H249" s="2" t="s">
+        <v>1612</v>
+      </c>
+      <c r="I249" s="2" t="s">
+        <v>1613</v>
+      </c>
+      <c r="J249" s="2"/>
+      <c r="K249" s="2"/>
+      <c r="L249" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="M249" s="2" t="s">
+        <v>1614</v>
+      </c>
+      <c r="N249" s="2"/>
+      <c r="O249" s="2" t="s">
+        <v>1615</v>
+      </c>
+    </row>
+    <row r="250" spans="1:15">
+      <c r="B250">
+        <v>111477451</v>
+      </c>
+      <c r="C250" t="s">
+        <v>26</v>
+      </c>
+      <c r="D250" t="s">
+        <v>1616</v>
+      </c>
+      <c r="E250"/>
+      <c r="F250"/>
+      <c r="H250" t="s">
+        <v>1617</v>
+      </c>
+      <c r="I250" t="s">
+        <v>1618</v>
+      </c>
+      <c r="J250"/>
+      <c r="K250"/>
+      <c r="L250" t="s">
+        <v>1619</v>
+      </c>
+      <c r="M250" t="s">
+        <v>1620</v>
+      </c>
+      <c r="N250" t="s">
+        <v>42</v>
+      </c>
+      <c r="O250" t="s">
+        <v>1086</v>
+      </c>
+    </row>
+    <row r="251" spans="1:15">
+      <c r="A251" s="2"/>
+      <c r="B251" s="2">
+        <v>111477373</v>
+      </c>
+      <c r="C251" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D251" s="2" t="s">
+        <v>1621</v>
+      </c>
+      <c r="E251" s="2" t="s">
+        <v>1622</v>
+      </c>
+      <c r="F251" s="2"/>
+      <c r="G251" s="2" t="s">
+        <v>1623</v>
+      </c>
+      <c r="H251" s="2" t="s">
+        <v>1624</v>
+      </c>
+      <c r="I251" s="2" t="s">
+        <v>1625</v>
+      </c>
+      <c r="J251" s="2"/>
+      <c r="K251" s="2"/>
+      <c r="L251" s="2" t="s">
+        <v>1626</v>
+      </c>
+      <c r="M251" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="N251" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="O251" s="2" t="s">
+        <v>714</v>
+      </c>
+    </row>
+    <row r="252" spans="1:15">
+      <c r="B252">
+        <v>111477372</v>
+      </c>
+      <c r="C252" t="s">
+        <v>26</v>
+      </c>
+      <c r="D252" t="s">
+        <v>1627</v>
+      </c>
+      <c r="E252"/>
+      <c r="F252"/>
+      <c r="H252" t="s">
+        <v>1628</v>
+      </c>
+      <c r="I252" t="s">
+        <v>1629</v>
+      </c>
+      <c r="J252"/>
+      <c r="K252"/>
+      <c r="L252" t="s">
+        <v>1630</v>
+      </c>
+      <c r="M252" t="s">
+        <v>83</v>
+      </c>
+      <c r="N252" t="s">
+        <v>345</v>
+      </c>
+      <c r="O252" t="s">
+        <v>1220</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:O1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>