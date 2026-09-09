--- v1 (2026-07-26)
+++ v2 (2026-09-09)
@@ -14,8401 +14,6159 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="JOE Listings Export" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'JOE Listings Export'!$A$1:$O$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1631">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1200">
   <si>
     <t>joe_issue_ID</t>
   </si>
   <si>
     <t>jp_id</t>
   </si>
   <si>
     <t>jp_section</t>
   </si>
   <si>
     <t>jp_institution</t>
   </si>
   <si>
     <t>jp_division</t>
   </si>
   <si>
     <t>jp_department</t>
   </si>
   <si>
     <t>jp_keywords</t>
   </si>
   <si>
     <t>jp_title</t>
   </si>
   <si>
     <t>jp_full_text</t>
   </si>
   <si>
     <t>jp_salary_range</t>
   </si>
   <si>
     <t>jp_agency_insertion_num</t>
   </si>
   <si>
     <t>locations</t>
   </si>
   <si>
     <t>JEL_Classifications</t>
   </si>
   <si>
     <t>Application_deadline</t>
   </si>
   <si>
     <t>Date_Active</t>
   </si>
   <si>
-    <t>International: Other Academic (Visiting or Temporary)</t>
-[...100 lines deleted...]
-  <si>
     <t>Full-Time Nonacademic</t>
-  </si>
-[...87 lines deleted...]
-    <t>2026-05-29 00:00:00</t>
   </si>
   <si>
     <t>America First Policy Institute</t>
   </si>
   <si>
     <t>Office for Fiscal and Regulatory Analysis</t>
   </si>
   <si>
     <t>Public Finance
 Fiscal Policy
 Regulatory Analysis
 Benefit-Cost Analysis
 Cost-Benefit Analysis
 Federal Budget
 Government Spending
 Tax Policy
 Public Economics
 Regulation
 Administrative Law
 Policy Analysis
 Applied Microeconomics
 Empirical Economics
 Think Tank</t>
   </si>
   <si>
-    <t>Researcher</t>
+    <t>Research Engineer</t>
   </si>
   <si>
     <t xml:space="preserve">Overall Responsibility:
-This position will serve as a key member of AFPI’s Office for Fiscal and Regulatory Analysis (OFRA) team. The Researcher will work directly with senior members of OFRA to help advance its quantitative portfolios in fiscal and regulatory fields. This position would be a good fit for those passionate about applying quant skills to public policy research.
+This position will serve as a key member of AFPI's Office for Fiscal and Regulatory Analysis (OFRA) team. The Research Engineer will work directly with senior members of OFRA to deliver tools and analyses that answer policy questions for policymakers in various fields. The position combines quantitative policy research and software engineering, with substantial use of agentic AI, to develop and deploy solutions end to end. This position would be a good fit for those passionate about applying quantitative skills and software tooling to important policy challenges.
 Department: Office for Fiscal and Regulatory Analysis
+Reports to: Research Senior Advisor of OFRA
 Responsibilities and Duties:
-Develop quantitative analyses to support OFRA's scorekeeping operations and enhance the understanding of various policy issues. Use open source and other modeling resources to analyze policy proposals, and apply policy and academic research relating to methods and key assumptions.
-[...4 lines deleted...]
-Operate with discretion in an environment that requires information security.
+- Develop and maintain quantitative analyses (including econometric, statistical, and machine learning models) to support OFRA's policy research and address policy questions across fiscal, regulatory, government efficiency, and other areas;
+- Develop and deploy the software that wraps the analyses, including server applications, APIs, MCPs, frontends, and the cloud infrastructure they run on;
+- Manage AI agents to iterate on these tools at scale;
+- Communicate with users to fix issues and develop new features;
+- Contribute to OFRA's shared capability portfolio;
+- Mentor junior OFRA staff;
+- Clearly champion AFPI's servant leadership culture;
+- Operate with discretion in an environment that requires information security.
 Consults with:
-The rest of the OFRA team.
-[...2 lines deleted...]
-Interns.
+- The rest of the OFRA team;
+- Other economic and technical teams at AFPI;
+- Support staff;
+- Interns.
 Type of Employment: Full-time
 Qualifications:
-A postgraduate degree in a quantitative field is a plus.
-[...8 lines deleted...]
-Salaries for positions will be commensurate with the experience, expertise, and skills of the individual. Please send a cover letter, resume, salary requirement, writing samples, and references.
+- A postgraduate degree in a quantitative field is a plus;
+- Deep expertise in one or more of econometrics, statistics, simulations, machine learning, and deep learning is a plus;
+- Strong programming ability in common programming languages;
+- Experience with team-based software development and principles;
+- Familiarity with managing resources on at least one major cloud platform;
+- Familiarity with frontier AI models, and experience managing AI agents to accomplish substantive engineering tasks at scale;
+- Experience taking projects end to end, from problem framing through deployed tooling;
+- An interest in or experience with interdisciplinary research is a plus;
+- A deep quantitative integrity and respect for the scientific process;
+- Excellent attention to detail and communication skills (both oral and written);
+- Ability to maintain productive, collaborative, and collegial relationships with staff and external stakeholders and uphold the public reputation of the organization;
+- An entrepreneurial mindset that seeks out new opportunities to grow and advance the mission of AFPI.
+- Salaries for positions will be commensurate with the experience, expertise, and skills of the individual. 
+- Please send a cover letter, resume, salary requirement, writing samples, and references.
 AFPI is a non-profit, non-partisan research institute offering competitive salaries and benefits to qualified candidates.
 </t>
   </si>
   <si>
     <t>UNITED STATES</t>
   </si>
   <si>
     <t>H1 - Structure and Scope of Government
+H2 - Taxation, Subsidies, and Revenue
 H3 - Fiscal Policies and Behavior of Economic Agents
+H5 - National Government Expenditures and Related Policies
 H6 - National Budget, Deficit, and Debt
+H7 - State and Local Government; Intergovernmental Relations
 K2 - Regulation and Business Law
 L5 - Regulation and Industrial Policy
-H5 - National Government Expenditures and Related Policies</t>
-[...34 lines deleted...]
-    <t>2026-02-01 00:00:00</t>
+L3 - Nonprofit Organizations and Public Enterprise
+D6 - Welfare Economics
+D7 - Analysis of Collective Decision-Making</t>
+  </si>
+  <si>
+    <t>2027-01-31 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-08-14 00:00:00</t>
   </si>
   <si>
     <t>US: Full-Time Academic (Permanent, Tenure Track or Tenured)</t>
   </si>
   <si>
-    <t>American Institutes for Research</t>
-[...13 lines deleted...]
-To learn more about the opportunity, please refer to the job link.
+    <t>Augsburg University</t>
+  </si>
+  <si>
+    <t>Business and Economics</t>
+  </si>
+  <si>
+    <t>Economics
+Faculty Position 
+Economist</t>
+  </si>
+  <si>
+    <t>Assistant/Associate/Full Professor (Open Rank)- Economics</t>
+  </si>
+  <si>
+    <t>The Department of Business and Economics at Augsburg University invites applications for a full-time, tenure-track Assistant, Associate, or Full Professor of Economics with an expected start date of August, 2027. Rank and salary will be commensurate with qualifications and experience.
+Candidates must demonstrate a commitment to excellence in undergraduate teaching, a strong research background, and interest in Augsburg University’s mission and its diverse community of learners.
+Main responsibilities include research, teaching undergraduate economics courses (including Money and Banking, as well as courses in the candidate’s area of expertise), and service. The teaching load is 3-3.
+A Ph.D. in Economics or a closely related field is required.
+Required Application Materials: Letter of interest, curriculum vitae, research statement, teaching portfolio (including experience, philosophy, and teaching evaluations where available), undergraduate and graduate transcript, and three references.
+To receive full consideration, applications should be received online by November 1, 2026, but the search will remain open until filled. View the full job description and apply online: https:careers.smartrecruiters.com/AugsburgUniversity-MinneapolisMN/faculty.</t>
+  </si>
+  <si>
+    <t>UNITED STATES Minnesota Minneapolis</t>
+  </si>
+  <si>
+    <t>00 - 00 - Default: Any Field</t>
+  </si>
+  <si>
+    <t>2026-08-18 00:00:00</t>
+  </si>
+  <si>
+    <t>US: Other Academic (Visiting or Temporary)</t>
+  </si>
+  <si>
+    <t>Ave Maria University</t>
+  </si>
+  <si>
+    <t>Business</t>
+  </si>
+  <si>
+    <t>Ave Maria, Florida, Business, Finance</t>
+  </si>
+  <si>
+    <t>Faculty Position-Finance/Business Administration</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Business Department at Ave Maria University invites applications for a full-time, open-rank, non-tenured faculty position to start in the 2027-2028 academic year. 
+Preference will be given to:
+	Candidates with teaching, industry, and research experience.
+        Candidates who have earned a doctoral degree in Finance or a closely related field. 
+	Candidates equipped to contribute to the University’s Catholic identity and mission.
+Applicants must be authorized to work in the United States for full consideration. 
+The following documents must be submitted:
+ Cover Letter
+ Curriculum Vitae, including a  list of publications
+ Graduate and Undergraduate University Transcripts (unofficial transcripts are acceptable initially, official transcripts to be furnished upon request)
+ Teaching Philosophy as it Relates to the Apostolic Constitution Ex Corde Ecclesiae
+ Research Statement: Research in progress and further interests
+ Three Letters of Recommendation
+ Optional supporting materials: Sample syllabi from courses taught, course evaluations
+Review of applications will begin on November 1st, 2026 and will continue until the position is filled. Rank and salary will be commensurate with the candidate’s credentials.
+Ave Maria University is a private Catholic university offering over 30 majors, including master’s and doctoral degrees. A Newman Guide School faithful to the Catholic Church’s Magisterium, our university provides one of the strongest classical liberal arts curricula in the country, as well as exceptional opportunities for specialized study in the sciences and humanities. The campus is located in sunny Southwest Florida, in the vibrant and growing town of Ave Maria, Florida.
+Contact Information
+Dr. TJ Iijima
+Chair, Department of Business Administration
+Email:  Timothy.Iijima@avemaria.edu
+Applications must be sent to our ADP Career Center, copy and paste the URL below to your web browser to submit your application: https://workforcenow.adp.com/mascsr/default/mdf/recruitment/recruitment.html?cid=70cb71c1-96f8-4956-8cce-ce625b0b2943&amp;ccId=19000101_000001&amp;jobId=636720&amp;lang=en_US
 </t>
   </si>
   <si>
-    <t>Anticipated Annual Salary Range  $122,070 - $162,760 USD</t>
-[...13 lines deleted...]
-statistics
+    <t>UNITED STATES Florida Ave Maria</t>
+  </si>
+  <si>
+    <t>2027-01-01 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-09-08 00:00:00</t>
+  </si>
+  <si>
+    <t>Bates White Economic Consulting</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Economic consulting
+Econometrics
+Industrial organization
+Labor economics 
+Healthcare economics 
+Health economics 
+Financial economics 
+Applied microeconomics </t>
+  </si>
+  <si>
+    <t>Economist</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bates White specializes in providing advanced economic, financial, and econometric analysis to law firms, companies, and government agencies. We help clients tackle tough issues with confidence and pride ourselves on delivering top-notch expert testimony and consulting advice. But what makes us successful is our commitment to providing a positive and rewarding experience—for our employees, our clients, and the community. 
+Bates White, located in Washington, DC, is seeking PhD candidates and experienced PhDs to work closely with senior staff and partners on high-profile engagements. Responsibilities include economic research, empirical analysis, report and presentation preparation, and project management. The firm is looking for candidates who possess strong written and oral communication skills as well as the ability to think creatively, analyze complex data, develop clear, concise, and logical documents, and collaborate in teams. 
+We are seeking individuals interested in solving applied microeconomic problems. Expertise in industrial organization, labor, healthcare, econometrics, financial economics, applied microeconomics, or data science is helpful, but not required. 
+Our firm is recognized by leading academics and professionals as a premier place to work. Bates White has an innovative and entrepreneurial culture where bright minds from diverse backgrounds come together to solve difficult challenges facing legal, business, and government decision makers in the United States and around the world. In addition, the firm maintains strong relationships with key academics and industry experts.
+We are deeply committed to providing a quality work experience and fostering and maintaining a diverse workforce and an inclusive culture. This is evidenced in the firm’s academic focus, career development programs, and employee engagement activities. As part of our quality work experience and supportive culture, here is what you can expect from us:
+ Competitive compensation—the salary for this position is $250,000/year. Economists are eligible for promotion review and bonus consideration every six months. 
+ Comprehensive benefits package—includes low health care premiums, wellness benefits, generous paid time off, and more! To learn more about our benefits offerings, refer to: https://www.bateswhite.com/careers-life-benefits.html
+ Immigration support and sponsorship of visas and green cards.
+ A hybrid work environment with three coordinated in-office days/week with personal flexibility.
+ A team-based approach to client work where you’ll work side-by-side with peers, managers, and experts, making it easy to learn, network, and contribute to cases.
+ A transparent culture where your voice is heard, your input is sought, and your contributions are rewarded.
+ Investment in your career through intensive training programs, an assigned mentor and peer coach, and frequent feedback.
+ Networking opportunities through employee interest groups, our Women’s, International, and BWProud Networks, and our Engagement, Inclusion, and Diversity Council.
+ A fun and engaging culture including social events such as practice-area happy hours, team dinners, and firmwide celebrations.
+ Amenities including standing desks, a fitness center, a rooftop terrace, espresso, fresh fruit, breakfast and afternoon snacks, billiards, and ping pong.
+ Employee-driven community outreach featuring creative fundraising events (e.g., trivia, game shows, cooking competitions), volunteer opportunities, pro bono opportunities, and matching funds along with our pro bono program. 
+Application process:
+For consideration, please submit a resume, cover letter, transcript, and job market paper. Please also send three letters of recommendation to aea2027@bateswhite.com. The application deadline is Sunday, November 8, 2026. If you are focusing your job search on economic consulting and would like to start the interview process early, please submit your application by Sunday, October 18, indicate your focus in your cover letter, and email our Talent Manager, Eileen Tharrington, at eileen.tharrington@bateswhite.com.  For more information, refer to https://www.bateswhite.com/careers.html. 
+Bates White is an equal opportunity employer and does not discriminate based upon race, color, religion, sex, sexual orientation, gender identity, national origin, age, genetic information, protected veteran status, status as a qualified individual with a disability, or any other characteristic protected by law. If you are an individual with a disability and you need an accommodation or other assistance during the application process, please call our Human Resources department at (202) 408-6110 or email your request to careers@bateswhite.com. All qualified applicants are encouraged to apply. Refer to the Know your Rights Poster for more information here: https://www.eeoc.gov/sites/default/files/2022-10/EEOC_KnowYourRights_screen_reader_10_20.pdf
 </t>
   </si>
   <si>
-    <t>Lecturer</t>
-[...287 lines deleted...]
-E0 - General
+    <t>$250,000</t>
+  </si>
+  <si>
+    <t>UNITED STATES District of Columbia Washington</t>
+  </si>
+  <si>
+    <t>D0 - General
+G0 - General
 H0 - General
+I0 - General
 J0 - General
 L0 - General
-O4 - Economic Growth and Aggregate Productivity</t>
-[...13 lines deleted...]
-Intermediate Micro and Macroeconomics
+P0 - General</t>
+  </si>
+  <si>
+    <t>2026-11-08 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-09-02 00:00:00</t>
+  </si>
+  <si>
+    <t>International: Full-Time Academic (Permanent, Tenure Track or Tenured)</t>
+  </si>
+  <si>
+    <t>Bocconi University</t>
+  </si>
+  <si>
+    <t>Department of Economics</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Two Assistant Professor Positions in Economics </t>
+  </si>
+  <si>
+    <t>Bocconi University invites applications for two tenure-track positions at the Assistant Professor level in the Department of Economics, starting in Fall 2027.
+Key information:
+ This call is open to applicants whose Ph.D. in Economics, Finance, or a related field was officially conferred before September 1, 2023.
+ Applications are welcome from all fields of Economics.
+ The appointment is for a six-year tenure-track contract. Candidates may be considered for promotion to a tenured position, subject to successful evaluation.
+ Compensation and teaching responsibilities are competitive, with a minimum salary of 100,000 euros. The remuneration package will be determined based on the candidate's experience, in accordance with the University's principles of transparency and non-discrimination.
+ Candidates should demonstrate a record of, or potential for excellence in research and teaching.
+ The application deadline is Monday, October 5, 2026, at 23:59 (CEST).
+ Candidates are required to provide the contact details of three qualified academic referees.
+Additional information:
+ Applicants whose Ph.D. has not yet been conferred, or whose Ph.D. was conferred on or after September 1, 2023, should apply through Bocconi University’s separate call for Assistant Professor positions in Economics for Junior Candidates, which will be published in September 2026.</t>
+  </si>
+  <si>
+    <t>ITALY Milano</t>
+  </si>
+  <si>
+    <t>A1 - General Economics</t>
+  </si>
+  <si>
+    <t>2026-10-05 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-08-12 00:00:00</t>
+  </si>
+  <si>
+    <t>Brigham Young University</t>
+  </si>
+  <si>
+    <t>Economics</t>
+  </si>
+  <si>
+    <t>Any field</t>
+  </si>
+  <si>
+    <t>Economics Faculty CFS Professorial</t>
+  </si>
+  <si>
+    <t>The Department of Economics at Brigham Young University invites applications for two Continuing Faculty Status (CFS)-track faculty positions, beginning Fall 2027. Applicants must hold a PhD in any area of economics, completed by the start date.
+Successful candidates will demonstrate potential for high-quality teaching, maintain a strong research agenda, and be committed to giving the university's students a sound academic experience.
+BYU is committed to hiring faculty members who embrace and advance its unique mission. Include a one-page mission alignment statement as part of your application (see the approved Job Requisition for more information).
+Applicants who are not members of The Church of Jesus Christ of Latter-day Saints include a one-page mission alignment statement that describes their understanding of and commitment to the Mission of Brigham Young University and the AIMS of a BYU Education.</t>
+  </si>
+  <si>
+    <t>UNITED STATES Utah Provo</t>
+  </si>
+  <si>
+    <t>2026-09-09 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-08-01 00:00:00</t>
+  </si>
+  <si>
+    <t>Brown University</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Economics </t>
+  </si>
+  <si>
+    <t>Assistant Professor of Economics</t>
+  </si>
+  <si>
+    <t>The Department of Economics seeks to recruit an Assistant Professor of Economics (tenure-track), beginning July 1, 2027. We seek candidates in any field of economics whose research demonstrates exceptional importance and originality and who will benefit from and enrich the department’s existing strengths. Candidates at the Assistant Professor level should have a Ph.D. in hand or firmly expected by August 2027, be engaged in a research program with the potential to influence their field, and demonstrate the potential for excellence in undergraduate and graduate teaching and advising. Applicants should submit a cover letter, curriculum vitae, and copies of or links to important publications and/or working papers. Applicants must arrange for three letters of recommendation to be submitted online. Applicants should address in their cover letter how they would contribute to the research and/or teaching missions of our diverse and inclusive university community. All candidates must apply online at https://econjobmarket.org/positions/12612. Applications must be received by November 21, 2026 to be guaranteed full consideration, but will be accepted until the position is filled.
+Brown University provides equal opportunity and prohibits discrimination, harassment and retaliation based upon a person’s race, color, religion, sex, age, national or ethnic origin, disability, veteran status, sexual orientation, gender identity, gender expression, or any other characteristic protected under applicable law, in the administration of its policies, programs, and activities. The University recognizes and rewards individuals on the basis of qualifications and performance. The University maintains certain affirmative action programs in compliance with applicable law.</t>
+  </si>
+  <si>
+    <t>UNITED STATES Rhode Island Providence</t>
+  </si>
+  <si>
+    <t>2027-03-01 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Brown University </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Applied Microeconomics </t>
+  </si>
+  <si>
+    <t xml:space="preserve">applied microeconomics
+methodology </t>
+  </si>
+  <si>
+    <t>Assistant, Associate, or Full Professor Rank</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Brown University Department of Economics invites applications for a faculty position at the rank of Assistant, Associate, or Full Professor in applied microeconomics, with a particular focus on research that innovates methodologically.  The search is open to scholars applying for Associate and Full Professor positions, as well as scholars applying for an Assistant Professor position who have at least four years of experience since receiving their PhD. We seek candidates whose research makes creative and influential contributions to the scholarly literature in the field in a manner appropriate to their career stage. 
+The position is expected to begin July 1, 2027. All candidates should submit: a cover letter describing research completed and planned, as well as how the candidate’s work would contribute to the research and teaching missions of our diverse and inclusive university community, a curriculum vitae, and, only for candidates applying for an Assistant Professor position, at least 3 recommenders via https://econjobmarket.org/positions/12563. To receive full consideration applications must be received by September 7, 2026. Applications will be accepted until the position is either filled or the search is closed.
+Brown University provides equal opportunity and prohibits discrimination, harassment and retaliation based upon a person’s race, color, religion, sex, age, national or ethnic origin, disability, veteran status, sexual orientation, gender identity, gender expression, or any other characteristic protected under applicable law, in the administration of its policies, programs, and activities. The University recognizes and rewards individuals on the basis of qualifications and performance. The University maintains certain affirmative action programs in compliance with applicable law.  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">UNITED STATES Rhode Island Providence </t>
+  </si>
+  <si>
+    <t>D - Microeconomics
+H - Public Economics
+I - Health, Education, and Welfare
+J - Labor and Demographic Economics
+L - Industrial Organization
+O - Economic Development, Innovation, Technological Change, and Growth
+P - Political Economy and Comparative Economic Systems
+Q - Agricultural and Natural Resource Economics; Environmental and Ecological Economics
+R - Urban, Rural, Regional, Real Estate, and Transportation Economics</t>
+  </si>
+  <si>
+    <t>2026-08-11 00:00:00</t>
+  </si>
+  <si>
+    <t>Applied Microeconomics</t>
+  </si>
+  <si>
+    <t>Economics, Watson School of International and Public Affairs</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Brown University Department of Economics and the Watson School of International and Public Affairs invite applications for a faculty position at the rank of Assistant, Associate, or Full Professor in applied microeconomics (excluding development), with a particular focus on research that innovates methodologically while still speaking directly to policy-relevant issues in the world.  The search is open to scholars applying for Associate and Full Professor positions, as well as scholars applying for an Assistant Professor position who have at least four years of experience since receiving their PhD. We seek candidates whose research makes creative and influential contributions to the scholarly literature in the field in a manner appropriate to their career stage. The successful candidate must also demonstrate the ability to engage with students, practitioners and an interdisciplinary range of scholars around the implications of their research for international and public affairs.  Income and wealth inequality are topics of particular interest to this search, though they are not required and candidates without related work will not be at a disadvantage. 
+The position is expected to begin July 1, 2027. All candidates should submit: a cover letter describing research completed and planned, as well as how the candidate’s work would contribute to the research and teaching missions of our diverse and inclusive university community, a curriculum vitae, and, only for candidates applying for an Assistant Professor position, at least 3 recommenders via https://econjobmarket.org/positions/12562. To receive full consideration applications must be received by September 7, 2026. Applications will be accepted until the position is either filled or the search is closed. 
+Brown University provides equal opportunity and prohibits discrimination, harassment and retaliation based upon a person’s race, color, religion, sex, age, national or ethnic origin, disability, veteran status, sexual orientation, gender identity, gender expression, or any other characteristic protected under applicable law, in the administration of its policies, programs, and activities. The University recognizes and rewards individuals on the basis of qualifications and performance. The University maintains certain affirmative action programs in compliance with applicable law.  </t>
+  </si>
+  <si>
+    <t>D - Microeconomics
+H - Public Economics
+I - Health, Education, and Welfare
+J - Labor and Demographic Economics
+L - Industrial Organization
+P - Political Economy and Comparative Economic Systems
+Q - Agricultural and Natural Resource Economics; Environmental and Ecological Economics
+R - Urban, Rural, Regional, Real Estate, and Transportation Economics</t>
+  </si>
+  <si>
+    <t>Thomas J. Watson Jr. School of International and Public Affairs</t>
+  </si>
+  <si>
+    <t>School of Public Health</t>
+  </si>
+  <si>
+    <t>health economics
+health policy
+economics
+public policy
+public affairs</t>
+  </si>
+  <si>
+    <t>Tenure track Assistant, Associate or Full Professor</t>
+  </si>
+  <si>
+    <t>Brown University Watson School of International and Public Affairs and School of Public Health invite applications for a tenure track faculty position for a health economist at the rank of Assistant, Associate, or Full Professor. The position is joint between the Department of Health Services, Policy, &amp; Practice as the School of Public Health and the Watson School of International and Public Affairs. The search is open to scholars applying for Associate and Full Professor positions, as well as scholars applying for an Assistant Professor position who have at least four years of experience since receiving their PhD. 
+We seek candidates with a background in health economics whose research makes rigorous and policy-relevant contributions to the scholarly literature in a manner appropriate to their career stage. The successful candidate must also demonstrate the ability to engage with students, policymakers, and an interdisciplinary range of scholars around the implications of their research for public policy. We are particularly interested in scholars conducting innovative research in health policy or health economics. The successful candidate will join a vibrant interdisciplinary community of scholars working at the intersection of health policy, economics, public policy, and public affairs, with opportunities to collaborate across both schools.</t>
+  </si>
+  <si>
+    <t>I2 - Education and Research Institutions</t>
+  </si>
+  <si>
+    <t>2026-09-07 00:00:00</t>
+  </si>
+  <si>
+    <t>California Polytechnic State University, San Luis Obispo, CA</t>
+  </si>
+  <si>
+    <t>College of Agriculture, Food and Environmental Sciences</t>
+  </si>
+  <si>
+    <t>Agribusiness</t>
+  </si>
+  <si>
+    <t>Agricultural Economics</t>
+  </si>
+  <si>
+    <t>Assistant/Associate Professor, Agricultural Economics</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Agricultural Business Department (AGB) in the College of Agriculture, Food and Environmental Sciences at California Polytechnic State University, San Luis Obispo, CA, is seeking a full-time, academic year, tenure‐track Assistant/Associate Professor of Agricultural Economics starting approximately August 12, 2027. Rank and salary will be commensurate with qualifications and experience. View the following link for more information and to apply online:  https://jobs.calpoly.edu/en-us/job/559543/assistantassociate-professor-agricultural-economics.
+ </t>
+  </si>
+  <si>
+    <t>Commensurate with qualifications and experience.</t>
+  </si>
+  <si>
+    <t>UNITED STATES California San Luis Obispo</t>
+  </si>
+  <si>
+    <t>2026-10-02 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Center for Global Development </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Innovation Economics
+Market Shaping
+Advanced Market Commitments
+Market Design
+Industrial Organization
+Global Health
+Climate Policy
+Pull Incentives 
 </t>
   </si>
   <si>
-    <t>Assistant Professor of the Practice in Economics</t>
-[...8 lines deleted...]
-Boston College is a Jesuit, Catholic university that strives to integrate research excellence with a foundational commitment to formative liberal arts education.  The university is an equal opportunity employer.  In concert with our Jesuit, Catholic mission, Boston College is dedicated to the goal of building a culturally diverse and pluralistic faculty and staff committed to teaching and working in a multicultural environment and strongly encourages applications from women, minorities, individuals with disabilities, and covered veterans.
+    <t>Fellow/Senior Fellow - Market Shaping Accelerator</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Market Shaping Accelerator (MSA) housed at the Center for Global Development is hiring a Fellow or Senior Fellow to lead research and policy work on market shaping, pull incentives, and innovation.
+MSA designs advance market commitments, prizes, milestone payments, and other mechanisms that align private incentives with social value and accelerate innovation in global health, pandemic preparedness, climate, AI safety, and drug repurposing.
+The successful candidate will lead a research agenda combining economic theory, industrial organization, market design, quantitative analysis, and policy design. Responsibilities include producing policy-relevant research, engaging policymakers and funders, mobilizing funding, representing MSA externally, and mentoring staff.
+Applicants should hold, or expect to complete before starting, a PhD in economics and should also have experience with (or demonstrated interest in) translating research into policy. The position is based in CGD’s Washington, DC office, with at least three in-office days per week. Employees must reside in DC, Maryland, or Virginia. Visa sponsorship is available. 
+Apply in the external link below with (1) a cover letter, (2) a writing sample and (3) a CV. Candidates will be reviewed in two cycles after Nov 1, 2026 and February 1, 2027, with virtual interviews following each.
 </t>
   </si>
   <si>
-    <t>$155,000 - 175,000</t>
-[...209 lines deleted...]
-    <t>TAIWAN TAIWAN TAIPEI</t>
+    <t xml:space="preserve">UNITED STATES District of Columbia Washington </t>
+  </si>
+  <si>
+    <t>O3 - Innovation; Research and Development; Technological Change; Intellectual Property Rights
+D4 - Market Structure, Pricing, and Design
+L5 - Regulation and Industrial Policy
+Q5 - Environmental Economics</t>
   </si>
   <si>
     <t>City University of Hong Kong</t>
   </si>
   <si>
-    <t xml:space="preserve">Assistant Professors/Associate Professors/Professors/Chair Professors </t>
+    <t>Assistant Professors/Associate Professors/Professors/Chair Professors (on substantiation-track)</t>
   </si>
   <si>
     <t xml:space="preserve">Global Scholar Recruitment Campaign
 City University of Hong Kong (CityUHK) is one of the world’s leading universities, known for innovation, creativity and research.  We are now seeking exceptional scholars to join us as Assistant Professors/Associate Professors/Professors/Chair Professors (on substantiation-track) in all academic fields with special focuses on One Health, Digital Society, Smart City, Matter, Brain, and related interdisciplinary areas.  Research fields of particular interest include, but not limited to:
 - biomedical science and engineering
 - veterinary science
 - computer science and data science
 - neuroscience and neural engineering
 - bio-statistics and AI-healthcare
 - smart/semi-conductor manufacturing
 - AI/robotics/autonomous systems
 - aerospace and microelectronics engineering
 - energy generation and storage
 - digital business and innovation management
 - fintech and business analytics
 - computational social sciences
 - digital humanities
 - digital and new media
 - law and technology
 - private law
 - healthy, smart and sustainable cities
 Successful candidates should have a demonstrated ability to build a world-class research programme related to CityUHK’s strategic research areas, plus a commitment to education and student mentorship.  Candidates must possess a doctorate in their respective field by the time of appointment.
 Please visit Colleges, Schools and Departments in CityUHK at https://www.cityu.edu.hk/academic/colleges-schools-and-departments
 City University of Hong Kong is an equal opportunity employer.  We are committed to the principle of diversity.  Personal data provided by applicants will be used for recruitment and other employment-related purposes.
-Best Global Universities Rankings #54 (U.S.News &amp; World Report 2025-2026); World University Rankings #73 (THE 2026); #1 in the World’s Most International Universities (THE 2024 &amp; 2025); Young University Rankings #4 (THE  2024); Asia University Rankings #16 (THE 2025) and #7 (QS 2026)
+Best Global Universities Rankings #47 (U.S.News &amp; World Report 2026-2027); World University Rankings #73 (THE 2026); #1 in the World’s Most International Universities (THE 2024, 2025 &amp; 2026); Young University Rankings #4 (THE 2024); Asia University Rankings #14 (THE 2026) and #7 (QS 2026)
 </t>
   </si>
   <si>
     <t>HONG KONG</t>
   </si>
   <si>
-    <t>Colgate University</t>
-[...15 lines deleted...]
-The Department of Campus Safety at Colgate University will provide, upon request, a copy of Colgate’s Annual Security and Fire Safety Report. This report includes statistics as reported to the United States Department of Education for the previous three years concerning reported: 1. Crimes that occurred on-campus; in certain off-campus buildings or property owned or controlled by Colgate University; and on public property within, or immediately adjacent to and accessible from, the campus, and 2. fires that occurred in student housing facilities. The report also includes institutional policies concerning campus security and fire safety, such as policies concerning sexual assault, life safety systems, and other related matters. You may access the report from the Clery Compliance web page here. Printed copies of this report may be obtained upon request from the Department of Campus Safety via e-mail at cusafety@colgate.edu.
+    <t>Department of Economics and Finance</t>
+  </si>
+  <si>
+    <t>Chair Professor/Professor/Associate Professor/Assistant Professor (Economics)</t>
+  </si>
+  <si>
+    <t>City University of Hong Kong (CityUHK) is one of the world’s leading universities, known for innovation, creativity, and research.  We are now seeking exceptional scholars to join us as Assistant Professors/Associate Professors/Professors/Chair Professors (on substantiation-track) in all academic fields with a special focus on One Health, Digital Society, Smart City, Matter, Brain, and related interdisciplinary areas.  Research fields of particular interest include, but are not limited to:
+ biomedical science and engineering
+ veterinary science
+ computer science and data science
+ neuroscience and neural engineering
+ biostatistics and AI-healthcare
+ smart/semi-conductor manufacturing
+ AI/robotics/autonomous systems
+ aerospace and microelectronics engineering
+ energy generation and storage
+ digital business and innovation management
+ fintech and business analytics
+ computational social sciences
+ digital humanities
+ digital and new media
+ law and technology
+ private law
+ healthy, smart and sustainable cities
+Successful candidates should have a demonstrated ability to build a world-class research programme related to CityUHK’s strategic research areas, plus a commitment to education and student mentorship.  Candidates must possess a doctorate in their respective field by the time of appointment.
+Applications and nominations are invited for :
+Substantiation-Track
+Chair Professor/Professor/Associate Professor/Assistant Professor (Economics) in the Department of Economics and Finance [Ref. R/269/26]
+Duties
+The appointees are expected to make significant contributions to conducting quality research, teaching courses at undergraduate and graduate levels, and supervising MPhil/PhD students. The appointee at Chair Professor/Professor/Associate Professor is also expected to undertake administrative duties as required by the Head of Department.
+Requirements
+The Department invites applications at all levels: Assistant Professor, Associate Professor or Professor and Chair Professor. We seek strong candidates in all areas of economics, with particular interest in empirical economics and macroeconomics. Candidates are required to possess a PhD in Economics or closely related fields, with strong research potential and evidence of quality teaching.
+Salary and Conditions of Service
+The remuneration package will be driven by market competitiveness and individual performance. Excellent fringe benefits include gratuity, leave, medical and dental schemes, and relocation assistance (where applicable).  Initial appointment will be made on a fixed-term contract.
+Information and Application
+Further information on the posts and the University is available at http://www.cityu.edu.hk, or from the Department of Economics and Finance, City University of Hong Kong, Tat Chee Avenue, Kowloon Tong, Hong Kong (email: efpost@cityu.edu.hk).
+To apply, please submit an online application at http://jobs.cityu.edu.hk and include a current curriculum vitae, job market paper, research statement, and files related to teaching performance. Nominations can be sent directly to the Department (email: efpost@cityu.edu.hk). Applications and nominations received by 30 November 2026 will receive full consideration. Only shortlisted applicants will be contacted, and those shortlisted for the post of Assistant Professor will be requested to arrange for at least 2 reference reports to be sent directly by the referees to the Department, specifying the position applied for. The University’s privacy policy is available on the homepage.
+City University of Hong Kong is an equal opportunity employer.  We are committed to the principle of diversity.  Personal data provided by applicants will be used for recruitment and other employment-related purposes.
+Best Global Universities Rankings #47 (U.S.News &amp; World Report 2026-2027); World University Rankings #73 (THE 2026); #1 in the World’s Most International Universities (THE 2024, 2025 &amp; 2026); Young University Rankings #4 (THE 2024); Asia University Rankings #14 (THE 2026) and #7 (QS 2026)</t>
+  </si>
+  <si>
+    <t>2026-11-30 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-08-31 00:00:00</t>
+  </si>
+  <si>
+    <t>Chair Professor/Professor/Associate Professor/Assistant Professor (Finance)</t>
+  </si>
+  <si>
+    <t>City University of Hong Kong (CityUHK) is one of the world’s leading universities, known for innovation, creativity, and research.  We are now seeking exceptional scholars to join us as Assistant Professors/Associate Professors/Professors/Chair Professors (on substantiation-track) in all academic fields with a special focus on One Health, Digital Society, Smart City, Matter, Brain, and related interdisciplinary areas.  Research fields of particular interest include, but are not limited to:
+ biomedical science and engineering
+ veterinary science
+ computer science and data science
+ neuroscience and neural engineering
+ biostatistics and AI-healthcare
+ smart/semi-conductor manufacturing
+ AI/robotics/autonomous systems
+ aerospace and microelectronics engineering
+ energy generation and storage
+ digital business and innovation management
+ fintech and business analytics
+ computational social sciences
+ digital humanities
+ digital and new media
+ law and technology
+ private law
+ healthy, smart and sustainable cities
+Successful candidates should have a demonstrated ability to build a world-class research programme related to CityUHK’s strategic research areas, plus a commitment to education and student mentorship.  Candidates must possess a doctorate in their respective field by the time of appointment.
+Applications and nominations are invited for :
+Substantiation-Track
+Chair Professor/Professor/Associate Professor/Assistant Professor (Finance) in the Department of Economics and Finance [Ref. R/266/26]
+Duties
+Appointees are expected to make significant contributions to quality research, teach undergraduate and graduate courses, and supervise MPhil/PhD students. The appointee at Professor/Associate Professor is also expected to undertake administrative duties as required by the Head of Department.
+Requirements
+The Department seeks strong candidates in all areas of Finance. Candidates must hold a PhD in Finance or a closely related field, with strong research potential and evidence of quality teaching.
+Salary and Conditions of Service
+The remuneration package will be driven by market competitiveness and individual performance.  Excellent fringe benefits include gratuity, leave, medical and dental schemes, and relocation assistance (where applicable).  Initial appointment will be made on a fixed-term contract.
+Information and Application
+Further information on the posts and the University is available at http://www.cityu.edu.hk, or from the Department of Economics and Finance, City University of Hong Kong, Tat Chee Avenue, Kowloon Tong, Hong Kong (email: efpost@cityu.edu.hk).
+To apply, please submit an online application at http://jobs.cityu.edu.hk and include a current curriculum vitae, job market paper, research statement, and files related to teaching performance. Nominations can be sent directly to the Department (email: efpost@cityu.edu.hk). Applications and nominations received by 30 November 2026 will receive full consideration. Only shortlisted applicants will be contacted, and those shortlisted for the post of Assistant Professor will be requested to arrange for at least 2 reference reports to be sent directly by the referees to the Department, specifying the position applied for. The University’s privacy policy is available on the homepage.
+City University of Hong Kong is an equal opportunity employer.  We are committed to the principle of diversity.  Personal data provided by applicants will be used for recruitment and other employment-related purposes.
+Best Global Universities Rankings #47 (U.S.News &amp; World Report 2026-2027); World University Rankings #73 (THE 2026); #1 in the World’s Most International Universities (THE 2024, 2025 &amp; 2026); Young University Rankings #4 (THE 2024); Asia University Rankings #14 (THE 2026) and #7 (QS 2026)</t>
+  </si>
+  <si>
+    <t>Claremont McKenna College</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Kravis Leadership Institute</t>
+  </si>
+  <si>
+    <t>Director/ Full or Advanced Associate Professor</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Claremont McKenna College (CMC) invites applications for the position of Director of the Kravis Leadership Institute (KLI), a tenured appointment at the rank of Full Professor. In exceptional cases, applications from advanced Associate Professors will be considered, with the expectation that the successful candidate will be considered for promotion to Full Professor soon after arriving. The position will begin July 1, 2027. The successful candidate is expected to hold a Ph.D. in a relevant discipline. Claremont McKenna College's mission is to prepare students for thoughtful and productive lives and responsible leadership in business, government, and the professions. As part of its commitment to The Open Academy, the College values freedom of expression, viewpoint diversity, and constructive dialogue.
+KLI is an established, interdisciplinary research center dedicated to advancing scholarship on leadership across a broad range of fields while supporting undergraduate leadership development. KLI’s mission is “to be a premier academic center for the promotion and understanding of responsible, innovative leadership and to provide unique opportunities for CMC students to develop as outstanding real-world leaders in the public, private and social sectors.”
+The Director will provide intellectual and strategic leadership for the Institute, overseeing KLI’s research initiatives, curricular innovation, and co-curricular leadership programs central to the CMC student experience. Working closely with KLI’s Advisory Board, full-time staff, and faculty affiliates, the Director will shape the Institute’s academic and programmatic vision, steward its resources, strengthen student engagement, and foster interdisciplinary collaboration across the College and beyond. The Director will promote faculty and student research collaborations, mentor students, and oversee signature leadership and experiential opportunities. The Director will support externally engaged programming, conferences, and partnerships; assist with fundraising; and represent KLI nationally and internationally. The Director will play a central role in ensuring that KLI continues to provide innovative, high-impact opportunities that prepare students to become effective and responsible leaders across public, private, and social sectors.
+The successful applicant will teach three courses related to leadership per academic year. The candidate must have demonstrated the ability to maintain an active, high-quality research program and a strong commitment to excellence in teaching and mentorship. 
+The anticipated annual salary range is $180,000 - $300,000 depending on discipline, rank, and experience, as well as a $25,000 Institute Director Stipend. Complete applications will be reviewed beginning September 11, 2026. For full position description and application instructions, visit https://webapps.cmc.edu/jobs/faculty/faculty_opening.php
 </t>
   </si>
   <si>
-    <t>$93,000 for ABD candidates, or $97,000 for candidates with PhD in hand</t>
-[...2 lines deleted...]
-    <t>UNITED STATES New York Hamilton</t>
+    <t>$180,000 - $300,000 depending on discipline, rank, and experience, as well as a $25,000 Institute Director Stipend</t>
+  </si>
+  <si>
+    <t>UNITED STATES California Claremont</t>
+  </si>
+  <si>
+    <t>G4 - Behavioral Finance
+D9 - Micro-Based Behavioral Economics
+M5 - Personnel Economics
+L3 - Nonprofit Organizations and Public Enterprise
+D6 - Welfare Economics
+J4 - Particular Labor Markets
+L2 - Firm Objectives, Organization, and Behavior</t>
+  </si>
+  <si>
+    <t>2026-09-11 00:00:00</t>
+  </si>
+  <si>
+    <t>Columbia Business School</t>
+  </si>
+  <si>
+    <t>Strategy
+Management</t>
+  </si>
+  <si>
+    <t>Assistant or Associate Professor - Management</t>
+  </si>
+  <si>
+    <t>The Management Division of Columbia Business School has opened the search for qualified applicants for a tenure-track position in Strategy at the Assistant or Associate Professor rank. Applications that are received by October 1 will receive full consideration. However, we encourage applicants to submit their material as soon as possible as we are evaluating applications on a rolling basis.
+Applicants for an Assistant Professor level appointment should have completed, or be close to completing, a PhD from an accredited institution, demonstrate promise of becoming an outstanding scholar in every respect, including research and teaching, and should combine exceptional disciplinary training in Management or related fields with a strong interest in the professional mission of the school.
+Applicants for an Associate Professor level appointment (non-tenured) should have a PhD from an accredited institution, a record of being an excellent scholar in every respect, including research and teaching, and should combine exceptional disciplinary training with a strong interest in the professional mission of the school and show great promise of attaining distinction in the field of Management.
+We have a particular interest in Strategy and other related areas of Management.
+Please visit our online application site to submit your application at: https://apply.interfolio.com/190032.</t>
+  </si>
+  <si>
+    <t>UNITED STATES New York New York</t>
   </si>
   <si>
     <t>00 - 00 - Default: Any Field
-J - Labor and Demographic Economics
-[...14 lines deleted...]
-The College will not support H-1B visa applications that require the $100,000 employer fee.
+M0 - General
+M1 - Business Administration</t>
+  </si>
+  <si>
+    <t>2026-10-01 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-08-10 00:00:00</t>
+  </si>
+  <si>
+    <t>Columbia University</t>
+  </si>
+  <si>
+    <t>School of International and Public Affairs</t>
+  </si>
+  <si>
+    <t>Assistant Professor of International and Public Affairs</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Position Description
+The School of International and Public Affairs at Columbia University in the City of New York invites applications from scholars working in the field of environmental, resource, and/or energy economics. 
+The successful candidate will contribute to teaching and intellectual leadership in the SIPA Climate, Environment, and Energy curriculum at the master’s and undergraduate levels. 
+This position is at the rank of Assistant Professor, tenure track, and will begin July 1, 2027, or as soon as possible thereafter.
 Qualifications
-Candidates must demonstrate commitment to, and excellence in, undergraduate teaching and inclusive pedagogies as informed by current practice and scholarship in the field.
-[...8 lines deleted...]
-The College is an Equal Employment Opportunity Employer and complies with all Federal and Massachusetts laws concerning equal opportunity.
+Ph.D. in Economics or a field closely related to environmental, resource, and/or energy economics is required at the time of appointment. Candidates will be expected to sustain a strong commitment to research, publication, and teaching.
+Application
+Applicants must submit a cover letter, curriculum vitae, job market paper, and three letters of recommendation. Please visit our online application site at https://apply.interfolio.com/190500 for further information about this position and to submit your application.
+The deadline for submissions is November 15th, 2026. For further information, please contact Hazel May, Senior Associate Dean for Academic Affairs, at hm2135@columbia.edu
 </t>
   </si>
   <si>
-    <t>$87,500</t>
-[...228 lines deleted...]
-For further information, please contact Hazel May, Senior Associate Dean for Academic Affairs at sipa_academicaffairs@sipa.columbia.edu.
+    <t>165,000 - 175,000</t>
+  </si>
+  <si>
+    <t>Q5 - Environmental Economics</t>
+  </si>
+  <si>
+    <t>2026-11-15 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-08-19 00:00:00</t>
+  </si>
+  <si>
+    <t>US: Other Academic (Part-time or Adjunct)</t>
+  </si>
+  <si>
+    <t>Economics Division</t>
+  </si>
+  <si>
+    <t>Assistant/Associate/Full Adjunct Professor - Economics</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Graduate School of Business at Columbia University invites applications for Adjunct Professors of Economics to teach electives during the 2027 Spring term. The position is part-time and non-tenure-track.  Please note, our part-time faculty positions are posted based on anticipated need and student enrollment.
+We are seeking three adjuncts — one for each of the following electives:
+ Economics of High-performing Organizations — topics such as incentives, decision-making, information, organizational design, and firm performance, with emphasis on translating economic insights into actionable strategies relevant for managers and executives
+ Economics of Platforms, AI and Tech — topics such as platforms, AI, and the business models employed by tech firms, bringing a rigorous yet practical perspective to real-world business challenges.
+ Economics of Healthcare and/or Pharma — the economics of the healthcare and pharmaceutical sectors, connecting economic frameworks to real-world business challenges.
+For each position, candidates must have substantial industry experience applying economic frameworks to real-world business challenges. We are particularly interested in candidates who can bridge economic theory and business practice, and who bring firsthand insight into how organizations operate in complex, real-world environments. 
+Adjunct faculty at CBS play an essential role in delivering rigorous, analytically grounded instruction that connects economic theory to real-world business, financial, and policy contexts. The successful candidate will contribute to CBS’s mission of advancing the understanding and practice of economics in the global economy.
+Responsibilities
+ Teach at least one course in the MBA program
+ Design and deliver high-quality, engaging class sessions
+ Integrate economic frameworks with real-world business applications
+ Draw on industry experience to enrich classroom discussion
+ Prepare syllabi, assignments, and assessments in accordance with CBS academic standards
+ Evaluate student performance and provide timely, constructive feedback
+ Hold office hours and actively engage with students
+ Coordinate with CBS faculty and comply with university and school policies
+ Contribute to the intellectual life of the Economics Division
+Appointment Details
+ Appointment type: Part-time, non-tenure-track
+ Compensation: Competitive and commensurate with qualifications and experience, consistent with Columbia 
+ Business School guidelines
+ Location: On-campus in New York City
+If you have any questions, please email econsearch@gsb.columbia.edu. </t>
+  </si>
+  <si>
+    <t>$9,500 to $15,500 depending on whether the class being taught is a full or half course.</t>
+  </si>
+  <si>
+    <t>2026-09-30 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-08-03 00:00:00</t>
+  </si>
+  <si>
+    <t>Columbia University School of International and Public Affairs</t>
+  </si>
+  <si>
+    <t>The School of International and Public Affairs at Columbia University invites applications for a tenure-track Assistant Professor in Artificial Intelligence and Data Science for Policy, beginning July 1, 2027. Candidates should have deep expertise in AI, machine learning, data science, or related computational methods and a research agenda that bridges a public policy domain with technical work.
+Relevant areas include the regulatory, political, or economic questions arising from increasing reliance on AI in the public and private sectors; the consequences of algorithmic approaches to public policy implementation; and methodological development at the intersection of social science and AI/machine learning. We especially welcome scholars interested in translating technical innovation into real-world policy impact and in teaching computational or numerical skills in public policy-related domains.
+A Ph.D. in Data Science, Machine Learning, Computer Science, Political Science, Economics, Statistics, or another policy-related discipline is required by the time of appointment.
+Full consideration deadline: September 30, 2026. Full description and application: https://apply.interfolio.com/190715</t>
+  </si>
+  <si>
+    <t>Z0 - General</t>
+  </si>
+  <si>
+    <t>Other Nonacademic (Temporary, Part-Time, Non-Salaried, Consulting, Etc.)</t>
+  </si>
+  <si>
+    <t>Committee for a Responsible Federal Budget</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Artificial Intelligence
+Federal Budget Policy
 </t>
   </si>
   <si>
-    <t>$240,000-$280,000</t>
-[...16 lines deleted...]
-https://apply.interfolio.com/185288
+    <t xml:space="preserve">AI and Fiscal Policy Fellow </t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Committee for a Responsible Federal Budget (Committee) is a nonpartisan nonprofit organization devoted to educating policymakers, the media and citizens about the fiscal challenges facing the country, as well as policy options and solutions. 
+The Committee is seeking an AI and Fiscal Policy Fellow for a one-year fellowship who would be responsible for helping build a body of research and analysis examining the intersection of artificial intelligence, the federal budget, and the U.S. economy. The fellow will seek to answer questions including: How will potential economic growth from AI affect federal revenues? How will AI’s effects on the workforce impact federal spending, including existing or new forms of safety net programs? How should policymakers think about fiscal risks and opportunities created by the rapid and uncertain pace of technological change associated with AI? What budget policies may best position the United States to maximize AI's benefits while achieving fiscal sustainability? (For more details, go to https://www.crfb.org/jobs/ai-and-fiscal-policy-fellow). 
+This fellowship offers a unique opportunity to help shape an emerging field of public policy while contributing to the Committee’s mission of educating the public and policymakers about the nation's fiscal challenges and advancing responsible fiscal policy solutions. 
 </t>
   </si>
   <si>
-    <t xml:space="preserve">$180,000-$195,000 </t>
-[...79 lines deleted...]
-    <t>UNITED STATES New York Ithaca</t>
+    <t>$75,000 to $115,000, contingent upon specific skills and experience of the selected candidate, with generous benefits package including health, dental, life and disability insurance. Stipend for part-time fellow of $35,000-$50,000, based on experience.</t>
+  </si>
+  <si>
+    <t>UNITED STATES District of Columbia Washington, DC</t>
+  </si>
+  <si>
+    <t>H6 - National Budget, Deficit, and Debt</t>
+  </si>
+  <si>
+    <t>2026-12-31 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-08-28 00:00:00</t>
   </si>
   <si>
     <t>Cornerstone Research</t>
   </si>
   <si>
-    <t xml:space="preserve">Associate </t>
-[...4 lines deleted...]
-Cornerstone Research is involved in a broad variety of high-profile projects. Current exemplary matters include claims of anticompetitive conduct, potential mergers and the impact on market competition, the impact of intellectual property infringement, allegations of misleading marketing or false claims, allegations of manipulation of financial markets, evaluation of fair merger prices, securities litigation, claims in consumer finance, anticompetitive conduct in financial markets, labor market disputes, and corporate governance issues.  We cover topics in a broad range of industries including consumer goods, life sciences, high technology, energy, telecommunications, industrial markets, banking, securities, fintech, private equity, insurance, and cryptocurrency.
+    <t>Associate</t>
+  </si>
+  <si>
+    <t xml:space="preserve">About Cornerstone Research
+Cornerstone Research is at the forefront of economic and financial consulting, delivering the rigorous analytical solutions required to navigate complex disputes. The firm draws from an extensive network of prominent academic and industry experts to support each matter effectively. Pairing a deep understanding of economics and finance with a suite of industry-leading artificial intelligence and machine learning tools, Cornerstone provides clients with a sophisticated, tailored approach. A reputation for innovation, precision, and excellence has defined Cornerstone since 1989. That momentum continues with over 1,000 professionals collaborating across nine offices in the US, UK, and EU.
+Cornerstone Research is involved in a broad variety of high-profile projects. Current exemplary matters include claims of anticompetitive conduct, potential mergers and the impact on market competition, the impact of intellectual property infringement, allegations of misleading marketing or false claims, allegations of manipulation of financial markets, evaluation of fair merger prices, securities litigation, claims in consumer finance, anticompetitive conduct in financial markets, labor market disputes, and corporate governance issues.  We cover topics in a broad range of industries including consumer goods, life sciences, high technology, energy, telecommunications, industrial markets, banking, securities, fintech, private equity, insurance, and cryptocurrency. 
 More detail on Cornerstone Research and what we do can be found on our website: www.cornerstone.com.
-Responsibilities
 Associates at Cornerstone Research
 Associates play a central role at Cornerstone Research in developing project strategy, conducting and guiding research, directing analysis, understanding and interpreting data, and proposing effective approaches to the problems faced by their teams. Associates work closely with senior staff, clients, and experts to define objectives, guide research efforts, and mentor junior staff. Associates apply theoretical and empirical research skills gained through their graduate-level training to conduct innovative and rigorous analysis to interesting real-world problems. The outcomes of our cases regularly have a direct impact on public policy and corporate strategy.
 Cornerstone Research provides an interesting and rewarding work environment. Those joining our firm enjoy long-term career opportunities supported by our investments in their professional development. Career development includes staying attuned to the latest academic research, advancing one’s research skills, enhancing communication skills, and building managerial abilities. The firm supports the development of those interested in becoming testifying experts, and of those not choosing that path—either approach provides opportunities for career advancement. Cornerstone Research offers a market-leading salary and benefits package with a compensation structure that escalates along the career path.
-Qualifications
 Candidate Profile
-We seek candidates who have pursued doctoral studies in economics, finance, accounting, or marketing, and who have graduated or will be graduating in the coming year. Candidates must have the ability to apply academic research to real-world issues. We are currently hiring in our Boston, Brussels, Chicago, London, Los Angeles, New York, Bay Area (San Francisco and Silicon Valley), and Washington, D.C., offices. Cornerstone Research will provide immigration assistance to eligible foreign nationals in accordance with the firm’s immigration policy and applicable law.
-[...2 lines deleted...]
-Candidates should submit a cover letter (including location preferences), resume, and job market paper through our careers website.
+We seek candidates who have pursued doctoral studies in economics, finance, accounting, or marketing, and who have graduated or will be graduating in the coming year. Candidates must have the ability to apply academic research to real-world issues. We are currently hiring in our Boston, Brussels, Chicago, London, Los Angeles, New York, Bay Area (San Francisco and Silicon Valley), and Washington, D.C., offices. Cornerstone Research will provide immigration assistance to eligible foreign nationals in accordance with the firm’s immigration policy and applicable law. 
+Interested Candidates 
+Candidates should submit a cover letter (including location preferences), resume, and job market paper through our careers website. 
 Please also email three letters of recommendation to:
 Associate Talent Acquisition Manager
 Email: associate-recruiting@cornerstone.com
-Cornerstone Research offers a market-leading compensation and benefits package. The base salary for the Associate role with a relevant Ph.D. is $245,000 in the United States. In addition to the base salary, new Associates will be eligible for a signing bonus depending on skills, education, and experience. Associates are eligible for discretionary bonuses based on performance, firm contributions, and other factors. Previous relevant work experience will be taken into consideration in determining compensation. Information about our benefits, including health and wellness and family support, can be found on the Careers page of our website.
+Cornerstone Research offers a market-leading compensation and benefits package. The base salary for the Associate role with a relevant Ph.D. is $250,000 in the United States. In addition to the base salary, new Associates will be eligible for a signing bonus depending on skills, education, and experience. Associates are eligible for discretionary bonuses based on performance, firm contributions, and other factors. Previous relevant work experience will be taken into consideration in determining compensation. Information about our benefits, including health and wellness and family support, can be found on the Careers page of our website.
 Cornerstone Research provides Equal Employment Opportunities to all employees and applicants for employment without regard to legally protected categories, such as age, sex, gender, gender identity, race, color, creed/religious belief, medical condition, predisposing genetic characteristics or genetic information or testing, disability, marital status, pregnancy status, military status, veteran status, arrest or conviction record (except where permitted by law), sexual orientation, ethnic background, citizen status, ancestry, national origin, or any other consideration protected by federal, state or local law.
 </t>
-  </si>
-[...35 lines deleted...]
-    <t>$247,500 to $302,500</t>
   </si>
   <si>
     <t>UNITED STATES New York New York
 UNITED STATES Massachusetts Boston
 UNITED STATES District of Columbia Washington, D.C.
 UNITED STATES Illinois Chicago
+UNITED STATES California San Francisco
 UNITED STATES California Los Angeles
-UNITED STATES California San Francisco
-[...8 lines deleted...]
-Consulting
+UNITED STATES California Menlo Park
+UNITED KINGDOM London
+BELGIUM Brussels</t>
+  </si>
+  <si>
+    <t>2026-08-24 00:00:00</t>
+  </si>
+  <si>
+    <t>Summer Associate</t>
+  </si>
+  <si>
+    <t xml:space="preserve">About Cornerstone Research
+Cornerstone Research is at the forefront of economic and financial consulting, delivering the rigorous analytical solutions required to navigate complex disputes. The firm draws from an extensive network of prominent academic and industry experts to support each matter effectively. Pairing a deep understanding of economics and finance with a suite of industry-leading artificial intelligence and machine learning tools, Cornerstone provides clients with a sophisticated, tailored approach. A reputation for innovation, precision, and excellence has defined Cornerstone since 1989. That momentum continues with over 1,000 professionals collaborating across nine offices in the US, UK, and EU.
+Cornerstone Research is involved in a broad variety of high-profile projects. Current exemplary matters include claims of anticompetitive conduct, potential mergers and the impact on market competition, the impact of intellectual property infringement, allegations of misleading marketing or false claims, allegations of manipulation of financial markets, evaluation of fair merger prices, securities litigation, claims in consumer finance, anticompetitive conduct in financial markets, labor market disputes, and corporate governance issues.  We cover topics in a broad range of industries including consumer goods, life sciences, high technology, energy, telecommunications, industrial markets, banking, securities, fintech, private equity, insurance, and cryptocurrency. 
+More detail on Cornerstone Research and what we do can be found on our website: www.cornerstone.com.
+Summer Associates at Cornerstone Research
+Cornerstone Research offers candidates pursuing doctoral studies in finance, economics, accounting, or marketing the opportunity to join the firm for eight weeks to gain first-hand experience in our work as a Summer Associate. The role is designed to mirror the experience of a first-year Associate and includes case assignments and formal training.
+Summer Associates work closely with senior staff, clients, and experts to define objectives, guide research efforts, manage deadlines, and mentor junior staff. Daily responsibilities typically include assisting with developing project strategy, conducting research, directing analysis, understanding and summarizing data and key findings, and proposing effective solutions to problems faced by their teams. This is a great opportunity for doctoral candidates to use theoretical and empirical research skills gained through their graduate-level training to devise and apply innovative and rigorous analytical approaches to interesting real-world issues. The outcomes of our cases can have a direct and immediate impact on public policy and corporate strategy.
+While many Summer Associates choose to spend their summer with us, the timing and duration of this position are flexible and can be arranged over the summer or during the academic year.
+Candidate Profile
+We seek candidates who are pursuing doctoral studies in finance, economics, econometrics, accounting, or marketing, and who will be graduating in 2028 or 2029. Candidates must have the ability to apply academic research to real-world issues. We are currently hiring in our Boston, Brussels, Chicago, London, Los Angeles, Bay Area (San Francisco and Silicon Valley), New York, and Washington, D.C., offices. 
+Summer Associate candidates must be eligible to work in the United States. Cornerstone Research will consider international candidates with F-1 status who can independently obtain work authorization.
+Interested Candidates 
+Candidates should submit a cover letter (including a statement describing your interest in economic and financial consulting and location preferences) and a resume through our careers website. 
+Contact
+Associate Recruiting Team Cornerstone Research
+Email: associate-recruiting@cornerstone.com
+Website: http://www.cornerstone.com
+Cornerstone Research offers market-leading compensation. The biweekly salary for the Summer Associate role is $9,615.39 in the United States. 
+Cornerstone Research provides Equal Employment Opportunities to all employees and applicants for employment without regard to legally protected categories, such as age, sex, gender, gender identity, race, color, creed/religious belief, medical condition, predisposing genetic characteristics or genetic information or testing, disability, marital status, pregnancy status, military status, veteran status, arrest or conviction record (except where permitted by law), sexual orientation, ethnic background, citizen status, ancestry, national origin, or any other consideration protected by federal, state or local law.
 </t>
   </si>
   <si>
-    <t>Senior Health Economist</t>
-[...15 lines deleted...]
-Senior Health Economists are supported to progress to the Consultant Health Economist role, and this can typically be achieved in 1 to 2 years. As a Consultant Health Economist, you would have ultimate responsibility for the high-quality delivery of a range of projects, and lead in business development efforts to win new work and maintain and grow your own client relationships. In addition to project management, you would line manage team members and have internal responsibilities spanning areas such as recruitment and training. 
+    <t>2026-08-25 00:00:00</t>
+  </si>
+  <si>
+    <t>Council of Economic Advisers</t>
+  </si>
+  <si>
+    <t>Senior Economist for Health</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Council of Economic Advisers (CEA), within the Executive Office of the President, seeks a Health Economist to serve as the Council's senior economist for health on a one-year assignment. CEA provides the President with objective economic analysis and advice across domestic and international economic policy and prepares the annual Economic Report of the President.
+The economist will design and conduct original economic analysis on healthcare policy — including healthcare financing, Medicare and Medicaid, insurance markets, pharmaceutical pricing and innovation, provider competition, and public health — and translate that analysis into concise, decision-ready advice for the Chairman, the Members, and the President's senior policy advisors and councils.
+A defining focus of the position is the economics of the essential-medicines supply chain: assessing options to reshore production to the United States and friend-shore it to allied and partner nations for active pharmaceutical ingredients (APIs), key starting materials (KSMs), and critical medical products; reducing dependence on concentrated or geographically vulnerable foreign sources; and sustaining domestic manufacturing capacity, private investment, and the sector's technological and intellectual-property leadership. Relevant tools include production and investment incentives, procurement and trade measures, and Defense Production Act and related industrial-base authorities.
+The position also involves reviewing regulatory impact analyses and cost estimates from health agencies, representing CEA in interagency policy development, and contributing healthcare content to the Economic Report of the President.
+Qualifications 
+Ph.D. in economics or a closely related field (or equivalent research and policy experience); demonstrated expertise in health economics and applied microeconomics/econometrics; strong knowledge of the U.S. healthcare system, with an advantage for candidates versed in supply-chain, industrial-organization, or trade policy; and the ability to communicate rigorous analysis clearly to senior non-economist policymakers under tight deadlines. U.S. citizenship and a favorable background investigation are required.
+This is a full-time, nonacademic position based in Washington, DC.
 </t>
   </si>
   <si>
-    <t>$100,000 - $125,000</t>
-[...8 lines deleted...]
-    <t>Council of Economic Advisers, The White House</t>
+    <t xml:space="preserve">The position may be filled through either direct appointment or a detail from a university, federal agency, or other eligible institution. Compensation and benefits depend on the appointment mechanism. Please inquire for details. </t>
+  </si>
+  <si>
+    <t>I1 - Health
+I0 - General
+H5 - National Government Expenditures and Related Policies
+L6 - Industry Studies: Manufacturing
+F1 - Trade
+L5 - Regulation and Industrial Policy</t>
+  </si>
+  <si>
+    <t>Labor Economics</t>
+  </si>
+  <si>
+    <t>Senior Economist for Labor</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Council of Economic Advisers (CEA) seeks a Senior Economist in labor economics for a one-year appointment beginning as soon as possible, with the possibility of extension.
+CEA was established by the Employment Act of 1946 to provide the President with objective economic analysis and advice. Senior Economists are the core of the Council's professional staff. Each holds a substantive portfolio, writes directly for the Council's Members, and represents CEA in the interagency policy process.
+The labor portfolio typically includes:
+ Assessment of labor market conditions, including pre-release review of BLS data and preparation of materials briefing the President and senior White House staff on the monthly Employment Situation report
+ The labor market components of the Administration's macroeconomic forecast — employment, unemployment, participation, hours, compensation, and productivity — developed jointly with Treasury and OMB
+ Authorship of chapters and original analysis for the Economic Report of the President
+ Policy analysis and interagency representation on labor supply, immigration and the workforce, education and training, unemployment insurance, occupational licensing, labor standards, and care infrastructure
+ Review of proposed regulations and legislative proposals with material labor market consequences
+ Representation of the United States in international fora, including OECD working parties
+Qualifications 
+PhD in economics or a closely related field, ideally with an established research record in labor economics. Strong applied econometric skills, facility with large survey and administrative microdata, and the ability to produce rigorous analysis on short deadlines and explain it clearly to non-economists. Tenured and tenure-track faculty on leave and economists at research institutions are especially encouraged to apply; CEA has a long tradition of one-year appointments of this kind, and prior CEA service is common among leading labor economists.
+CEA's usefulness to the President rests on the quality and integrity of its analysis, and the Council's work is held to professional research standards.
+Conditions of Employment
+U.S. citizenship; favorable background investigation; financial disclosure and compliance with executive branch ethics rules, which may require divestiture or recusal from consulting and other outside activities. Position is located in Washington, DC and is not remote-eligible.
+</t>
+  </si>
+  <si>
+    <t>The position may be filled through either direct appointment or a detail from a university, federal agency, or other eligible institution. Compensation and benefits depend on the appointment mechanism. Please inquire for details.</t>
+  </si>
+  <si>
+    <t>J0 - General
+E2 - Consumption, Saving, Production, Investment, Labor Markets, and Informal Economy
+J2 - Demand and Supply of Labor
+J1 - Demographic Economics
+J3 - Wages, Compensation, and Labor Costs
+J6 - Mobility, Unemployment, Vacancies, and Immigrant Workers</t>
+  </si>
+  <si>
+    <t>2026-10-31 00:00:00</t>
+  </si>
+  <si>
+    <t>Delaware State University</t>
+  </si>
+  <si>
+    <t>Behavioral Science Related to Environmental and Water Resources</t>
+  </si>
+  <si>
+    <t>College of Agriculture, Science and Technology</t>
+  </si>
+  <si>
+    <t>Environmental Economics
+Behavioral Economics
+Experimental Economics
+Resource Economics</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Visiting Assistant Professor </t>
+  </si>
+  <si>
+    <t>The Visiting Assistant Professor in Behavioral Science, Environmental and Water Resources at Delaware State University, College of Agriculture, Science and Technology, is a full-time, non-tenured annual position with a 75% focus on research and 25% devoted to teaching, student engagement, and student experiential learning efforts. The professor will develop an active research program focused on Water Resources, collaborate with the University of Delaware’s Center for Experimental and Applied Economics and other partner institutions. This position will have opportunities to co-author peer-reviewed publications on behavioral responses to water resource challenges, participate in national conferences and professional development activities, contribute to policy-relevant research that informs climate adaptation strategies, mentor undergraduate and graduate students in cutting-edge behavioral research, access state-of-the-art research facilities, including an experimental economics lab, and collaborate with faculty across the state of Delaware to enhance the program capabilities and opportunities for students and young scientists. The position also encourages collaboration with faculty statewide to expand program capabilities and student opportunities.</t>
+  </si>
+  <si>
+    <t>$65,000 - $75,000</t>
+  </si>
+  <si>
+    <t>UNITED STATES Delaware Dover</t>
+  </si>
+  <si>
+    <t>C9 - Design of Experiments</t>
+  </si>
+  <si>
+    <t>2027-04-30 00:00:00</t>
+  </si>
+  <si>
+    <t>DePaul University</t>
+  </si>
+  <si>
+    <t>Driehaus College of Business</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Department of Economics </t>
   </si>
   <si>
     <t>Macroeconomics
-Microeconomics
-[...11 lines deleted...]
-Eligibility limited to U.S. Citizens. More information is available here: https://www.whitehouse.gov/cea/information-resources/.
+Business Economics
+Urban Economics</t>
+  </si>
+  <si>
+    <t>Assistant Professor</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Department of Economics at DePaul University invites applications for two tenure-track positions at the Assistant Professor level with an expected start date of July 1, 2027.  We are looking for empirically oriented candidates in three distinct areas.  These include macroeconomics, urban economics, and business economics, which we broadly think of as the application of economics to business strategy and decision-making.  The business economics position could span a range of fields, including behavioral economics, and the right candidate will actively contribute to our MBA program. Within macroeconomics, we are particularly interested in candidates specializing in international macroeconomics, macro-finance, or macroeconomic history. We are open to a broad range of areas within urban economics.
+Qualifications:
+ Ph.D. in Economics or a closely related field by the start date.
+ Demonstrated potential for producing significant research contributions.
+ Strong teaching skills and a commitment to excellence in undergraduate and graduate education.
+Application Deadline: Preference will be given to applications received before November 15, 2026
+DePaul University is the largest Catholic university in the nation. The Economics Department is located in the Loop in downtown Chicago and is a part of the Driehaus College of Business. The Department’s graduate programs include a quantitative Master of Science in Economics and an MBA concentration in Business Strategy and Decision-Making.
+DePaul draws students of many backgrounds and cultures in a diverse urban setting. We are interested in recruiting and maintaining a diverse faculty. Members of all underrepresented groups, women, veterans, and persons with disabilities are strongly encouraged to apply. DePaul University offers equal employment opportunities to all persons in accordance with applicable federal, state, and local EEO laws. </t>
+  </si>
+  <si>
+    <t>UNITED STATES Illinois Chicago</t>
+  </si>
+  <si>
+    <t>E4 - Money and Interest Rates
+F4 - Macroeconomic Aspects of International Trade and Finance
+N1 - Macroeconomics and Monetary Economics; Industrial Structure; Growth; Fluctuations
+L1 - Market Structure, Firm Strategy, and Market Performance
+L2 - Firm Objectives, Organization, and Behavior
+M2 - Business Economics
+R - Urban, Rural, Regional, Real Estate, and Transportation Economics</t>
+  </si>
+  <si>
+    <t>Department of Finance and Real Estate</t>
+  </si>
+  <si>
+    <t>Finance
+Assistant Professor
+Tenure Track
+Faculty
+Higher Education
+Financial Economics
+Business Education
+Research
+Undergraduate Education
+Graduate Education
+Chicago</t>
+  </si>
+  <si>
+    <t>Assistant Professor of Finance (Tenure-Track)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Department of Finance and Real Estate in the Driehaus College of Business at DePaul University invites applications for a tenure-track faculty position in finance in all areas of specialty and at the rank of Assistant Professor.
+Located in the center of Chicago's downtown, DePaul’s Driehaus College of Business immerses students in one of the world’s great business centers to provide transformative, hands-on educational experiences. Enrolling over 5,400 students, Driehaus’s undergraduate and graduate programs are highly ranked and nationally recognized. Founded in 1912, Driehaus was among the first 10 business colleges in the United States and the first at an American Catholic university. The Driehaus mission is to empower students to become socially responsible leaders who make an impact in their communities. Guided by our Catholic and Vincentian values and aided by our deep roots in the City of Chicago, we deliver a cutting-edge business education, generate pathbreaking research, and collaborate closely with our community and industry partners to drive positive social outcomes. Visit https://business.depaul.edu/Pages/default.aspx.
+Responsibilities
+Deliver high-quality undergraduate and graduate courses in the various areas of finance.
+Develop and maintain an active research agenda that results in quality journal publications.
+Collaborate with colleagues and actively contribute to the intellectual life of the department.
+Participate in service activities at all levels (departmental, college, and university-level).
+Contribute to the support of the department's student recruitment and retention efforts.
+Contribute to the overall success of the department and college by participating in workshops, events, and other relevant activities.
+Qualifications
+Ph.D. in Finance, Economics, or a related field.
+Demonstrated potential for making significant contributions to the field of finance.
+Strong teaching skills and a commitment to excellence in undergraduate and graduate education.
+Applicants should submit the following materials
+Cover Letter detailing interest in the position
+Curriculum Vitae
+Names and contact information of three individuals prepared to provide letters of recommendation
+A representative sample of teaching evaluations (if available)
+Research paper(s)
 </t>
   </si>
   <si>
-    <t>UNITED STATES District of Columbia Washington</t>
-[...17 lines deleted...]
-    <t xml:space="preserve">The Social Science Data Lab at Dartmouth College seeks a data scientist to support research in economics, government, and quantitative social science. You will collaborate with faculty and students on original projects. Responsibilities include designing empirical strategies, cleaning and documenting data and conducting statistical analysis in Stata and R, with Python a plus. You will also teach undergraduate workshops in applied data skills. Candidates should hold a master’s degree in economics or a related field or have equivalent experience. This is a full time, benefits eligible position. Candidates with available OPT may apply. The position cannot sponsor other employment visas. Submit a CV and cover letter. References will be contacted during review. https://apply.interfolio.com/181749
+    <t>G0 - General</t>
+  </si>
+  <si>
+    <t>2026-08-27 00:00:00</t>
+  </si>
+  <si>
+    <t>Duke Kunshan University</t>
+  </si>
+  <si>
+    <t>microeconomics
+macroeconomics
+econometrics</t>
+  </si>
+  <si>
+    <t>Faculty Position in Economics (Teaching Stream)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Duke Kunshan University (DKU) invites applications for a faculty position in Economics to begin in the 2027–2028 academic year. We seek outstanding educators who are passionate about undergraduate teaching in a liberal arts environment and who are eager to contribute to the development of innovative, engaging, and inclusive curricula. Candidates are expected teach principles of economics, intermediate economics courses, as well as upper-level courses in their fields of expertise. Initial 4-year appointments will be made within DKU’s Professor of the Practice teaching track. We welcome senior and junior candidates.
+Professors of the Practice at DKU focus primarily on excellence in teaching, mentoring students, and contributing to the educational mission of the university. Responsibilities include teaching undergraduate courses, designing and refining curriculum, mentoring and advising students, and participating actively in program and university service, including academic leadership. We particularly welcome candidates who value teaching and demonstrate a commitment to student-centered teaching practices, active learning, inclusive pedagogy, and project-based or experiential approaches to education. Evidence of engagement with teaching innovation, curriculum development, or the scholarship of teaching and learning is highly valued.
+These are renewable multi-year appointments with opportunities for promotion within the Professor of the Practice ranks (Assistant Professor of the Practice, Associate Professor of the Practice, and Professor of the Practice). DKU values educators who view teaching as a central intellectual endeavor and who wish to build long-term careers focused on teaching excellence, pedagogical innovation, and meaningful service to DKU’s academic community.
+DKU is an international intellectual community that values diversity, openness, and creative learning. We welcome outstanding educators from around the world who bring diverse perspectives and experiences to a global learning and research environment, and we particularly encourage applications from individuals from underrepresented groups, including candidates from underrepresented parts of the world. Teaching undergraduate students from diverse international contexts is a core responsibility of all DKU faculty.
+Duke Kunshan University is a collaborative partnership among Duke University, Wuhan University, and the Municipality of Kunshan, China (https://dukekunshan.edu.cn). The university offers an innovative and interdisciplinary undergraduate liberal arts education to approximately 2,200 students taught by more than 220 faculty members. With an acceptance rate below 8%, DKU attracts students representing over 75 countries. In addition to its undergraduate program, DKU offers a select number of master’s programs, including the Master of Engineering in Electrical and Computer Engineering, the Master of Science in Global Health, and the Master of Environmental Policy.
+The DKU pedagogical model draws on Duke University’s educational experience and resources while reimagining undergraduate education within a small, collaborative campus environment. Similar to leading liberal arts colleges in the United States, DKU emphasizes close faculty–student interaction, interdisciplinary learning, and innovative teaching approaches.
+Applicants must hold a Ph.D. or equivalent terminal degree in a relevant field related to the advertised position. Demonstrated excellence or strong potential in teaching is required. Experience with curriculum development, interdisciplinary teaching, undergraduate mentoring, or leadership in teaching innovation is particularly valued.
+Applicants should submit a cover letter describing their interest in DKU, a curriculum vitae, a teaching statement, a statement on the integration of teaching and research, and three letters of reference. All application materials must be submitted through Academic Jobs Online:https://academicjobsonline.org/ajo/jobs/32544. The search committee also welcomes letters of nomination for potential candidates. Nominations and inquiries may be sent to social-sciences@dukekunshan.edu.cn with the subject line “Faculty Search Social Sciences.”
+Priority will be given to applications received by October 12, 2026, although applications will be accepted until the positions are filled.
+In order to meet Chinese visa requirements, international (non-Chinese) candidates must, prior to the position start date, have at least two years of full-time work experience in a relevant area after receiving their bachelor’s degree (work experience obtained while studying full-time is not considered). Alternatively, candidates may begin their appointment within 12 months of obtaining their master’s or Ph.D. degree, provided they have not held employment between the degree conferral date and the start of the appointment.
+The DKU campus is located in Kunshan, approximately 37 miles west of Shanghai, and is easily accessible via high-speed rail and metro systems. DKU offers internationally competitive compensation, housing allowance, child education benefits (for applicable faculty positions), and professional development support for teaching faculty.
+   </t>
+  </si>
+  <si>
+    <t>CHINA Jiangsu Kunshan</t>
+  </si>
+  <si>
+    <t>A1 - General Economics
+D - Microeconomics
+E - Macroeconomics and Monetary Economics
+C1 - Econometric and Statistical Methods and Methodology:  General</t>
+  </si>
+  <si>
+    <t>2026-10-12 00:00:00</t>
+  </si>
+  <si>
+    <t>Social Sciences</t>
+  </si>
+  <si>
+    <t xml:space="preserve">environmental economics
+health economics
+labor economics
+development economics
+industrial organization
 </t>
   </si>
   <si>
-    <t>$90-$100K</t>
-[...21 lines deleted...]
-Applications received by March 8th, 2026 will receive full consideration. Please visit https://apply.interfolio.com/180665 to find more details about the job and the materials needed to apply online.  Denison is an Equal Opportunity Employer.
+    <t>Faculty Position in Applied Economics</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Duke Kunshan University (DKU) invites applications to a tenured or tenure-track faculty position (open rank) in Applied Economics beginning in the academic year 2027-2028. We are looking for an applied economist working on one or more of the following fields: environmental, health, development,  labor economics, or industrial organization. The successful candidate will be expected to teach introductory and intermediate courses in economics, as well as upper-level courses in their fields of expertise.
+We particularly welcome candidates who value both teaching and research and demonstrate a commitment to student-centered teaching practices, active learning, inclusive pedagogy, and project-based or experiential approaches to education. Evidence of engagement with teaching innovation, curriculum development, or the scholarship of teaching and learning is highly valued.
+DKU is an international intellectual community that values diversity, openness, and creative learning. We welcome outstanding educators from around the world who bring diverse perspectives and experiences to a global learning and research environment, and we particularly encourage applications from individuals from underrepresented groups, including candidates from underrepresented parts of the world. Teaching undergraduate students from diverse international contexts is a core responsibility of all DKU faculty.
+Duke Kunshan University is a collaborative partnership among Duke University, Wuhan University, and the Municipality of Kunshan, China (https://dukekunshan.edu.cn). The university offers an innovative and interdisciplinary undergraduate liberal arts education to approximately 2,200 students taught by more than 220 faculty members. With an acceptance rate below 8%, DKU attracts students representing over 75 countries. In addition to its undergraduate program, DKU offers a select number of masters programs, including the Master of Engineering in Electrical and Computer Engineering, the Master of Science in Global Health, and the Master of Environmental Policy.
+The DKU pedagogical model draws on Duke University’s educational experience and resources while reimagining undergraduate education within a small, collaborative campus environment. Similar to leading liberal arts colleges in the United States, DKU emphasizes close faculty–student interaction, interdisciplinary learning, and innovative teaching approaches.
+Applicants must hold a Ph.D. or equivalent terminal degree in a relevant field related to the advertised position. Demonstrated excellence or strong potential in teaching and research is required. DKU offers internationally competitive compensation, housing allowance, child education benefits (for applicable faculty positions), and professional development support for teaching faculty.
+Applicants should submit a cover letter describing their interest in DKU, a curriculum vitae, a teaching statement, a research statement, and three letters of reference. All application materials must be submitted through Academic Jobs Online:  https://academicjobsonline.org/ajo/jobs/32545. The search committee also welcomes letters of nomination for potential candidates. Nominations and inquiries may be sent to social-sciences@dukekunshan.edu.cn with the subject line “Faculty Search Social Sciences.”
+Priority will be given to applications received by October 12, 2026, although applications will be accepted until the positions are filled.
+In order to meet Chinese visa requirements, international (non-Chinese) candidates must, prior to the position start date, have at least two years of full-time work experience in a relevant area after receiving their bachelor’s degree (work experience obtained while studying full-time is not considered). Alternatively, candidates may begin their appointment within 12 months of obtaining their master’s or Ph.D. degree, provided they have not held employment between the degree conferral date and the start of the appointment.
+The DKU campus is located in Kunshan, approximately 37 miles west of Shanghai, and is easily accessible via high-speed rail and metro systems. 
 </t>
   </si>
   <si>
     <t>Competitive</t>
   </si>
   <si>
-    <t>UNITED STATES Ohio Granville</t>
-[...1221 lines deleted...]
-We look forward to welcoming candidates who share HU’s principles, long-term vision, and medium-term goals—those who are motivated and ready to play a central role in advancing research and education at Hiroshima University.
------
-For more details, please see the link below.
-[...175 lines deleted...]
-I - Health, Education, and Welfare
+    <t>I - Health, Education, and Welfare
 J - Labor and Demographic Economics
 L - Industrial Organization
 O - Economic Development, Innovation, Technological Change, and Growth
+Q5 - Environmental Economics</t>
+  </si>
+  <si>
+    <t>behavioral economics
+experimental economics
+behavioral science</t>
+  </si>
+  <si>
+    <t>Faculty Position in Behavioral Economics</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Duke Kunshan University (DKU)  invites applications to a tenured or tenure-track faculty position (open rank) in Behavioral Economics beginning in the academic year 2027-2028. We are looking for a behavioral economist who uses experimental methods to study decision making in an individual or group setting. Preference will be given to candidates whose work connects well with adjacent areas of behavioral science (e.g. behavioral public policy applied to the domains of health and environment, or experimental economics grounded in applied social psychology). The successful candidate will be expected to teach economics and behavioral science courses.
+We particularly welcome candidates who value both teaching and research and demonstrate a commitment to student-centered teaching practices, active learning, inclusive pedagogy, and project-based or experiential approaches to education. Evidence of engagement with teaching innovation, curriculum development, or the scholarship of teaching and learning is highly valued.
+DKU is an international intellectual community that values diversity, openness, and creative learning. We welcome outstanding educators from around the world who bring diverse perspectives and experiences to a global learning and research environment, and we particularly encourage applications from individuals from underrepresented groups, including candidates from underrepresented parts of the world. Teaching undergraduate students from diverse international contexts is a core responsibility of all DKU faculty.
+Duke Kunshan University is a collaborative partnership among Duke University, Wuhan University, and the Municipality of Kunshan, China (https://dukekunshan.edu.cn). The university offers an innovative and interdisciplinary undergraduate liberal arts education to approximately 2,200 students taught by more than 220 faculty members. With an acceptance rate below 8%, DKU attracts students representing over 75 countries. In addition to its undergraduate program, DKU offers a select number of masters programs, including the Master of Engineering in Electrical and Computer Engineering, the Master of Science in Global Health, and the Master of Environmental Policy.
+The DKU pedagogical model draws on Duke University’s educational experience and resources while reimagining undergraduate education within a small, collaborative campus environment. Similar to leading liberal arts colleges in the United States, DKU emphasizes close faculty–student interaction, interdisciplinary learning, and innovative teaching approaches.
+Applicants must hold a Ph.D. or equivalent terminal degree in a relevant field related to the advertised position. Demonstrated excellence or strong potential in teaching and research is required. DKU offers internationally competitive compensation, housing allowance, child education benefits (for applicable faculty positions), and professional development support for teaching faculty.
+Applicants should submit a cover letter describing their interest in DKU, a curriculum vitae, a teaching statement, a research statement, and three letters of reference. All application materials must be submitted through Academic Jobs Online: https://academicjobsonline.org/ajo/jobs/32546. The search committee also welcomes letters of nomination for potential candidates. Nominations and inquiries may be sent to social-sciences@dukekunshan.edu.cn with the subject line “Faculty Search Social Sciences.”
+Priority will be given to applications received by October 12, 2026, although applications will be accepted until the positions are filled.
+In order to meet Chinese visa requirements, international (non-Chinese) candidates must, prior to the position start date, have at least two years of full-time work experience in a relevant area after receiving their bachelor’s degree (work experience obtained while studying full-time is not considered). Alternatively, candidates may begin their appointment within 12 months of obtaining their master’s or Ph.D. degree, provided they have not held employment between the degree conferral date and the start of the appointment.
+The DKU campus is located in Kunshan, approximately 37 miles west of Shanghai, and is easily accessible via high-speed rail and metro systems. 
+ </t>
+  </si>
+  <si>
+    <t>D7 - Analysis of Collective Decision-Making
+D1 - Household Behavior and Family Economics
+D8 - Information, Knowledge, and Uncertainty
+D9 - Micro-Based Behavioral Economics
+E7 - Macro-Based Behavioral Economics</t>
+  </si>
+  <si>
+    <t>Duke University</t>
+  </si>
+  <si>
+    <t>Fuqua School of Business</t>
+  </si>
+  <si>
+    <t>Finance
+Economics</t>
+  </si>
+  <si>
+    <t>Tenure-Track Faculty</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Duke University’s Fuqua School of Business invites applications for a tenure-track faculty position in Finance for the 2027-2028 academic year, subject to university approval. We will consider candidates across all ranks.
+We seek candidates with high research potential or achievement, and an interest in teaching in the School’s daytime MBA, other Master’s, and Ph.D. programs. Candidates should have a Ph.D. degree in Finance, Economics, or related discipline, and a strong research record.
+Duke University offers an excellent research environment and is consistently ranked among the world’s top universities. The Raleigh-Durham-Chapel Hill area provides an exceptional mix of a growing innovation hub, high quality of life, and extensive cultural and leisure opportunities.
+Applications must include a curriculum vitae, job market paper, and three letters of recommendation,  and should be submitted electronically at:
+https://academicjobsonline.org/ajo/jobs/32259
+The application deadline is November 15, 2026.
+Duke University is an Affirmative Action/Equal Opportunity Employer. Please see Duke’s entire Equal Employment Opportunity Policy Statement here: https://hr.duke.edu/policies/eeo/
+</t>
+  </si>
+  <si>
+    <t>UNITED STATES North Carolina Durham</t>
+  </si>
+  <si>
+    <t>G - Financial Economics</t>
+  </si>
+  <si>
+    <t>2026-08-07 00:00:00</t>
+  </si>
+  <si>
+    <t>Econ One Research</t>
+  </si>
+  <si>
+    <t>Antitrust
+Econometrics
+Litigation
+Expert Testimony
+Damages
+Applied Microeconomics
+Industrial Organization
+Stata
+SAS
+Litigation Consulting
+Remote
+Fully Remote Position</t>
+  </si>
+  <si>
+    <t>Econometrician/Senior Economist</t>
+  </si>
+  <si>
+    <t>Fully Remote
+Econ One provides economic consulting and expert testimony in antitrust, class action, labor &amp; employment, finance, health economics, and other commercial litigation. Our team combines expertise in applied statistics, data management, economic theory, and econometrics with decades of experience across all stages of litigation.
+We seek an Econometrician (remote) to support testifying experts on antitrust and damages matters, applying rigorous econometric and statistical methods to real-world data. The ideal candidate manages workstreams, mentors junior staff, and communicates complex concepts clearly to technical and non-technical audiences in a fast-paced remote environment.
+Responsibilities include designing and implementing econometric models and statistical analyses; managing workstreams for accuracy and quality; mentoring junior staff; conducting independent research; cleaning and analyzing data in SAS and/or Stata; producing written work product (memoranda, reports, exhibits); and communicating findings to attorneys, clients, and experts while managing case timelines.
+Requirements: Ph.D. in Economics (or equivalent experience) in microeconomics, applied microeconomics, industrial organization, or econometrics; minimum three years supporting testifying experts in antitrust litigation; demonstrated econometric and statistical modeling proficiency; significant SAS and/or Stata experience; strong analytical, research, and writing skills; proven leadership and mentoring experience; and ability to work independently and in teams with a commitment to quality.</t>
+  </si>
+  <si>
+    <t>170,000-200,000</t>
+  </si>
+  <si>
+    <t>UNITED STATES California
+UNITED STATES New Hampshire
+UNITED STATES New Jersey
+UNITED STATES New York
+UNITED STATES District of Columbia
+UNITED STATES Rhode Island
+UNITED STATES Massachusetts
+UNITED STATES Pennsylvania
+UNITED STATES Connecticut</t>
+  </si>
+  <si>
+    <t>C0 - General
+D - Microeconomics
+L - Industrial Organization
+K - Law and Economics</t>
+  </si>
+  <si>
+    <t>El Colegio de México</t>
+  </si>
+  <si>
+    <t>Center for Economic Studies</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Economics
+Mexico
+Latin America </t>
+  </si>
+  <si>
+    <t>The Center for Economic Studies at El Colegio de México invites applications for a tenure-track position at the Assistant Professor level starting in August 2027. We invite applications from candidates in all fields of economics. Duties will include teaching, research, and service, with an expected teaching load of two courses per year.
+Candidates must demonstrate a commitment to excellence in both research and teaching, and be willing to teach and work in Spanish in the midterm. Applicants are expected to possess a doctoral degree in economics or be in the final process of completion.
+Full applications must include:
+1. Cover letter of at least two pages explaining why they are interested in living in Mexico City and working at El Colegio de México
+2. Curriculum Vitae
+3. Job market paper
+4. Three recommendation letters
+All materials, including the cover letter described above, are required to ensure full consideration. Applications received by December 6, 2026, will be considered for an initial review round. Applications will continue to be accepted and reviewed until January 1, 2027.
+Pre-selected candidates from either round may be contacted by email to arrange interviews. 
+Please check the full listing at: https://bit.ly/PlazasCEE</t>
+  </si>
+  <si>
+    <t>MEXICO Mexico City Mexico City</t>
+  </si>
+  <si>
+    <t>2026-09-04 00:00:00</t>
+  </si>
+  <si>
+    <t>ETS/COLLEGE BOARD/RAISE</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Advanced Placement (AP) Reader</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AP Macroeconomics &amp; AP Microeconomics Reader (June 2–8, 2027) 
+The College Board is seeking economists to serve as AP Macroeconomics and AP Microeconomics Readers during the 2027 AP Reading. Readers evaluate free-response exam responses using established scoring guidelines as part of a collaborative team of economics educators. 
+The 2027 AP Reading will be held June 2–8, 2027, with opportunities to participate in person in Kansas City or remotely. Readers are compensated at $30/hour, including paid training. In-person participants receive travel reimbursement as well as lodging and meals. 
+Serving as an AP Reader offers a unique opportunity to: 
+Collaborate with college faculty and AP teachers from across the country.  
+Deepen your understanding of assessment design and scoring.  
+Strengthen your own teaching through exposure to thousands of student responses.  
+Gain insight into how students think about core economic concepts.  
+College faculty and graduate students who teach introductory economics courses are encouraged to apply. Learn More &amp; Apply: https://apcentral.collegeboard.org/professional-learning/become-an-ap-reader  </t>
+  </si>
+  <si>
+    <t>$30.00 per hour</t>
+  </si>
+  <si>
+    <t>International: Other Academic (Visiting or Temporary)</t>
+  </si>
+  <si>
+    <t>European University Institute</t>
+  </si>
+  <si>
+    <t>Postdoctoral Fellowships
+European University Institute
+Max Weber Programme
+Robert Schuman Centre for Advanced Studies
+School of Transnational Governance
+Social and Political Sciences
+Economics
+History
+Law</t>
+  </si>
+  <si>
+    <t>Max Weber and Jean Monnet Postdoctoral Fellowships</t>
+  </si>
+  <si>
+    <t>Max Weber Post-doctoral Fellowships
+Among the most prestigious, competitive, and innovative postdoctoral programmes in the humanities and social sciences, the Max Weber Programme is located in an exceptionally beautiful setting with truly outstanding faculty, and research and training facilities. As a multidisciplinary programme, we offer fully funded postdoctoral fellowships to applicants from anywhere in the world in the fields of economics, history, law and social and political sciences. Applicants must be within 5 years of the award of their PhD. The Programme has a very strong track record of supporting Fellows in securing positions in academia and other research-related careers.
+Up to 20 Jean Monnet Post-doctoral Fellowships
+The Robert Schuman Centre for Advanced Studies offers Jean Monnet Fellowships for scholars who have obtained their doctorate more than 5 years prior to the start of the fellowship. The programme is open to post-docs, tenure-track academics, and those wishing to spend their sabbatical at the Robert Schuman Centre, a lively and creative academic community. Candidates’ research proposal should fit well with one of the Centre’s main research themes, programmes and projects.</t>
+  </si>
+  <si>
+    <t>ITALY Florence</t>
+  </si>
+  <si>
+    <t>2027-03-31 00:00:00</t>
+  </si>
+  <si>
+    <t>Fairfield University</t>
+  </si>
+  <si>
+    <t>non-tenure track
+economics</t>
+  </si>
+  <si>
+    <t>Visiting Assistant Professor</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Job Description:
+The Department of Economics invites applications for a Visiting Assistant Professor position for Spring 2027. The successful candidate will have a four-course teaching load for the semester and will primarily teach introductory courses at either the Fairfield and/or Bridgeport campus, with the potential to contribute to upper-level field-specific undergraduate courses in economics.
+Requirements:
+A Ph.D. in economics is required by January 1st, and a commitment to innovation and demonstrated excellence in teaching and using technology in the classroom are required. Review of applications will begin immediately and will continue until the position is filled, subject to budget approval. 
+Application Instructions:
+To be considered for an interview, please click "Apply" and upload the following:
+ Cover letter
+ Curriculum vitae
+ Graduate transcript
+ Letters of recommendation
+ A statement of teaching philosophy
+ Official summaries of teaching evaluations
+Fairfield University provides equal employment opportunities to all employees and applicants for employment and prohibits discrimination and harassment of any type without regard to race, color, religion, age, sex, national origin, disability status, genetics, protected veteran status, sexual orientation, gender identity or expression, or any other characteristic protected by federal, state or local laws. </t>
+  </si>
+  <si>
+    <t>UNITED STATES Connecticut Fairfield</t>
+  </si>
+  <si>
+    <t>M - Business Administration and Business Economics; Marketing; Accounting; Personnel Economics</t>
+  </si>
+  <si>
+    <t>Federal Reserve Bank of Atlanta</t>
+  </si>
+  <si>
+    <t>Research</t>
+  </si>
+  <si>
+    <t>Research Department</t>
+  </si>
+  <si>
+    <t>Macroeconomics
+Business Cycle Dynamics
+Monetary Transmission Channels
+Fiscal and Monetary Policy Interactions
+Inflation Dynamics
+Employment Dynamics</t>
+  </si>
+  <si>
+    <t>Research Economist</t>
+  </si>
+  <si>
+    <t>The Research Department of the Federal Reserve Bank of Atlanta is seeking to hire two established research economists with a PhD and post-PhD experience at an academic or policy institution.
+Successful candidates will be economists with outstanding research records in the fields of macroeconomics or monetary economics who are eager to contribute to the monetary policy advising process at the Federal Reserve Bank of Atlanta. Successful candidates will be expected to regularly interact with senior policymakers at the bank on topics related to monetary policy, and exceptional verbal and written communication skills are required. A demonstrated ability to translate research to nonacademic audiences is a strong differentiator.
+The Department maintains an excellent research environment and provides substantial support for research and travel. The Federal Reserve Bank of Atlanta is the site of the Atlanta Federal Statistical Research Data Center, which provides restricted access to non-publicly available Census data. For information about the Department, please visit: http://www.frbatlanta.org/research.
+The position requires access to FOMC information, which is limited to "Protected Individuals" as defined in the U.S. federal immigration law. Protected Individuals include, but are not limited to, U.S. citizens, U.S. nationals, and U.S. permanent residents who either are not yet eligible to apply for naturalization or who have applied for naturalization within the requisite timeframe. Candidates who are not U.S. citizens or U.S. permanent residents may be eligible for the information access required for these positions and sponsorship for a work visa, and subsequently for permanent residence, if they sign a declaration of intent to become a U.S. citizen and meet other eligibility requirements. In addition, all candidates must undergo an applicable background check and comply with all applicable information handling rules, and all non-U.S. citizens must sign a declaration of intent to become a U.S. citizen and pursue a path to citizenship.
+Interested candidates can apply by uploading a cover letter, a current Curriculum Vitae (CV) with a list of three references, and samples of their research. Applications will be reviewed as they are received until the positions are filled. Confidentiality will be maintained. The Federal Reserve Bank of Atlanta is an Equal Opportunity Employer whose policies prohibit discrimination based on race, color, religion, national origin, age, sex, genetic information, sexual orientation, gender identity or expression, disability, or veteran status. The Federal Reserve Bank of Atlanta has long embraced diversity and inclusion as essential to who it is and believes that diversity in backgrounds, experience, and perspective makes it a stronger organization, enabling it to more capably fulfill its mission. Salary and benefits are competitive. 
+Questions should be addressed to atlantafed.research.recruiting@gmail.com.
+Application Requirements:
+ Cover letter
+ CV with names of three references
+ Samples of research</t>
+  </si>
+  <si>
+    <t>UNITED STATES Georgia Atlanta</t>
+  </si>
+  <si>
+    <t>E5 - Monetary Policy, Central Banking, and the Supply of Money and Credit
+E6 - Macroeconomic Policy, Macroeconomic Aspects of Public Finance, and General Outlook
+E0 - General</t>
+  </si>
+  <si>
+    <t>2026-10-30 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-08-21 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Keywords:
+Labor Market Dynamics
+Labor Force Participation
+Worker Mobility
+Wage Determination
+Human Capital
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">JEL Classifications:
+J – Labor
+Keywords:
+Labor Market Dynamics
+Labor Force Participation
+Worker Mobility
+Wage Determination
+Human Capital
+The Research Department of the Federal Reserve Bank of Atlanta is seeking to hire an established research economist with a PhD and post-PhD experience at an academic or policy institution.
+Successful candidates will be economists with outstanding records whose research advances understanding of labor markets and worker behavior that informs monetary policy, financial stability, and inclusive economic growth. Evidence of research using administrative data and modern empirical methods is especially desirable. We welcome applicants who are eager to contribute to the monetary policy advising process at the Federal Reserve Bank of Atlanta.  Successful candidates will be expected to regularly interact with senior policymakers at the bank on labor market topics that will inform monetary policy. Exceptional verbal and written communication skills are required. A demonstrated ability to translate research to non-academic audiences is a strong differentiator.
+The Department maintains an excellent research environment and provides substantial support for research and travel. The Federal Reserve Bank of Atlanta is the site of the Atlanta Federal Statistical Research Data Center, which provides restricted access to non-publicly available Census data. For information about the Department, please visit: http://www.frbatlanta.org/research.
+The position requires access to FOMC information, which is limited to "Protected Individuals" as defined in the U.S. federal immigration law. Protected Individuals include, but are not limited to, U.S. citizens, U.S. nationals, and U.S. permanent residents who either are not yet eligible to apply for naturalization or who have applied for naturalization within the requisite timeframe. Candidates who are not U.S. citizens or U.S. permanent residents may be eligible for the information access required for these positions and sponsorship for a work visa, and subsequently for permanent residence, if they sign a declaration of intent to become a U.S. citizen and meet other eligibility requirements. In addition, all candidates must undergo an applicable background check and comply with all applicable information handling rules, and all non-U.S. citizens must sign a declaration of intent to become a U.S. citizen and pursue a path to citizenship.
+Interested candidates can apply by uploading a cover letter, a current Curriculum Vitae (CV) with a list of three references, and samples of your research. Applications will be reviewed as they are received until the positions are filled. Confidentiality will be maintained. The Federal Reserve Bank of Atlanta is an Equal Opportunity Employer. Salary and benefits are competitive. 
+Questions should be addressed to  atlantafed.research.recruiting@gmail.com.
+Application Requirements:
+ Cover letter
+ CV with names of three references
+ Samples of research
+</t>
+  </si>
+  <si>
+    <t>J0 - General</t>
+  </si>
+  <si>
+    <t>Keywords:
+Household Consumption and Saving
+Monetary Policy Transmission Through Households
+Housing, Mortgages and Consumer Credit</t>
+  </si>
+  <si>
+    <t>JEL Classifications:
+G5 – Household Finance
+Keywords:
+Household Consumption and Saving
+Monetary Policy Transmission Through Households
+Housing, Mortgages and Consumer Credit
+The Research Department of the Federal Reserve Bank of Atlanta is seeking to hire an established research economist with a PhD and post-PhD experience at an academic or policy institution.
+Successful candidates will be economists with outstanding records whose research advances understanding of household financial behavior and can inform monetary policy, financial stability, and inclusive economic growth. We are seeking applicants who are eager to contribute to the monetary policy advising process at the Federal Reserve Bank of Atlanta, along with the Bank’s Community and Economic Development function. Successful candidates will be expected to regularly interact with senior policymakers at the bank on topics related to monetary policy and issues affecting the economic and financial well-being of households. Exceptional verbal and written communication skills are required. A demonstrated ability to translate research to non-academic audiences is a strong differentiator.
+The Department maintains an excellent research environment and provides substantial support for research and travel. The Federal Reserve Bank of Atlanta is the site of the Atlanta Federal Statistical Research Data Center, which provides restricted access to non-publicly available Census data. For information about the Department, please visit: http://www.frbatlanta.org/research.
+The position requires access to FOMC information, which is limited to "Protected Individuals" as defined in the U.S. federal immigration law. Protected Individuals include, but are not limited to, U.S. citizens, U.S. nationals, and U.S. permanent residents who either are not yet eligible to apply for naturalization or who have applied for naturalization within the requisite timeframe. Candidates who are not U.S. citizens or U.S. permanent residents may be eligible for the information access required for these positions and sponsorship for a work visa, and subsequently for permanent residence, if they sign a declaration of intent to become a U.S. citizen and meet other eligibility requirements. In addition, all candidates must undergo an applicable background check and comply with all applicable information handling rules, and all non-U.S. citizens must sign a declaration of intent to become a U.S. citizen and pursue a path to citizenship.
+Interested candidates can apply by uploading a cover letter, a current Curriculum Vitae (CV) with a list of three references, and samples of their research. Applications will be reviewed as they are received until the positions are filled. Confidentiality will be maintained. The Federal Reserve Bank of Atlanta is an Equal Opportunity Employer. Salary and benefits are competitive. 
+Questions should be addressed to atlantafed.research.recruiting@gmail.com.
+Application Requirements:
+ Cover letter
+ CV with names of three references
+ Samples of research</t>
+  </si>
+  <si>
+    <t>G5 - Household Finance</t>
+  </si>
+  <si>
+    <t>Federal Reserve Bank of Chicago</t>
+  </si>
+  <si>
+    <t>Financial Economics</t>
+  </si>
+  <si>
+    <t>finance, financial economics, monetary policy, federal reserve bank, chicago</t>
+  </si>
+  <si>
+    <t>Economist/Senior Economist/Economic Advisor - Financial Economics</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Economic Research Department of the Federal Reserve Bank of Chicago invites applications for an Economist, Senior Economist or Economic Advisor position on the Finance team.
+The Bank will consider applications from seasoned candidates with a strong publication record in finance and economics journals and at least 3 years of experience in an academic or similar research setting.
+Successful candidates will be expected to conduct independent research that is published in leading academic journals, provide in-depth analysis for Bank policy briefings, and contribute to the mission of the Bank. Excellent communication skills are required.
+The research staff at the Federal Reserve Bank of Chicago is a collegial group of economists with expertise in a variety of fields. The Chicago Fed provides an excellent research environment together with substantial support for research and competitive benefits. Salaries are commensurate with experience and level of achievement.
+The Federal Reserve Banks are committed to equal employment opportunity for employees and job applicants in compliance with applicable law and to an environment where employees are valued for their differences.
+More information on the Economic Research Department is at:
+http://www.chicagofed.org/webpages/research/index.cfm
+Applicants should submit:
+1-Cover letter
+2-CV
+3-Contact information for three references
+Important Note: When asked to upload your resume on the Workday Portal, you must upload all supplementary application documents. There will not be an additional prompt to upload documents 1,2, &amp; 3. You must upload them on the same page where you upload your resume. Failure to do so will postpone the review of your application.
+What we offer:
+The expected starting salary range for the Economist position is between $165,000 and $290,000 annually in addition to annual performance-based discretionary bonuses. Final salary and offer will be determined based on the applicant’s relevant experience, skills, internal equity, and alignment with geographic and other market data.
+The expected starting salary range for the Senior Economist position is between $210,000 and $320,000 annually in addition to annual performance-based discretionary bonuses. Final salary and offer will be determined based on the applicant’s relevant experience, skills, internal equity, and alignment with geographic and other market data. 
+The expected starting salary range for the Senior Economist &amp; Economic Advisor position is between $220,000 and $400,000 annually in addition to annual performance-based discretionary bonuses. Final salary and offer will be determined based on the applicant’s relevant experience, skills, internal equity, and alignment with geographic and other market data.
+The Chicago Fed offers benefits to support overall health and financial security. Learn more about our benefits here: https://www.chicagofed.org/careers/thebenefits 
+A continuous learning environment with opportunities to gain new skills and grow your career. 
+Additional Requirements: 
+This position has additional screening requirements due to the information accessed while performing the job. These additional screenings would be initiated at the time of offer acceptance and can take approximately two months to be completed. The screening covers areas such as education/employment verification, criminal history, credit history, and reaches out to your references and people that know you well. 
+This position requires access to confidential supervisory information and/or FOMC information, which is limited to "Protected Individuals" as defined in the U.S. federal immigration law. Protected Individuals include, but are not limited to, U.S. citizens, U.S. nationals, and U.S. permanent residents who either are not yet eligible to apply for naturalization or who have applied for naturalization within the requisite timeframe. Candidates who are not U.S. citizens or U.S. permanent residents may be eligible for the information access required for this position and sponsorship for a work visa, and subsequently for permanent residence, if they sign a declaration of intent to become a U.S. citizen and meet other eligibility requirements. In addition, all candidates must undergo applicable background checks and comply with all applicable information handling rules, and all non-U.S. citizens must sign a declaration of intent to become a U.S. Citizen and pursue a path to citizenship.
+As a condition of employment, Federal Reserve Bank of Chicago employees must comply with the Bank’s ethics rules, which generally prohibit employees, their spouses/domestic partners, and minor children from owning securities, such as stock, of banks or savings associations or their affiliates, such as bank holding companies and savings and loan holding companies. If you or your spouse/domestic partner or minor child own such securities, and would not be willing or able to divest them if you accepted an offer of Bank employment, you should raise this issue with the recruiter for this posting, who can provide you contact information for our ethics official if necessary.
+We are committed to equal employment opportunity regardless of race, color, ancestry, religion, sex, national origin, sexual orientation, age, marital status, disability, gender, gender identity or expression, or veteran status. </t>
+  </si>
+  <si>
+    <t>G1 - General Financial Markets
+G2 - Financial Institutions and Services
+G5 - Household Finance
+G3 - Corporate Finance and Governance</t>
+  </si>
+  <si>
+    <t>2026-08-20 00:00:00</t>
+  </si>
+  <si>
+    <t>Macroeconomics</t>
+  </si>
+  <si>
+    <t>macroeconomics, monetary policy, federal reserve bank, chicago</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Economist/Senior Economist/Economic Advisor </t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Economic Research Department of the Federal Reserve Bank of Chicago invites applications for an Economist, Senior Economist or Economic Advisor position on the Macroeconomics team.
+The Bank will consider applications from seasoned candidates with a strong publication record in economics and finance journals and at least 3 years of experience in an academic or similar research setting.
+Successful candidates will be expected to conduct independent research that is published in leading academic journals, provide in-depth analysis for Bank policy briefings, and contribute to the mission of the Bank. Excellent communication skills are required.
+The research staff at the Federal Reserve Bank of Chicago is a collegial group of economists with expertise in a variety of fields. The Chicago Fed provides an excellent research environment together with substantial support for research and competitive benefits. Salaries are commensurate with experience and level of achievement.
+The Federal Reserve Banks are committed to equal employment opportunities for employees and job applicants in compliance with applicable law and to an environment where employees are valued for their differences.
+More information on the Economic Research Department is at:
+http://www.chicagofed.org/webpages/research/index.cfm
+Applicants should submit:
+1-Cover letter
+2-CV
+3-Contact information for three references
+Important Note: When asked to upload your resume on the Workday Portal, you must upload all supplementary application documents. There will not be an additional prompt to upload documents 1,2, &amp; 3. You must upload them on the same page where you upload your resume. Failure to do so will postpone the review of your application.
+What we offer:
+The expected starting salary range for the Economist position is between $165,000 and $290,000 annually in addition to annual performance-based discretionary bonuses. Final salary and offer will be determined based on the applicant’s relevant experience, skills, internal equity, and alignment with geographic and other market data.
+The expected starting salary range for the Senior Economist position is between $210,000 and $320,000 annually in addition to annual performance-based discretionary bonuses. Final salary and offer will be determined based on the applicant’s relevant experience, skills, internal equity, and alignment with geographic and other market data.
+The expected starting salary range for the Senior Economist &amp; Economic Advisor position is between $220,000 and $400,000 annually in addition to annual performance-based discretionary bonuses. Final salary and offer will be determined based on the applicant’s relevant experience, skills, internal equity, and alignment with geographic and other market data.
+The Chicago Fed offers benefits to support overall health and financial security. Learn more about our benefits here: https://www.chicagofed.org/careers/thebenefits 
+A continuous learning environment with opportunities to gain new skills and grow your career. 
+Additional Requirements: 
+This position has additional screening requirements due to the information accessed while performing the job. These additional screenings would be initiated at the time of offer acceptance and can take approximately two months to be completed. The screening covers areas such as education/employment verification, criminal history, credit history, and reaches out to your references and people that know you well. 
+This position requires access to confidential supervisory information and/or FOMC information, which is limited to "Protected Individuals" as defined in the U.S. federal immigration law. Protected Individuals include, but are not limited to, U.S. citizens, U.S. nationals, and U.S. permanent residents who either are not yet eligible to apply for naturalization or who have applied for naturalization within the requisite timeframe. Candidates who are not U.S. citizens or U.S. permanent residents may be eligible for the information access required for this position and sponsorship for a work visa, and subsequently for permanent residence, if they sign a declaration of intent to become a U.S. citizen and meet other eligibility requirements. In addition, all candidates must undergo applicable background checks and comply with all applicable information handling rules, and all non-U.S. citizens must sign a declaration of intent to become a U.S. Citizen and pursue a path to citizenship.
+As a condition of employment, Federal Reserve Bank of Chicago employees must comply with the Bank’s ethics rules, which generally prohibit employees, their spouses/domestic partners, and minor children from owning securities, such as stock, of banks or savings associations or their affiliates, such as bank holding companies and savings and loan holding companies. If you or your spouse/domestic partner or minor child own such securities, and would not be willing or able to divest them if you accepted an offer of Bank employment, you should raise this issue with the recruiter for this posting, who can provide you contact information for our ethics official if necessary.
+We are committed to equal employment opportunity regardless of race, color, ancestry, religion, sex, national origin, sexual orientation, age, marital status, disability, gender, gender identity or expression, or veteran status. 
+</t>
+  </si>
+  <si>
+    <t>E1 - General Aggregative Models
+E2 - Consumption, Saving, Production, Investment, Labor Markets, and Informal Economy
+E3 - Prices, Business Fluctuations, and Cycles
+E4 - Money and Interest Rates
+E5 - Monetary Policy, Central Banking, and the Supply of Money and Credit
+E6 - Macroeconomic Policy, Macroeconomic Aspects of Public Finance, and General Outlook</t>
+  </si>
+  <si>
+    <t>Federal Reserve Bank of New York</t>
+  </si>
+  <si>
+    <t>Research and Statistics Group</t>
+  </si>
+  <si>
+    <t>PhD Economist</t>
+  </si>
+  <si>
+    <t xml:space="preserve">When you work at the New York Fed, you have the opportunity to make an impact in our communities and across the nation. Our mission-driven, curious, and dedicated colleagues apply their diverse perspectives and unique talents to support the strength of the U.S. economy and stability of the global financial system. At the Bank, we work full-time onsite with our teams. We believe being physically together allows us to draw on our collective strengths, while recognizing that the ability to work flexibly from time to time remains important to achieving our mission.
+What we do: 
+Economists provide analytic support for the New York Fed's core missions and engage in scholarly research on a broad range of topics. They contribute to the formulation and implementation of monetary policy, the supervision of financial institutions, the smooth operations of the payments system, the analysis of the impact of policies on consumers and communities and the way in which the financial system supports economic growth using insights from macroeconomics, microeconomics asset pricing and corporate finance. Areas of research include financial intermediation, monetary policy, household and public policy and financial stability. 
+As an Economist, you will: 
+Conduct scholarly research for publication in high-quality, peer-reviewed academic journals. 
+Provide rigorous analysis of policy issues related to the Bank’s mandate using advanced modeling and econometric techniques. 
+Contribute analytical work and prepare technical memoranda and briefings for senior bank leaders in support of policy decisions. 
+Collaborate with subject matter experts on model development, forecasts, and analysis. 
+Engage in outreach to the academic and official sector research communities through participation in seminars and conferences, as well as technical working groups. 
+Perform in accord with the Bank’s touchstone behaviors, as described below. 
+What we are looking for: 
+PhD in Economics, Finance, or a related field preferred.
+Interests, expertise and proficiency in macro/monetary, labor economics, econometrics/time series analysis, asset pricing and real estate are especially welcome. 
+Please indicate your area of interest in your cover letter and/or application: 
+Fields of interest: 
+C – Mathematical and Quantitative Methods 
+D – Microeconomics 
+E – Macroeconomics and Monetary Economics 
+F – International Economics 
+G – Financial Economics 
+H – Public Economics 
+J – Labor and Demographic Economics 
+L – Industrial Organization 
+R – Regional, Real Estate, and Transportation Economics 
+Candidates will be considered for economist roles at different levels based on their experience, skills, and research background.
+For more information about joining the New York Fed as a Research Economists, please visit: https://www.newyorkfed.org/research/careers/careers_phd 
+</t>
+  </si>
+  <si>
+    <t>UNITED STATES New York New York, NY</t>
+  </si>
+  <si>
+    <t>2026-11-01 00:00:00</t>
+  </si>
+  <si>
+    <t>Federal Reserve Bank of San Francisco</t>
+  </si>
+  <si>
+    <t>Economic Research</t>
+  </si>
+  <si>
+    <t>Economist/Sr. Economist/Research Advisor/Sr. Research Advisor</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Description Summary: 
+Title: Economist/Sr. Economist/Research Advisor/Sr. Research Advisor 
+Section: Full-Time Nonacademic 
+Location: San Francisco, California, United States 
+JEL Classifications: 
+F – International Economics  
+E – Macroeconomics and Monetary Economics 
+J – Labor Economics 
+The Research Department of the Federal Reserve Bank of San Francisco is looking to hire experienced or new Ph.D. economists in the areas of International Economics, Labor Economics and Macroeconomics and Monetary Economics. For all candidates, solid research achievement and potential are essential. All economists are expected to publish in top academic journals and be able to prepare high-level analysis for Bank policy briefings and publications. Excellent communication skills are required. 
+The Department provides an outstanding research environment and has a proven track record of producing highly cited work. Salary and benefits are competitive. Information about the Research Department may be found at: https://www.frbsf.org/economic-research/. 
+Key Responsibilities: 
+Conducts independent and original research on economic issues. 
+Conveys the results externally to the academic community and general public through published articles and presentations and internally to the Research Department, Bank President, and Boards of Directors. 
+Provides commentary and recommendations on current economic developments and policy issues to senior management and others. 
+Works with and mentors Research Associates. 
+Requirements: 
+Economist level: PhD in Economics or Finance. 
+Sr. Economist level typically requires four or more years of professional experience, in addition to PhD in Economics or Finance. 
+Research Advisor level typically requires eight or more years of professional experience, in addition to PhD in Economics or Finance. 
+Sr. Research Advisor level typically requires fifteen or more years of professional experience, in addition to PhD in Economics or Finance. 
+This position requires access to confidential FOMC and/or supervisory information, which is limited to "Protected Individuals" as defined in the U.S. federal immigration law. Protected Individuals include, but are not limited to, U.S. citizens, U.S. nationals, and U.S. permanent residents who either are not yet eligible to apply for naturalization or who have applied for naturalization within the requisite timeframe. Candidates who are not U.S. citizens or U.S. permanent residents may be eligible for the information access required for this position if they sign a declaration of intent to become a U.S. citizen and lawful permanent resident and meet other eligibility requirements, including not being a citizen of a restricted country.  The Department of State’s Directorate of Defense Trade Controls maintains a list of current restricted countries at: https://www.pmddtc.state.gov/ddtc_public?id=ddtc_public_portal_country_landing. 
+If you are a citizen of a Restricted Country, and you also hold citizenship from a country not on the Restricted Country list, this may help you meet this eligibility requirement. 
+Base Salary Range – Economist/Sr. Economist:  Min: $159,900 – Max $290,900 (Location: San Francisco) 
+Base Salary Range – Advisor/Sr. Advisor: Min: $230,600 - Max: $406,000 (Location: San Francisco) 
+Final salary and offer will be determined by the applicant’s background, experience, skills, internal equity, and alignment with geographic and other market data. 
+Application Instructions: 
+Please go to https://econjobmarket.org/positions/12609 and complete the application. Complete applications must include a cover letter, CV, and at least one research paper. Candidates with experience should provide a list of references, while new PhDs should have three reference letters. 
+The application deadline is November 18, 2026. The Research Department plans to hold interviews virtually by early December. 
+We offer a wonderful benefits package including: Medical, Dental, Vision, Pre-tax Flexible Spending Account, Backup Child Care Program, Pre-Tax Day Care Flexible Spending Account, Paid Family Care Leave, Vacation Days, Sick Days, Paid Holidays, Pet Insurance, Matching 401(k), and Retirement/Pension. 
+The Bank is committed to providing reasonable accommodations to individuals with disabilities to participate in the job application or interview process, perform essential job functions and receive other benefits and privileges of employment. The SF Fed is an Equal Opportunity Employer. If you need any assistance or accommodations due to a disability, please let us know at sf.hr.recruitment@sf.frb.org. 
+Due to the nature of access to sensitive information all final offers are subject to the clearance of an enhanced background check. This enhanced screening will require the following items: academic and employment verifications, FBI fingerprint check (criminal and civil cases), credit check, family history, residential records and foreign travel for the previous 7 years, citizenship verification, reference checks, and personal interview with an investigator and can take between 21 – 60 days to clear. 
+ </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Base Salary Range – Economist/Sr. Economist:  Min: $159,900 – Max $290,900 (Location: San Francisco)   Base Salary Range – Advisor/Sr. Advisor: Min: $230,600 - Max: $406,000 (Location: San Francisco) </t>
+  </si>
+  <si>
+    <t>UNITED STATES California San Francisco</t>
+  </si>
+  <si>
+    <t>F - International Economics
+E - Macroeconomics and Monetary Economics
+J - Labor and Demographic Economics</t>
+  </si>
+  <si>
+    <t>2026-11-18 00:00:00</t>
+  </si>
+  <si>
+    <t>Franklin &amp; Marshall College</t>
+  </si>
+  <si>
+    <t>Economics Perspectives
+Value and Distribution
+Heterodox Economics
+Political Economy Approaches</t>
+  </si>
+  <si>
+    <t>Tenure Track position in the Department of Economics</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Franklin &amp; Marshall College invites applications for a tenure-track position in the Department of Economics beginning August 2027.  The appointment is for nine months per year (August - May). The rank will be Assistant Professor or Instructor depending on qualifications.  Applicants should possess or be close to completing a doctoral degree.  We are interested in candidates who can teach ECO 103 Intro to Economics Perspectives and ECO 203 Value and Distribution. These courses require training in heterodox economics and political economy approaches. We are also interested in a candidate who can teach elective courses on global economic issues, such as postcolonial perspectives on economic development and the ongoing impact of colonial legacies in the global South. In addition, the candidate would offer courses that build on the Department’s offerings along with contributions in the College’s general education program, Connections. Faculty maintain active research programs and contribute to the College’s shared governance.
+We provide immigration sponsorship for specific roles that meet our sponsorship criteria. Our criteria do not permit sponsorship for H-1B cases that require payment of the $100,000 proclamation fee. 
+Candidates must submit the following items electronically via Interfolio:  (https://apply.interfolio.com/191986): a cover letter; curriculum vitae; graduate transcript(s) (unofficial copies are fine); a holistic statement on your approach to inclusive excellence in teaching and student success; a research statement; teaching evaluations and/or observations (if available); and one list of three reference names (Note: letters of reference will be solicited at a later stage, and once they are solicited referees will need to supply them within two weeks). For full consideration, applications should be received by October 30, 2026.
+Our department and Franklin &amp; Marshall College are committed to teaching and mentoring individuals with varied backgrounds and perspectives. In your cover letter, please describe how you could work with us to create a more inclusive and equitable educational community where diverse cultures, viewpoints, and experiences are valued.
+Individuals who need accommodation due to a disability in order to submit an application or to otherwise participate in the employment process should contact the lead academic coordinator, Shari Vegso, at svegso@fandm.edu. 
+Franklin and Marshall College is also committed to providing a safe and productive learning, living, and working community. To assist in achieving this goal, we conduct background investigations for all prospective applicants being considered for employment. 
+</t>
+  </si>
+  <si>
+    <t>UNITED STATES Pennsylvania Lancaster</t>
+  </si>
+  <si>
+    <t>B - History of Economic Thought, Methodology, and Heterodox Approaches
+P - Political Economy and Comparative Economic Systems</t>
+  </si>
+  <si>
+    <t>Hamilton College</t>
+  </si>
+  <si>
+    <t>Urban Economics</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Economics Department at Hamilton College invites applications for a tenure-track position at the rank of Assistant Professor, beginning July 1, 2027. Applicants should be committed to excellence in both undergraduate teaching and scholarly research. The successful candidate will teach courses and conduct research in urban economics. The 15 tenured and tenure-track faculty members in the Economics Department cover a range of fields, and the Department coordinates a joint seminar series with nearby Colgate University. (https://hamilton.edu/academics/departments/Economics) 
+We are seeking candidates who can demonstrate their experience in teaching or working with broadly diverse student populations while contributing to a vibrant learning community that values academic freedom, creativity, and intellectual curiosity. Your cover letter should address the ways in which you would enhance the educational experience of students and further the College’s educational goals. The position requires institutional service including academic advising of undergraduate students after the first year.
+Candidates with ABD will be considered, although candidates with a Ph.D. are preferred. The teaching load for this position is four courses during the first year and five courses thereafter. The expected 9-month base salary range for this position is $118,125 to $125,500. The College provides ample support for research, including start-up funds. Candidates should submit cover letter, C.V., research sample, graduate transcript, and documentation of teaching effectiveness via Interfolio at https://apply.interfolio.com/190717. Please also arrange to have three letters of recommendation uploaded to Interfolio. For full consideration, completed applications should be received by November 16, 2026. Questions regarding the search may be directed to Paul Hagstrom  (search committee chair) at phastro@hamilton.edu.
+Hamilton College is a residential liberal arts college located in central New York. The College has built its reputation on the teaching excellence and leading scholarship of its faculty, and on the academic distinction and intellectual curiosity of its approximately 2000 students who take advantage of Hamilton’s open curriculum (https://www.hamilton.edu/academics/open-curriculum). Accomplished faculty, highly capable and motivated students, and a student-faculty ratio of 9:1 provide an educational experience that emphasizes academic excellence, intellectual and cultural diversity, and respect for differences in the development of students as human beings. Hamilton’s commitment to diversity is embodied in its need-blind admission policy and meeting the full demonstrated financial need of every accepted student for their entire undergraduate program. Please visit the college website for more information (www.hamilton.edu). 
+Hamilton College is an equal opportunity employer and is committed to creating an accessible, supportive environment and an educational experience that recognizes a wide array of experiences, backgrounds and viewpoints as integral components of academic excellence. Candidates who can contribute to those goals are encouraged to apply and discuss their strengths in these areas. Applicants with dual-career considerations can find other Hamilton and nearby academic job listings at https://www.hercjobs.org/regions/higher-ed-careers-upstate-new-york/, as well as additional information at https://www.hamilton.edu/dof/faculty-development/resources-for-prospective-or-new-faculty/opportunities-for-spouses-or-partners (Opportunities for Spouses or Partners). Hamilton provides domestic partner benefits.
+</t>
+  </si>
+  <si>
+    <t>$118,125 to $125,500</t>
+  </si>
+  <si>
+    <t>UNITED STATES New York Clinton</t>
+  </si>
+  <si>
+    <t>R - Urban, Rural, Regional, Real Estate, and Transportation Economics</t>
+  </si>
+  <si>
+    <t>2026-11-16 00:00:00</t>
+  </si>
+  <si>
+    <t>Harvard Business School</t>
+  </si>
+  <si>
+    <t>Entrepreneurial Management Unit</t>
+  </si>
+  <si>
+    <t>Entrepreneurship
+Innovation
+Economics
+Finance</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Entrepreneurial Management Unit of Harvard Business School seeks candidates for full-time tenure-track Assistant Professor positions starting July 2027. Applicants should be new or recent graduates with a strong record in a doctoral program.  
+The ideal candidates will conduct research influencing both academics and practitioners. Candidates with formal training in economics, sociology, finance, strategy, organization theory, psychology, as well as inter-disciplinary candidates, are encouraged to apply. Research interests should include one or more of the following: entrepreneurial finance and organization; emerging industries and technologies; innovation; or financing ventures and growth. 
+Applicants with a background in management, organization theory, sociology, psychology, or strategy should submit a complete job packet by 11:59 pm Thursday, October 15, 2026. These candidates should select the job title option "Entrepreneurship: Management, Organizations, &amp; Strategy (MOS)" when choosing a position on the application. Applicants with a background in economics or finance should submit a complete job packet by 11:59 pm Monday, November 9, 2026. These candidates should select the job title option "Entrepreneurship: Economics &amp; Finance (ECF)" when choosing a position on the application. Job packets must contain a cover letter specifying that you are applying for the “EM Unit”, current CV, three letters of reference, and job market paper (identified as such).
+Recommenders should submit letters online by the respective dates. All application materials should be uploaded by the respective closing dates. To apply, please visit https://www.hbs.edu/faculty/Pages/positions.aspx. 
+________________________________________
+Harvard University is committed to equal opportunity and non-discrimination. For more information, visit https://www.hbs.edu/research/faculty-recruiting
+</t>
+  </si>
+  <si>
+    <t>UNITED STATES Massachusetts Boston</t>
+  </si>
+  <si>
+    <t>A - General Economics and Teaching</t>
+  </si>
+  <si>
+    <t>2026-11-09 00:00:00</t>
+  </si>
+  <si>
+    <t>Finance</t>
+  </si>
+  <si>
+    <t>Tenure-Track Position in Finance - 2027</t>
+  </si>
+  <si>
+    <t>Description
+Harvard Business School is seeking candidates in all fields for tenure-track positions in its Finance Unit. We are in search of candidates with outstanding research potential, and a willingness to develop highly effective teaching skills, as well as course material.
+The deadline for submitting applications is Monday, November 16th. We will be interviewing candidates in December 2026.
+Qualifications
+Applicants should have outstanding records in Doctoral programs, and strong demonstrated potential and interest to conduct research at the forefront of their field.
+Application Instructions
+Candidates should apply online by submitting a current curriculum vitae, job market paper, copies of other publications and current working papers, and three letters of recommendation. 
+Harvard University is committed to equal opportunity and non-discrimination.  For more information, visit https://www.hbs.edu/faculty/Pages/positions.aspx</t>
+  </si>
+  <si>
+    <t>$315,000</t>
+  </si>
+  <si>
+    <t>Harvard Kennedy School</t>
+  </si>
+  <si>
+    <t>Urban Economics
+Housing
+Transportation
+Infrastructure</t>
+  </si>
+  <si>
+    <t>Assistant Professor (Urban Economics)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Harvard Kennedy School invites applications for a junior economist who studies urgent issues affecting cities and regions in the US and other contexts. Areas of research include housing, transportation, and infrastructure, or other topics that touch on issues of spatial importance in urban environments. Qualifications include a Ph.D. (received or expected by June 2027), strong evidence of a commitment to research, strong teaching skills and a demonstrated interest in public policy issues.
+Applicants should submit a cover letter, a C.V., a research statement, a description of past or planned teaching (along with teaching evaluations, if available), one or two representative research papers, and three letters of recommendation.  
+Materials can be submitted online at: https://academicpositions.harvard.edu/postings/16730.
+Full consideration will be given to applications received before Nov. 1, 2026. 
+Harvard University is committed to equal opportunity and non-discrimination. We seek talent from all parts of society and the world, and we strive to ensure everyone at Harvard thrives. Our differences help our community advance Harvard’s academic purposes. 
+Harvard has an equal employment opportunity policy that outlines our commitment to prohibiting discrimination on the basis of race, ethnicity, color, national origin, sex, sexual orientation, gender identity, veteran status, religion, disability, or any other characteristic protected by law or identified in the university’s non-discrimination policy. Harvard’s equal employment opportunity policy and non-discrimination policy help all community members participate fully in work and campus life free from harassment and discrimination.
+</t>
+  </si>
+  <si>
+    <t>165k - 185k</t>
+  </si>
+  <si>
+    <t>JR Urban Econ</t>
+  </si>
+  <si>
+    <t>UNITED STATES Massachusetts Cambridge</t>
+  </si>
+  <si>
+    <t>R0 - General</t>
+  </si>
+  <si>
+    <t>AI
+Data Science
+Computer Science
+Public Policy</t>
+  </si>
+  <si>
+    <t>Professor of Technology and Public Policy</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+Harvard Kennedy School invites applications for a senior tenured faculty member in technology and public policy. We specifically seek applications from scholars who are developing and/or applying new technologies to solve public problems. We are particularly interested in computer scientists or quantitative social scientists who harness tools of AI, data science, computer science, or system science to improve the performance of public and social sector institutions in critical policy areas. 
+Candidates should have a demonstrated interest in public or policy engagement and applying their perspectives to the practice of public policy. Applicants are required to have a doctorate or equivalent credential in a relevant field and a strong capacity to integrate methods and insights across disciplinary boundaries.  
+Applicants should submit a cover letter (approximately two pages) describing their current research and teaching interests and their fit for the position; a curriculum vitae; two relevant publications, preprints, or working papers; and recent teaching evaluations. Materials can be submitted online at: https://academicpositions.harvard.edu/postings/16670.
+Full consideration will be given to applications received before September 15, 2026.  We will consider applications until the position is filled.
+Harvard University is committed to equal opportunity and non-discrimination. We seek talent from all parts of society and the world, and we strive to ensure everyone at Harvard thrives. Our differences help our community advance Harvard’s academic purposes. 
+Harvard has an equal employment opportunity policy that outlines our commitment to prohibiting discrimination on the basis of race, ethnicity, color, national origin, sex, sexual orientation, gender identity, veteran status, religion, disability, or any other characteristic protected by law or identified in the university’s non-discrimination policy. Harvard’s equal employment opportunity policy and non-discrimination policy help all community members participate fully in work and campus life free from harassment and discrimination.
+</t>
+  </si>
+  <si>
+    <t>Negotiable</t>
+  </si>
+  <si>
+    <t>SRTECH</t>
+  </si>
+  <si>
+    <t>2026-09-15 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-08-26 00:00:00</t>
+  </si>
+  <si>
+    <t>Harvard University</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Government</t>
+  </si>
+  <si>
+    <t>assistant, associate, faculty, instructor, tenure track 
+Boston, Cambridge, Massachusetts, MA, Northeast, New England 
+Open field, American politics, International Relations, Quantitative Methods, Formal Theory</t>
+  </si>
+  <si>
+    <t>Tenure-Track Professor</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Department of Government seeks to appoint a tenure-track professor in Government. The appointment is expected to begin on July 1, 2027. The tenure-track professor will be responsible for teaching at the undergraduate and graduate levels. The search is open with respect to subfield, with particular interests in American Politics and International Relations, as well as scholars who can advance research and pedagogy in quantitative methods or formal theory. 
+Basic Qualifications: Doctorate or terminal degree in Political Science, Government  or related discipline required by the time the appointment begins. 
+Additional Qualifications: Demonstrated strong commitment to teaching and advising is desired. 
+Special Instructions: Please submit the following materials through the ARIeS portal (https://academicpositions.harvard.edu). Applications must be submitted no later than September 20, 2026.  
+1.   Cover letter 
+2.   Curriculum Vitae 
+3.   Teaching/advising statement (describing the candidate’s teaching philosophy and practices as well as their approach to creating a learning environment in which students are encouraged to ask questions and share their ideas) 
+4.   Research statement 
+5.   Service statement describing efforts to strengthen academic communities, e.g., the candidate’s department, institution, and/or professional societies 
+6.   Names and contact information of 3-5 referees, who will be asked by a system-generated email to upload a letter of recommendation once the candidate’s application has been submitted. Three letters of recommendation are required, and the application is considered complete only when at least three letters have been received. At least one letter must come from someone who has not served as the candidate’s undergraduate, graduate, or postdoctoral advisor. 
+7.   Publications or copies of creative works, if applicable </t>
+  </si>
+  <si>
+    <t>UNITED STATES Massachusetts</t>
+  </si>
+  <si>
+    <t>P0 - General</t>
+  </si>
+  <si>
+    <t>2026-09-20 00:00:00</t>
+  </si>
+  <si>
+    <t>Social Science</t>
+  </si>
+  <si>
+    <t>assistant
+associate
+faculty
+instructor
+tenure track
+Boston
+Cambridge
+Massachusetts
+MA
+Northeast
+New England</t>
+  </si>
+  <si>
+    <t>Tenure-Track Professor in Economics</t>
+  </si>
+  <si>
+    <t>Position Description:
+The Department of Economics seeks to appoint a tenure-track professor in Economics. The appointment is expected to begin on July 1, 2027. The tenure-track professor will be responsible for teaching at the undergraduate and graduate levels.
+In Harvard’s Faculty of Arts and Sciences, tenure-track positions are untenured.
+Basic Qualifications:
+Doctorate or terminal degree in Economics or related discipline required by the time the appointment begins.
+Additional Qualifications:
+Demonstrated strong commitment to teaching and advising is desired.
+Special Instructions:
+Please submit the following materials through the ARIeS portal (https://academicpositions.harvard.edu/postings/16594). Applications must be submitted no later than November 3, 2026.
+1. Cover letter
+2. Curriculum Vitae
+3. Teaching/advising statement (describing the candidate’s teaching philosophy and practices as well as their approach to creating a learning environment in which students are encouraged to ask questions and share their ideas)
+4. Research statement
+5. Service statement describing efforts to strengthen academic communities, e.g., the candidate’s department, institution, and/or professional societies.
+6. Names and contact information of 3-5 referees, who will be asked by a system-generated email to upload a letter of recommendation once the candidate’s application has been submitted. Three letters of recommendation are required, and the application is considered complete only when at least three letters have been received. At least one letter must come from someone who has not served as the candidate’s undergraduate, graduate, or postdoctoral advisor.
+7. Publications or copies of creative works, if applicable
+Harvard University is committed to equal opportunity and non-discrimination. We seek talent from all parts of society and the world, and we strive to ensure everyone at Harvard thrives. Our differences help our community advance Harvard’s academic purposes.
+Harvard has an equal employment opportunity policy that outlines our commitment to prohibiting discrimination on the basis of race, sex, ethnicity, color, national origin, religion, disability, or any other characteristic protected by law or identified in the university’s non-discrimination policy. Harvard’s equal employment opportunity policy and non-discrimination policy help all community members participate fully in work and campus life free from harassment and discrimination.</t>
+  </si>
+  <si>
+    <t>$210,000 – $290,000</t>
+  </si>
+  <si>
+    <t>2026-11-03 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Harvard Academy for International and Area Studies </t>
+  </si>
+  <si>
+    <t>Harvard Academy Scholar</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Title: 	Academy Scholar, The Harvard Academy for International and Area Studies 
+School: 	Faculty of Arts and Sciences 
+Department/Area: 	Weatherhead Center for International Affairs 
+Position Description: 	
+The Harvard Academy for International and Area Studies is dedicated to promoting innovative social science hand-in-hand with deepening our shared knowledge of the experiences and practices of the world’s regions and countries. The Academy Scholars Program identifies and supports outstanding researchers at the start of their academic careers whose work combines excellence in a social science discipline with a command of the language and knowledge or expertise of countries or regions outside of the United States or Canada. The scholarship of the group spans traditional disciplinary divisions and elucidates comparative, transnational, and domestic issues, past and present.
+The Academy Scholars are a select community of individuals possessed of resourcefulness, initiative, and originality whose work shows promise as a foundation for careers in research universities or international institutions.
+Academy Scholars are appointed for a two-year, in-residence, postdoctoral fellowship at The Harvard Academy for International and Area Studies, Harvard University, Cambridge, MA, USA. They receive substantial financial and research assistance which permits them to undertake robust research projects and skills development in their chosen fields and areas. They meet at dinners, seminars, and informal get-togethers in order to pursue innovative interdisciplinary approaches to their work. They are mentored by the Harvard Academy Senior Scholars, a cohort of faculty members who act as a selection committee, participate in Harvard Academy events, and are committed to supporting the Academy Scholars as they work to achieve their potential.
+Each year, five to six Academy Scholars are named for two-year, in-residence appointments with an annual stipend of $80,000 (annual research support of $6,000 is also provided), with the two years to be completed within a three-year window. Year 1 of the fellowship must be taken up no later than the fall immediately following the postdoctoral fellowship offer. Delays or deferrals in the start of Year 1 are not permitted. Between Years 1 and 2, Academy Scholars may apply for a one-time leave (up to 12 months), either to accept or to continue with a tenure-track teaching appointment but for no other professional reason. Academy Scholars may not accept outside funding, awards, or obligations during their appointment. They may be invited to teach a Harvard class during the course of their appointment.
+All application materials must be submitted by the deadline of September 18, 2026. We do not accept late applications.
+The completed application will include:
+	Curriculum vitae (CV); including list of publications
+	Research proposal (2000 words maximum); including intellectual objectives and planned methodological and disciplinary work
+	One scholarly writing sample, for example, a PhD dissertation chapter or peer-reviewed journal article. Co-authored texts are acceptable provided each author’s contribution is clearly specified and authorship is not shared with an academic advisor. This should be in English and no longer than fifty pages. 
+	A copy of your PhD program transcript
+	Three letters of recommendation (uploaded directly and confidentially by the recommender through the online application—please note you will need to submit your application before an upload link is sent to your recommender, so plan accordingly).
+All parts of the application, including the three letters of recommendation, are submitted online as .pdf documents. Access the online application through the homepage of The Harvard Academy’s website: https://academy.wcfia.harvard.edu.
+All materials except for letters of recommendation must be received by September 18, 2026 (please ensure letters of recommendation arrive no later than September 28, 2026). The selection process begins immediately thereafter. Applicants whose materials are incomplete are at a disadvantage when considered by the Selection Committee. We anticipate awards will be announced in December 2026.
+Basic Qualifications: 
+	These awards are open to recipients of PhD or equivalent degrees granted within two years of the August 1, 2027, start date and advanced doctoral candidates in the social sciences. Scholars nearing dissertation completion must be able to submit degree conferral documentation issued by their university registrar’s office by June 30, 2027, for an August 1, 2027, start date. Individuals who hold or have completed another postdoctoral fellowship are not eligible to apply. 
+Please see our website for a list of frequently asked questions (FAQs).
+The Harvard Academy for International and Area Studies
+Harvard University
+1727 Cambridge Street
+Cambridge, MA 02138 USA 
+applicationinquiries@wcfia.harvard.edu 
+</t>
+  </si>
+  <si>
+    <t>80,000-90,000</t>
+  </si>
+  <si>
+    <t>2026-09-18 00:00:00</t>
+  </si>
+  <si>
+    <t>Hong Kong University of Science and Technology</t>
+  </si>
+  <si>
+    <t>Assistant, Associate, or Full Professor</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Department of Economics invites applications for tenure-track position(s) at any rank (Assistant, Associate, or Full) in all fields of Economics. We are particularly interested in candidates with expertise in Applied Microeconomics. Outstanding candidates in other areas are also encouraged to apply. 
+HKUST is a world-renowned English-speaking international research university in one of Asia’s most vibrant cities. The Department of Economics at HKUST strives to excel in both its research and teaching missions. In 2025, the Economics Department was ranked No. 27 in the world, No. 4 in Asia, and No. 1 in Hong Kong, according to the QS World University Rankings by Subject—Economics &amp; Econometrics.
+Salary is highly competitive. The university offers a comprehensive fringe benefits package, including medical/dental care, annual leave, and housing benefits, for eligible appointees. 
+Candidates must receive a Ph.D. by August 2027 and must demonstrate the potential to achieve excellence in both research and teaching at the graduate and undergraduate levels.
+To receive full consideration, applications, including a curriculum vitae, recent publications or research papers, and three letters of recommendation, must be submitted electronically by November 22, 2026, at 11:59 PM Eastern Time.
+https://apply.interfolio.com/191029
+Inquiries may be addressed to econjob@ust.hk.
+</t>
+  </si>
+  <si>
+    <t>HONG KONG Hong Kong Hong Kong</t>
+  </si>
+  <si>
+    <t>00 - 00 - Default: Any Field
+H - Public Economics
+I - Health, Education, and Welfare
+J - Labor and Demographic Economics
+N - Economic History
+O - Economic Development, Innovation, Technological Change, and Growth
 P - Political Economy and Comparative Economic Systems
 Q - Agricultural and Natural Resource Economics; Environmental and Ecological Economics
-R - Urban, Rural, Regional, Real Estate, and Transportation Economics</t>
-[...152 lines deleted...]
-Business
+R - Urban, Rural, Regional, Real Estate, and Transportation Economics
+D - Microeconomics</t>
+  </si>
+  <si>
+    <t>2026-11-22 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-09-01 00:00:00</t>
+  </si>
+  <si>
+    <t>Hoover Institution</t>
+  </si>
+  <si>
+    <t>Hoover Fellow</t>
+  </si>
+  <si>
+    <t>2027 Hoover Fellow Position
+Opportunities for Early-Career Scholars
+The Hoover Institution at Stanford University seeks outstanding scholars for positions as a Hoover Fellow. The term of the appointment is from one to three years. The position is located at the Hoover Institution, Stanford, CA.
+During their fellowship, Hoover Fellows are expected to publish scholarly articles and books with implications for public policy and to contribute to the intellectual life of the Hoover Institution. This position carries no teaching responsibilities. The 12‑month base salary range is $169,950 to $230,000, plus a $20,000 annual housing allowance.
+Candidates must have a Ph.D. or equivalent degree in a relevant field, such as economics, history, international relations, national security, political science, or public policy, and expect to complete that degree by September 1st, 2027. 
+Hoover Fellows are encouraged to engage with Stanford’s broader research community in their respective fields. The Hoover Institution is a research center at Stanford University, located in the heart of Stanford’s campus.
+Application Deadline: November 17, 2026
+Apply: https://www.hoover.org/hoover-fellows-program
+For inquiries, contact: hooverfellowship@stanford.edu</t>
+  </si>
+  <si>
+    <t>$169,950 - $230,000</t>
+  </si>
+  <si>
+    <t>UNITED STATES California</t>
+  </si>
+  <si>
+    <t>2026-11-17 00:00:00</t>
+  </si>
+  <si>
+    <t>W. Glenn Campbell and Rita Ricardo-Campbell National Fellow</t>
+  </si>
+  <si>
+    <t>The Hoover Institution's Glenn Campbell and Rita Ricardo-Campbell National Fellows Program enables outstanding scholars from colleges, universities, and institutions worldwide to step away from their academic and professional responsibilities for one year to pursue unrestricted, creative research and publication. The fellowships provide an opportunity to complete an original, significant research project, with the expectation of producing a publishable manuscript while in residence at the Hoover Institution at Stanford University in Stanford, California.
+Participation in the program begins on September 1, 2027, and ends on August 31, 2028. National Fellows are encouraged to engage in the intellectual life of the Hoover Institution and are expected to deliver at least one presentation on their research to an appropriate group of scholars during their year in residence. Total compensation for full participation ranges from $125,000 to $155,000.
+Qualified candidates should hold a Ph.D. degree or its equivalent or should expect to complete the Ph.D. by September 2027. They should have an established publication record or promising pipeline of unpublished works. National Fellows typically resume or begin full-time appointments at highly regarded institutions or universities upon completion of the National Fellows Program.
+Application Deadline: November 17, 2026
+Apply: https://www.hoover.org/fellows/category/national-fellows
+For inquiries, contact: hooverfellowship@stanford.edu</t>
+  </si>
+  <si>
+    <t>$125,000 - $155,000</t>
+  </si>
+  <si>
+    <t>Imperial College Business School</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Finance
+</t>
+  </si>
+  <si>
+    <t>Assistant, Associate or Full Professor in Finance</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Imperial Business School is seeking outstanding candidates to join its Finance Department at Assistant, Associate or Full Professor level.
+You will contribute to Imperial College London’s academic mission through world-class research, scholarship and education, while also supporting departmental administration.
+Applicants should hold a PhD in Finance or a related field, or an equivalent qualification. Requirements relating to academic reputation, research funding and leadership experience will vary according to the level of appointment. Assistant Professor candidates should demonstrate the potential to publish innovative, rigorous and relevant research in leading academic journals. Associate and Full Professor candidates should have an established record of research excellence.
+Imperial offers tailored academic career development, a transparent promotion process, a sector-leading remuneration package, 43 days off per year and generous pension provision. You will join a diverse, inclusive and collaborative community at a world-leading institution.
+To apply, submit an online application including your CV and Job Market paper. Entry-level Assistant Professor applicants must also arrange for three reference letters to be emailed to financerecruitment@imperial.ac.uk.
+Closing date: 15 November 2026 (midnight GMT).
+</t>
+  </si>
+  <si>
+    <t>Internationally competitive salary</t>
+  </si>
+  <si>
+    <t>UNITED KINGDOM London</t>
+  </si>
+  <si>
+    <t>Indiana University</t>
+  </si>
+  <si>
+    <t>Kelley School of Business</t>
+  </si>
+  <si>
+    <t>applied econometrics
+industrial organization
+economic policy
+environmental economics</t>
+  </si>
+  <si>
+    <t>Open Rank Tenure Track positions, Business Economics and Public Policy</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Business Economics and Public Policy Department at the Kelley School of Business, Indiana University, Bloomington, invites applications for open rank tenure-track/tenured faculty positions to begin Fall 2027. 
+Candidates must have a doctoral degree in Economics, or related area (or ABD status in the case of the Assistant rank) and strong records (or promise in the case of Assistant rank) in both research and teaching. Teaching requirements may include undergraduate, masters, and doctoral level classes. Preference will be given to candidates with strength and interest in applied econometrics, with a focus on energy or environmental economics, industrial organization, and/or economic policy.
+Interested candidates should review the application requirements and submit their application at https://indiana.peopleadmin.com/postings/34092.   Applications must be received by November 16, 2026 to be assured of full consideration; however, applications will be accepted until the position is filled.  
+Before a conditional offer of employment with tenure is finalized, candidates will be asked to complete an additional background check. 
+Candidates should direct any questions to Haizhen Lin, bepp@iu.edu. 
+Indiana University is an equal opportunity employer and provider of ADA services and prohibits discrimination in hiring. See Indiana University Notice of Non-Discrimination, https://policies.iu.edu/policies/ua-01-non-discrimination/index.html which includes contact information.
+</t>
+  </si>
+  <si>
+    <t>UNITED STATES Indiana Bloomington</t>
+  </si>
+  <si>
+    <t>Q5 - Environmental Economics
+L - Industrial Organization</t>
+  </si>
+  <si>
+    <t>Institute for Defense Analyses</t>
+  </si>
+  <si>
+    <t>Systems Analyses Center</t>
+  </si>
+  <si>
+    <t>Cost Analysis and Research Division</t>
+  </si>
+  <si>
+    <t>Computation
+Industrial Organization
 Labor
-Union
-[...23 lines deleted...]
-    <t>$115,000-$144,000</t>
+Health
+Public Finance
+Defense
+National Security
+Applied Econometrics</t>
+  </si>
+  <si>
+    <t>Research Analyst – Economist</t>
+  </si>
+  <si>
+    <t>The Institute for Defense Analyses (IDA) is an independent, non-profit, federally funded research and development center that provides objective analyses to the Department of War and other federal government agencies. Economists at IDA support senior defense leaders by applying economic theory and analytic methods to issues of National Security policy and resource management. As needed, we apply proven tools to new problems and data, develop new models, and generate new theory.
+Qualifications:
+Ph.D. in Economics or related discipline
+Demonstrated research excellence and a strong interest in applied research
+Demonstrated superior skills in quantitative, econometric, statistical, or computational methods
+US Citizenship is required
+Ability to obtain and maintain a security clearance is required.
+We will consider job market candidates preparing to graduate, recent graduates, and mid-career individuals.
+Application Process
+Interested candidates must follow a 2-step process and apply on-line to Both of the following:
+1) Apply here by uploading a CV and cover letter
+ https://phh.tbe.taleo.net/phh01/ats/careers/v2/applyRequisition?org=INSTITUTEDA&amp;cws=39&amp;rid=3748
+And
+2) Submit a CV, three letters of recommendation or three professional phone references, unofficial transcripts, and your job market paper (or equivalent items) with your application to JOE, https://www.aeaweb.org/joe/listing.php?JOE_ID=2023-02_111476053
+We will be conducting first-round interviews virtually.</t>
+  </si>
+  <si>
+    <t>UNITED STATES Virginia Alexandria</t>
+  </si>
+  <si>
+    <t>C - Mathematical and Quantitative Methods
+D - Microeconomics
+H - Public Economics
+I - Health, Education, and Welfare
+J - Labor and Demographic Economics
+K - Law and Economics
+L - Industrial Organization</t>
+  </si>
+  <si>
+    <t>Japan Fair Trade Commission</t>
+  </si>
+  <si>
+    <t>microeconomics
+industrial organization
+econometrics
+applied statistics
+competition
+antitrust
+Japan
+economist
+anti-monopoly act</t>
+  </si>
+  <si>
+    <t>Government Official</t>
+  </si>
+  <si>
+    <t>Qualification requirements
+(1) Having research experience regarding economics (theory or practice) at universities or other research institutions (having knowledge of applied microeconomics (industrial organization, labor, environmental, public, or development economics), econometrics and/or applied statistics (including data science) is desirable.), 
+or
+(2) Having experience in survey, research, and data analysis on the economy and/or industry in private corporations including think-tanks and consulting firms (including data scientists). 
+Treatment differs depending on whether having Ph.D. or not. 
+Occupation
+As a deputy director or assistant director, to perform quantitative and/or qualitative economic analysis for the JFTC’s law enforcement, fact-finding survey, and ex-post evaluation. 
+Selection process
+Candidates must submit the following documents by email. 
+1. Curriculum vitae
+2. Composition stating the reason for the application and the achievement of study or research in university 
+3. List of research achievements
+4. Summary of research papers
+Selection will be conducted by document screening and interview. Only candidates who have passed the document screening will be announced by the JFTC and will take an interview. 
+Other conditions
+1–2 years (Extensions beyond the initial term are negotiable upon request.) 
+Candidates must have Japanese nationality. 
+For more details, please refer to the link below. 
+https://www.jftc.go.jp/soshiki/recruit/specialty.html</t>
+  </si>
+  <si>
+    <t>JAPAN Tokyo Minato-ku</t>
+  </si>
+  <si>
+    <t>L4 - Antitrust Issues and Policies</t>
+  </si>
+  <si>
+    <t>Johns Hopkins University</t>
+  </si>
+  <si>
+    <t>Krieger School of Arts and Sciences</t>
+  </si>
+  <si>
+    <t>SNF Agora Institute</t>
+  </si>
+  <si>
+    <t>political theory, political science. intellectual pluralism</t>
+  </si>
+  <si>
+    <t>Executive Director</t>
+  </si>
+  <si>
+    <t>The Graduate Student Intellectual Diversity Initiative (GSIDI) seeks an executive director to oversee operations of this innovative program that promotes intellectual pluralism in higher education. GSIDI is co-sponsored by Johns Hopkins University and the American Enterprise Institute. The aim of the initiative is to help broaden intellectual diversity on college and university campuses by addressing the pipelines that ultimately produce future university faculty. GSIDI seeks to advance this mission by identifying and assisting prospective graduate students who are dedicated to pluralistic inquiry, especially those interested in questions, hypotheses or approaches that may be labeled conservative, moderate or heterodox liberal. 
+Currently focused on political science and political theory, GSIDI plans to expand into other disciplines beginning Spring 2027. The executive director will hold a joint affiliation with the Krieger School of Arts &amp; Sciences and the School of Government and Policy.
+Key responsibilities include helping shape GSIDI’s long-term vision, overseeing program growth, managing operations, communicating with faculty mentors, coordinating outreach and events, maintaining mailing lists, and supporting student mentorship. The role also involves developing partnerships with universities and organizations, conducting related research or public writing, and potentially helping secure philanthropic support. Read the full job description at apply.interfolio.com/191275</t>
+  </si>
+  <si>
+    <t>$100,000 - $125,000</t>
   </si>
   <si>
     <t>UNITED STATES District of Columbia District of Columbia</t>
   </si>
   <si>
-    <t>J5 - Labor-Management Relations, Trade Unions, and Collective Bargaining</t>
-[...198 lines deleted...]
-The University reserves the right not to make appointment for the posts advertised, or to fill the posts by invitation or by search. We regret that only shortlisted candidates will be notified.
+    <t>2026-10-15 00:00:00</t>
+  </si>
+  <si>
+    <t>Kiel Institute for the World Economy</t>
+  </si>
+  <si>
+    <t>International Economics
+International Trade
+International Finance
+Macroeconomics
+Geoeconomics
+Security</t>
+  </si>
+  <si>
+    <t>S-Professorship for International Economics (W3)</t>
+  </si>
+  <si>
+    <t>The School of Business and Economics invites applications for an S-Professorship for ‘International Economics’ (W3) to be filled by 1 October 2027.
+The professorship is a joint appointment by Humboldt-Universität zu Berlin and the Kiel Institute for the World Economy. The professorship involves leading a research group at the Kiel Institute's Berlin Research Hub. The professorship is intended to represent the field of international economics at Humboldt-Universität zu Berlin (including the Berlin School of Economics) and at the Kiel Institute (including leadership of a research group).
+We are looking for an economist with a proven track-record and publications in leading international journals, as well as an excellent international research network. The successful candidate should conduct policy-relevant and cutting-edge empirical or theoretical research with a strong focus on international economics broadly defined, including fields such as international trade, international finance, macroeconomics, geoeconomics and security. The candidate should become a faculty member of the Berlin School of Economics. Ideally, the candidate has interest and experience in leading a research group and translating research into policy advice, as well as experience in acquiring third-party funding. In teaching, the appointee will contribute 2 LVS to one of the faculty’s study programs.
+The applicants must meet the legal requirements for professorial appointments in accordance with § 100 of the `Berliner Hochschulgesetz`.
+Humboldt-Universität and the Kiel Institute are seeking to increase the proportion of women in research and teaching, and specifically encourage qualified female scholars to apply. Researchers from abroad are welcome to apply. Severely disabled applicants with equivalent qualifications will be given preferential consideration. People with an immigration history are specifically encouraged to apply.
+Your path to the HU and the Kiel Institute:
+Please send your application by October 15th, referencing the job ID PR/006/26, to: Humboldt-Universität zu Berlin, Wirtschaftswissenschaftliche Fakultät, Dekan Prof. Dr. Daniel Klapper, Unter den Linden 6, 10099 Berlin, or preferably in electronic form as a single PDF file to: dekanat.wiwi@hu-berlin.de. Since we will not return your documents, please submit copies in the application only.
+Applications should include 
+(1) a cover letter,
+(2) a CV,
+(3) a teaching concept including a summary of teaching experience (max. 3 pages),
+(4) a research concept describing the candidate's current research program and proposed research (max. 3 pages),
+(5) up to 3 selected publications and working papers, including short explanations why these were selected,
+(6) a statement (max. 1 page) identifying previous and future contributions to equity, diversity and inclusion, and the candidate’s ability to work in culturally diverse groups, and
+(7) copies of certificates.
+For additional information, please contact the Dean of the School of Business and Economics, Professor Dr. Daniel Klapper (daniel.klapper@hu-berlin.de) or the Research Coordinator of the Kiel Institute, Professor Dr. Sonja Peterson (sonja.peterson@kielinstitut.de).
+Information pursuant to Art. 12, 13 DSGVO on the processing of personal data at Humboldt-Universität zu Berlin within the framework of job advertisements can be found on our website: https://hu.berlin/DSGVO.
+Please visit our website (https://www.hu-berlin.de/universitaet/arbeiten-an-der-hu/stellenangebote), which gives you access to the legally binding German version.</t>
+  </si>
+  <si>
+    <t>GERMANY Berlin</t>
+  </si>
+  <si>
+    <t>F0 - General</t>
+  </si>
+  <si>
+    <t>Lafayette College</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Finance
+Financial Economics
+Financial modeling 
+FinTech
 </t>
   </si>
   <si>
-    <t>HONG KONG Tuen Mun</t>
-[...20 lines deleted...]
-Finance
+    <t>The Economics Department at Lafayette College invites applications for a tenure-track Assistant Professor position in Finance beginning July 1, 2027.  Applicants should be committed to excellence in both undergraduate teaching and scholarly research. We are interested in candidates with teaching and research interests in finance, financial economics, or related areas. The successful candidate must be able to teach undergraduate corporate finance, with opportunities to offer additional courses connected to their expertise in such areas as financial institutions, entrepreneurial finance, risk management, financial analytics, financial modeling, fintech, or the application of emerging technologies to financial decision-making. The addition of courses in these areas along with access to financial databases through Bloomberg and WRDS will enhance our robust finance minor curriculum. The teaching load for this position is 4 courses in the first year and 5 courses thereafter. The college provides a paid pre-tenure research leave, mentoring, and research support. Applicants should hold a PhD or a DBA in Economics/Management/Finance or expect to complete all requirements by August 15, 2027. 
+Located in the Lehigh Valley in eastern Pennsylvania, 70 miles from both New York City and Philadelphia, Lafayette College is a small, private, undergraduate-only liberal arts and engineering institution with significant resources to support faculty members in their teaching and scholarship. The Economics Department is comprised of 18 faculty members who are not only dedicated to teaching excellence, but are also accomplished and engaged scholars in their fields. The College is committed to fostering a learning community grounded in mutual respect, collaboration, and intellectual engagement. In keeping with its mission, Lafayette provides an educational environment that promotes critical inquiry, personal growth, and responsible citizenship. All members of the College community share in the responsibility for creating, maintaining, and developing a learning environment in which difference is valued, equity is sought, and inclusiveness is practiced. Lafayette is an equal opportunity employer and welcomes applicants from diverse backgrounds and experiences.
+Applicants should submit a cover letter, a statement of teaching philosophy and interests, a statement of research interests, a curriculum vitae, and three letters of reference through Interfolio at https://apply.interfolio.com/190529. Within the submitted materials, candidates should address how their teaching, scholarship, and/or service will support Lafayette’s mission and values, with specific reference to our commitments to creating a vibrant, diverse, and inclusive community. The committee will begin reviewing applications on October 15, 2026, and will conduct first-round interviews remotely.
+Questions about the position should be directed to Prof. David Stifel, Search Committee Chair, at stifeld@lafayette.edu. All qualified candidates are encouraged to apply.
+Lafayette College does not discriminate on the basis of race, color, national or ethnic origin, disability, religion, age, military or veteran status, sex, sexual orientation, gender identity or expression, marital or familial status, pregnancy, genetic information, or any other characteristic protected by law in its educational programs and activities, admissions, or employment as required by Title IX of the Educational Amendments of 1972 (which requires that the College not discriminate on the basis of sex); the Americans with Disabilities Act of 1990 and Section 504 of the Rehabilitation Act of 1973 (which requires that the College not discriminate on the basis of disability); Title VI of the Civil Rights Act of 1964 (which requires that the College not discriminate on the basis of race, color, or national origin); and Title VII of the Civil Rights Act of 1964 (which requires that the College not discriminate in employment on the basis of race, color, religion, sex, or national origin); and other applicable laws and College policies.</t>
+  </si>
+  <si>
+    <t>UNITED STATES Pennsylvania Easton</t>
+  </si>
+  <si>
+    <t>G0 - General
+G1 - General Financial Markets
+G2 - Financial Institutions and Services
+G3 - Corporate Finance and Governance</t>
+  </si>
+  <si>
+    <t>2026-12-15 00:00:00</t>
+  </si>
+  <si>
+    <t>Louisiana State University, New Orleans</t>
+  </si>
+  <si>
+    <t>Economics and Finance</t>
+  </si>
+  <si>
+    <t>Assistant Professor, Economics and Finance
+The Department of Accounting, Economics, and Finance at Louisiana State University New Orleans invites applications for a tenure-track Assistant Professor position in Economics and Finance to begin work in August 2027. 
+ This position is a great opportunity to join a department with a long and strong history of serving the economics profession's needs in New Orleans and beyond. 
+ The Department offers the BS and MS in Finance as well as a PhD in Financial Economics. 
+We have successfully placed more than 150 PhD graduates into universities across the United States and the world, as well as many into industry. These graduates have been very successful in publishing and thus gaining tenure at their respective universities. 
+Responsibilities 
+ Teach four Finance classes per 9-month academic year (2-2 load) at the undergraduate and graduate levels. Our greatest need is to teach courses in International Finance, including a PhD Seminar and a PhD Seminar in Econometrics, so a strong preference will be given to applicants with those competencies and with demonstrated teaching skills. 
+ Publish research suitable for acceptance in leading finance journals. 
+To apply, visit: https://apptrkr.com/9790148</t>
+  </si>
+  <si>
+    <t>UNITED STATES California New Orleans</t>
+  </si>
+  <si>
+    <t>Macalester College</t>
+  </si>
+  <si>
+    <t>Economics Department</t>
+  </si>
+  <si>
+    <t>Behavioral Economics</t>
+  </si>
+  <si>
+    <t>Assistant Professor - Tenure Track</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Department of Economics at Macalester College invites applications for a full-time tenure track position at the Assistant Professor level to begin in the 2027-28 academic year. We seek candidates with teaching and research interests in Behavioral Economics. Macalester College values a strong commitment to research, a promise of successful scholarly engagement, and dedication to teaching excellence in a liberal arts environment. A Ph.D. degree is expected by August 2027.
+Macalester provides an attractive environment for economists. We offer a vibrant, engaged and collegial environment in the heart of the Twin Cities. We currently offer the largest single major on campus, and have a track record of exceptional undergraduate research collaboration. Macalester faculty teach five semester course sections per year (typically two to three distinct courses), supervise honors theses, maintain an active scholarly agenda, and engage in departmental activities. During their first year, new faculty teach four courses and attend a weekly new faculty development seminar. For more information, see the full job announcement on the Macalester Provost’s webpage.
+For full consideration, please submit the following materials to Academic Jobs Online by November 13, 2026  (https://academicjobsonline.org/ajo/jobs/32416).
 </t>
   </si>
   <si>
-    <t>Research Assistant</t>
-[...15 lines deleted...]
-The closing date for receipt of applications is 17 April 2026 (23.59 UK time). Regrettably, we are unable to accept any late applications.
+    <t>UNITED STATES Minnesota Saint Paul</t>
+  </si>
+  <si>
+    <t>D9 - Micro-Based Behavioral Economics
+E7 - Macro-Based Behavioral Economics</t>
+  </si>
+  <si>
+    <t>2026-11-13 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-08-13 00:00:00</t>
+  </si>
+  <si>
+    <t>Mansueto Institute for Urban Innovation at the University of Chicago</t>
+  </si>
+  <si>
+    <t>urban studies
+sociology
+political science
+economics
+data science
+urban fellowship
+cities
+University of Chicago
+urban development</t>
+  </si>
+  <si>
+    <t>Postdoctoral Fellowship</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Mansueto Institute for Urban Innovation invites applications for Postdoctoral Fellowship appointments for the 2027-28 academic year. We welcome individuals from a variety of disciplines who are interested in building a scholarly understanding of cities.
+The fellowship provides exceptional emergent scholars with a unique nurturing environment that includes advanced technical training, a platform for interdisciplinary research, mentoring by senior faculty, and a community of people working on issues impacting cities from a diversity of areas and perspectives.
+Postdoctoral fellows come to us with a variety of backgrounds, including traditional social science disciplines such as but not limited to economics, political science, and sociology, as well as allied disciplines such as public policy and data science.
+Institute Postdoctoral Fellowships are full-time appointments, typically for a maximum of two years with annual extensions by common agreement. Positions are structured between the Mansueto Institute and one of the University of Chicago’s Departments or Schools.
+Institute fellows will enjoy:
+	The freedom to pursue their own original research and projects 
+	A discretionary budget for research expenses and relocation costs 
+	Interdisciplinary career development, mentorship, and support
+	Full access to the university’s scholarly community and resources
+Deadline: December 6, 2026, at 5:00 pm CST.
 </t>
   </si>
   <si>
-    <t>Salary from £36,513 to £41,565 pa inclusive with potential to progress to £44,468 pa inclusive of London allowance</t>
-[...60 lines deleted...]
-A - General Economics and Teaching</t>
+    <t>Annual salary of $70,000 per year with benefits, less any deductions required by federal, state, or University of Chicago regulations.</t>
+  </si>
+  <si>
+    <t>2026-12-06 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Marist University </t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+Assistant Professor of Economics
+We are seeking faculty members able to teach undergraduate and graduate courses in economics, quantitative reasoning, and related subjects. Marist faculty are expected to maintain a robust program of disciplinary research resulting in peer-reviewed publications. They also participate in the life of the School and its activities, including involvement in committee work, student advising and support, and community outreach activities. The School of Management will accept applications immediately for the position of Assistant Professor for the fall 2027 semester.
+We welcome candidates who will place a strong emphasis on quality teaching in a small classroom setting. Our typical class size is fewer than 25 students. The expected course load for our faculty is 21 credits, typically distributed as a 3:4 course load. Applicants should have an active research agenda that leads to high-quality peer reviewed publications and presentations.
+For more information and to apply: https://careers.marist.edu/en-us/job/494035/assistant-professor-of-economics
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	 $85,000 - $95,000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">UNITED STATES New York Poughkeepsie </t>
+  </si>
+  <si>
+    <t>2027-02-20 00:00:00</t>
   </si>
   <si>
     <t>Massachusetts Institute of Technology</t>
   </si>
   <si>
-    <t>MIT Center for Energy and Environmental Policy Research</t>
-[...5 lines deleted...]
-    <t>Economics
+    <t>MIT FutureTech</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Economics of AI
+Industrial Organization
+Labor Economics
+Macroeconomics
+Applied Microeconomics
+</t>
+  </si>
+  <si>
+    <t>Post-Doctoral Associate</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Position
+1-3 full-time Post-Doctoral Associate positions, available starting in 2027 for 1-3 years (one-year positions are only available to applicants who have secured a subsequent appointment as an assistant professor, research scientist, or research economist)
+Employer MIT FutureTech (futuretech.mit.edu) at:
+MIT Sloan School of Management’s Initiative on the Digital Economy (IDE) and
+MIT Computer Science and Artificial Intelligence Lab (CSAIL)
+Location
+Cambridge, Massachusetts, USA
+Job Description
+Dr. Neil Thompson, Director of MIT FutureTech, seeks to hire up to three Postdoctoral Associates, with a preference for candidates whose research connects to at least one of the following areas:
+(i)	AI progress and timelines
+Rapid advances in AI capabilities have raised both excitement and uncertainty about the pace of future progress. Projections of when specific milestones (e.g., human level performance on complex tasks, widespread deployment of autonomous systems) will be reached differ significantly across researchers, research fields, and industry. This project area seeks to rigorously characterize historical and current trends in AI development and to model plausible future trajectories. Relevant work might include: quantitative measurement of scaling laws and other empirical regularities in algorithmic improvement; analysis of hardware, energy, data, and talent constraints that could accelerate or limit progress; economic, regulatory, and geopolitical factors shaping investment and research concentration; scenario modeling of short-, medium, and long term capability benchmarks; and assessment of feedback loops between AI deployment and further innovation. Insights generated should help clarify realistic timelines, identify key uncertainties, and inform strategic decisions by firms, governments, and society at large regarding preparedness and governance of advanced AI systems. Examples of previous work from the lab in this area include: Algorithmic Progress; Last Mile.
+(ii)	The Effect of AI on Science 
+AI has driven advancements in many scientific fields, such as drug discovery, materials science, protein folding, or weather prediction. It is also well known that scientific progress is a key engine for economic growth. This project focuses on understanding the impact of AI on science and the resulting economic consequences. Key topics we aim to address include quantifying the impact of AI on scientific progress and economic growth, the extent to which AI will augment and/or change the R&amp;D production function, and the implications of AI-driven R&amp;D for researchers, firms, and policy. Examples of previous work from the lab in this area include: Influence of Industry; AI-augmented R&amp;D.
+(iii)	Future of Work and the Labor Market Effects of AI and ICT
+What are the (global) labor market implications of new technologies, such as AI and ICT? Do workers within firms benefit from IT improvements and the adoption of AI? If so, which workers specifically benefit, and which are adversely affected through slower wage growth or job displacement? How quickly will jobs be replaced or augmented by AI? Are workers (or individual tasks) complements or substitutes to AI and ICT? Furthermore, how does overall labor demand change in response to advancements in AI? We aim to address these and related questions by leveraging detailed firm-worker-level data from administrative sources (e.g., census data), publicly available task-level data (e.g., ONET), and self-collected surveys. By studying these dynamics, our goal is to gain a deeper understanding of the future of work in the context of the rise of new technologies. Examples of previous work from the lab in this area include: Beyond AI Exposure; Expertise; Crashing waves vs. Rising Tides.
+(iv)	The Impact of AI on Industry and Firm Performance 
+AI is widely recognized as having the potential to revolutionize industries and transform firms’ production processes. However, significant gaps remain in our understanding of how AI will affect firm and industry performance both within and across countries. In this project, we aim to develop novel measures of industry exposure to AI and compile data on AI adoption to investigate how AI shapes firm performance, productivity, and market power in national and international contexts. Key questions include identifying the key determinants of AI adoption; how AI affects firms’ market shares and productivity; how these changes influence competition and aggregate productivity; and whether cross-country differences in AI adoption and exposure will narrow or widen existing economic disparities. Examples of the lab’s previous work in this area include: IT and RTS. 
+In addition to researching these issues, the post-doc will be expected to become a team leader, supervising and mentoring younger students. 
+Qualifications
+•	PhD or equivalent in economics or related field
+•	Demonstrated expertise in computing / AI 
+•	Interest in working in an interdisciplinary lab with computer scientists and engineers
+•	Strong data analysis skills, including statistical/econometric training
+•	For some positions, experience working with U.S. census data would be a plus
+•	Knowledge of relevant theoretical models
+•	Proficiency with a modern programming language, e.g., Python, R
+•	Solid English communication skills (verbal and written)
+•	Desire and skill (e.g. organizational abilities) to work in teams
+The post-doc’s primary appointment would be at the MIT Sloan School of Management, and would have a secondary appointment at the MIT Computer Science and Artificial Intelligence Lab.
+Salary
+$75,000 per year, plus benefits.
+To apply  
+Submit the following materials via the AEA platform no later than November 15th:
+(i)	CV
+(ii)	Job market paper (or other sample of previous research)
+(iii)	Three letters of reference 
+(iv)	Cover letter discussing the applicant’s experience and which research projects would be of interest
+Selected candidates will be interviewed via Zoom.
+About MIT FutureTech
+Led by Dr. Neil Thompson, MIT FutureTech is an interdisciplinary group of computer scientists, engineers, and economists who study the foundations of progress in computing and Artificial Intelligence: the trends, implications, opportunities, and risks. FutureTech is one of the largest research groups at MIT. It sits both within the Computer Science and AI Lab and the Sloan School of Management.  A distinctive strength of our lab is access to a large set of rich and unique data sources that allow us to study the economics of AI and computing. We collaborate extensively with major government agencies and industry leaders. Our work is supported by a broad range of partners, including, among many others, Open Philanthropy, the National Science Foundation, Google, Microsoft, Accenture, IBM, Amazon, and Los Alamos National Lab.
+About Dr. Neil Thompson, the Director of MIT FutureTech - futuretech.mit.edu/team/neil-thompson 
+Dr. Thompson is the Director of MIT FutureTech. Before starting FutureTech, Dr. Thompson was a professor of Innovation and Strategy at the MIT Sloan School of Management.  His PhD is in Business &amp; Public Policy from Berkeley.  He also holds Master’s degrees in: Computer Science (Berkeley), Economics (London School of Economics), and Statistics (Berkeley).  Before joining academia, Dr. Thompson was a management consultant with Bain &amp; Company and worked for the Canadian Government and the United Nations.
+About the MIT Initiative on the Digital Economy (IDE) - ide.mit.edu
+The MIT Initiative on the Digital Economy is a team of internationally recognized thought leaders and researchers examining how people and businesses work, interact, and prosper in a time of rapid digital transformation.  It is housed at the MIT Sloan School of Management.
+About the MIT Computer Science and Artificial Intelligence Lab (CSAIL) - www.csail.mit.edu
+CSAIL is one of the world’s top research centers for computer science and artificial intelligence (currently ranked #1).  It has hosted 9 Turing Award winners (the “Nobel Prize of Computing”) and has pioneered many of the technologies that underpin computing.
+</t>
+  </si>
+  <si>
+    <t>$75,000.00</t>
+  </si>
+  <si>
+    <t>E2 - Consumption, Saving, Production, Investment, Labor Markets, and Informal Economy
+J2 - Demand and Supply of Labor
+J3 - Wages, Compensation, and Labor Costs
+L1 - Market Structure, Firm Strategy, and Market Performance
+D2 - Production and Organizations
+O3 - Innovation; Research and Development; Technological Change; Intellectual Property Rights</t>
+  </si>
+  <si>
+    <t>Behavioral Policy Sciences</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Technological Innovation, Entrepreneurship, and Strategic Management </t>
+  </si>
+  <si>
+    <t>We seek candidates whose research focuses on Innovation, Entrepreneurship, and/or Strategy.</t>
+  </si>
+  <si>
+    <t>Assistant Professor or as Associate Professor without Tenure</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Massachusetts Institute of Technology (MIT) Sloan School of Management in Cambridge, MA, invites applications for faculty positions in the Technological Innovation, Entrepreneurship, and Strategic Management (TIES) Group, starting July 1, 2027, or as soon thereafter as possible. We seek candidates whose research focuses on Innovation, Entrepreneurship, and/or Strategy.
+We welcome applications from individuals eligible for appointment as Assistant Professor or as Associate Professor without tenure. Candidates must possess a PhD in Economics, Sociology, Management, or other relevant social science disciplines by the start of employment.
+Responsibilities include:
+	Teaching undergraduate, graduate, and executive-level courses in the field of Innovation,   Entrepreneurship, and Strategy
+	Conducting high-quality research in Innovation, Entrepreneurship, and Strategy
+The MIT Sloan TIES Group values scholarly excellence, doctoral training, and a collegial, multi-disciplinary environment. Faculty collaborate extensively within Sloan, across MIT, and with the broader Cambridge academic community. More about the group here.
+To apply, please submit materials electronically via Interfolio at https://apply.interfolio.com/173721, including:
+	Cover letter describing research and teaching focus
+	Curriculum vitae
+	Three research papers 
+In addition, please arrange for three letters of recommendation to be submitted through the same link.
+The application deadline is October 15, 2026.  
+Interested candidates who are concentrating their search in disciplines (such as Economics) with later deadlines should submit materials (even a preliminary job market paper) by the October deadline.  While the interviews and fly-out process will take place during November and early December, any offer that will be extended will allow candidates to also consider offers from markets that close later in the academic year.
+Applications should be addressed to:
+Professor Scott Stern
+Chair, TIES Search Committee
+MIT is an equal opportunity employer committed to building a diverse intellectual community.
+</t>
+  </si>
+  <si>
+    <t>$225,000 - $254,000</t>
+  </si>
+  <si>
+    <t>O0 - General</t>
+  </si>
+  <si>
+    <t>Mathematica, Inc.</t>
+  </si>
+  <si>
+    <t>Education, Employment, Healthcare Evaluation, and Disability Division (EEHED)</t>
+  </si>
+  <si>
+    <t>Health Evaluation and Disability</t>
+  </si>
+  <si>
+    <t>Quantitative Research
+Causal Inference
+Program Evaluation
+Policy Research
+Health Economics
+Health Policy
+Public Health
+Healthcare
+Disability Policy
+Health Services Research
 Applied Econometrics
-energy transition
-[...17 lines deleted...]
-Strong organizational, time management and problem-solving skills, while maintaining accuracy and attention to detail
+Statistical Analysis
+Econometric Analysis
+Study Design
+Observational Studies
+Quasi-Experimental Methods
+Data Science
+Data Analytics
+Biostatistics
+Epidemiology
+Healthcare Claims Data
+Electronic Health Records
+Survey Data
+Medicare
+Medicaid
+Social Security
+Behavioral Health
+Mental Health
+Substance Use
+Federal Health Policy
+State Health Policy
+R
+Python
+Stata
+Artificial Intelligence
+Large Language Models
+Research Communication
+Policy Analysis</t>
+  </si>
+  <si>
+    <t>Quantitative Researcher/Economist - Public Health, Healthcare Evaluation, &amp; Disability</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mathematica is hiring researchers with expertise in quantitative research methods, causal inference, and policy research to conduct studies and support program evaluation in the areas of public health, healthcare, and disability.
+The researchers will support project teams in the planning and execution of rigorous, data-driven research projects for clients such as the Centers for Medicare &amp; Medicaid Services, the Social Security Administration, the Substance Abuse and Mental Health Services Administration, and more, leading health foundations, and numerous state and local agencies and commercial clients.
+Responsibilities and expectations:
+ Collaborate with senior staff in a multidisciplinary environment to apply rigorous quantitative research methods, including study design, causal inference, data management, and statistical and econometric analysis for describing or evaluating programs and policies
+ Draft reports, present findings to policy and professional audiences, and publish in professional journals
+ Help develop proposals for new research projects
+ Contribute to the growth, expertise, and institutional knowledge of other research staff
+Required Qualifications:
+ Ph.D. or equivalent 
+ Strong quantitative analytical skills. Training in causal inference methodologies is strongly preferred.
+ Broad understanding of health policy issues in the United States
+ Experience using health care and public health data sources is strongly preferred.
 </t>
   </si>
   <si>
-    <t>Minimum: $71,000 USD; Maximum: $90,000</t>
-[...91 lines deleted...]
-    <t>2026-03-20 00:00:00</t>
+    <t>$100,000 - $140,000</t>
+  </si>
+  <si>
+    <t>I1 - Health</t>
+  </si>
+  <si>
+    <t>Maynooth University (Ireland)</t>
+  </si>
+  <si>
+    <t>Assistant Professor in Economics (Macroeconomics)</t>
+  </si>
+  <si>
+    <t>Maynooth University is committed to a strategy in which the primary University goals of excellent research and scholarship and outstanding education are interlinked and equally valued.
+We are seeking an excellent academic to join our staff as Assistant Professor in Macroeconomics. The appointee will have a proven record of teaching and research, appropriate to career stage.
+The successful candidate will be expected to engage in scholarship of substance and generate high quality publications. They will be expected to build a strong research profile that supports the University’s research strategy, including affiliating to University Research Institutes. They will also be expected to make a strong contribution to teaching on the Department’s undergraduate and postgraduate programmes as well as the supervision of Master’s and PhD students.
+Maynooth’s Department of Economics offers an attractive workplace to academics who wish to do their world-class research in an environment where excellence in teaching is valued. The Department is gender balanced, international in membership and outlook, and has a strongly collegiate ethos.
+The Department now wishes to strengthen its research and teaching in Macroeconomics and welcomes applications from suitably qualified applicants.</t>
+  </si>
+  <si>
+    <t>€66,055-€104,600</t>
+  </si>
+  <si>
+    <t>IRELAND Co. Kildare Maynooth</t>
+  </si>
+  <si>
+    <t>E - Macroeconomics and Monetary Economics</t>
+  </si>
+  <si>
+    <t>2026-10-04 00:00:00</t>
   </si>
   <si>
     <t>Michigan State University</t>
   </si>
   <si>
-    <t>Social Science</t>
-[...17 lines deleted...]
-•	One optional document that could include: a statement on teaching; a statement on contributions to diversity; a statement on research interests.
+    <t>Department of Agricultural, Food, and Resource Economics</t>
+  </si>
+  <si>
+    <t>Extension
+Agribusiness
+Lead Michigan's Premier Farm Business Data Center</t>
+  </si>
+  <si>
+    <t>Director of TelFarm Data Center</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Department of Agricultural, Food, and Resource Economics at Michigan State University seeks a full-time, academic-year Fixed Term Assistant or Associate Professor of Agribusiness Management Economics, with an appointment of 30% teaching, 60% extension, and 10% service. The successful candidate will provide academic and administrative leadership for the MSU Extension Telfarm Data Center, overseeing Telfarm services, staff, and farm business management activities while collaborating closely with Extension educators, AFRE leadership, and the Farm Business Management Team. The faculty member will also deliver high-quality, engaging instruction in agribusiness management, agricultural markets, and finance, with expertise in financial risk management, crop insurance and farm safety-net programs, farm finance, financial markets, farm business analysis, or agricultural land values preferred. Additional responsibilities include collaboration with MSU faculty, Michigan agricultural stakeholders, and service on departmental, college, university, and professional committees. Candidates are expected to hold a Ph.D. in agricultural economics, economics, management, or a related field and demonstrate effective teaching, student and stakeholder engagement, and knowledge of U.S. production agriculture.
+ </t>
+  </si>
+  <si>
+    <t>UNITED STATES Michigan East Lansing</t>
+  </si>
+  <si>
+    <t>Q1 - Agriculture</t>
+  </si>
+  <si>
+    <t>Microeconomic Theory</t>
+  </si>
+  <si>
+    <t>Assistant Professor-Tenure System</t>
+  </si>
+  <si>
+    <t>Michigan State University actively promotes a dynamic research and learning environment in which qualified individuals of differing perspectives and cultural backgrounds pursue academic goals with mutual respect and shared inquiry.
+The Department of Economics at Michigan State University in East Lansing invites applications for a tenure-system Assistant Professor in microeconomic theory with an anticipated start date of August 16, 2027. We are especially interested in candidates doing work in information economics but are open to excellent candidates in all subfields of microeconomic theory.
+Review of applications will begin on November 1, 2026, and will continue until a suitable candidate is identified.
+Please note that this is a union position represented by the Union of Tenure System Faculty (UTSF). The university is working with the union to establish a collective bargaining agreement
+Equal Employment Opportunity Statement:
+All qualified applicants will receive consideration for employment without regard to race, color, religion, sex, sexual orientation, gender identity, national origin, citizenship, age, disability or protected veteran status.
+Required Degree:
+Doctorate -Economics or related field
+Minimum Requirements:
+Research interest primarily in information economics or related subfields of microeconomic theory.
+A well-defined research agenda with a track record of scholarly contributions and potential for high-impact peer review publication.
+Doctorate (A PhD is expected to be conferred by August 1, 2027.)
+Desired Qualifications
+Potential for high-quality instruction and mentoring at the undergraduate and graduate levels.
+Potential for pursuing external funding
+Demonstrated ability and/or potential to provide service to the Department, the University, and the profession, and to work with students and faculty from a variety of backgrounds.
+Required Application Materials:
+All applicants must apply online at https://careers.msu.edu.
+All applications should be accompanied by a curriculum vitae (CV), cover letter, a list of your publications with hyperlinks to articles and/or up to two unpublished working papers in PDF format, statement on teaching, and a list of references who can provide letters of recommendation (names and emails only).
+If relevant, please include a list of grants received (including funding amounts) and sponsored research in your vitae.
+Special Instructions:
+Questions should be directed to heardkir@msu.edu.
+Review of Applications Begins On
+11/01/2026
 Website
 http://econ.msu.edu
-Department Statement
-[...2 lines deleted...]
-To learn more about the department, our faculty, and our undergraduate and graduate programs, please visit our web site at: http://econ.msu.edu.
+Department Statement:
+The mission of the Department of Economics at Michigan State University consists of three interrelated components: providing the highest quality instruction to our undergraduate and graduate students, conducting leading-edge research in economics, and providing leadership and service to our professional communities. As a unit in a major land-grant university, we are committed to excelling in all three components of our mission.
+To learn more about the department, our faculty, and our PhD and undergraduate programs, please visit our website at http://econ.msu.edu.
+MSU Statement:
+Michigan State University has been advancing the common good with uncommon will for more than 160 years. One of the top research universities in the world, MSU pushes the boundaries of discovery and forges enduring partnerships to solve the most pressing global challenges while providing life-changing opportunities to a diverse and inclusive academic community through more than 200 programs of study in 17 degree-granting colleges.</t>
+  </si>
+  <si>
+    <t>Salary Commensurate with Experience</t>
+  </si>
+  <si>
+    <t>D8 - Information, Knowledge, and Uncertainty
+D0 - General
+C7 - Game Theory and Bargaining Theory</t>
+  </si>
+  <si>
+    <t>2026-11-02 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Murray State University </t>
+  </si>
+  <si>
+    <t>any field</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Department of Economics and Finance at Murray State University invites applications for a tenure track position at the Assistant Professor level beginning August 2027.
+Applicants in all fields of economics will be considered. The successful candidate must demonstrate a commitment to excellent teaching as well as a promising research agenda. The typical course load would be three courses per semester and may include web instruction. Ph.D. in Economics is required. ABDs with a documented plan of completion by appointment date will be considered.
+Murray State blends educational opportunities found at research institutions with collaborative interactions among students, faculty and staff found at smaller universities. Students receive personalized attention from supportive faculty and staff as the University offers a 16:1 student-to-faculty ratio. Murray State University places our highest priority on student learning and excellent teaching, blending the range of educational opportunities often experienced at research institutions with the nurturing student-teacher interactions usually found at smaller universities.
+Located in the West Kentucky region, Murray State University is a public, comprehensive University which offers a low cost of living, low property taxes, and a four-season climate. Murray has a friendly, small-town atmosphere with locally-owned specialty shops and restaurants, an acclaimed community theater, art guild and award-winning public schools. The area is home to Kentucky Lake and Land Between the Lakes, a 170,000-acre National Recreation Area, which offers a wide-range of activities and amenities for residents and visitors alike. Located in close proximity to major cities and nearby access to Interstate 24, Murray is just a few hours from Nashville, St. Louis, Louisville and Memphis. 
+To apply go to https://www.murraystatejobs.com/postings/12723. Please attach a letter of application, curriculum vitae, unofficial graduate transcripts, evidence of teaching effectiveness and a recent research paper. Three letters of recommendation will be accessed through the JOE network. For best consideration, please submit a completed application along​ with all required materials​ by November 8, 2026.​ Applications will be accepted until the position is filled.
+Equal Opportunity Employer/AA. Murray State University does not discriminate based on race, color, national origin, sex, gender, identity, sexual orientation, religion, age, veteran status, disability or political or social viewpoint. All qualified applicants are encouraged to apply.
 </t>
   </si>
   <si>
-    <t>80000-110000</t>
-[...17 lines deleted...]
-Extension
+    <t>UNITED STATES Kentucky Murray</t>
+  </si>
+  <si>
+    <t>Musashi University</t>
+  </si>
+  <si>
+    <t>Microeconomics, Applied Microeconomics, Behavioral Economics</t>
+  </si>
+  <si>
+    <t>Open Rank Faculty Position (Tenured / Tenure-track / Fixed term)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The School of Liberal Arts and Sciences at Musashi University, Tokyo, Japan, invites applications for a tenured, tenure-track, or fixed-term position in Economics, with a specialization in Microeconomics and Applied Microeconomics, beginning on September 1, 2027.
+The Economics and Management Program within the School of Liberal Arts and Sciences offers a Parallel Degree Programme (PDP) in partnership with the University of London (UoL), through which students pursue dual degrees from Musashi University and the University of London. 
+The successful candidate will be responsible for teaching the following courses in English: Behavioral Economics and/or Industrial Organization, Microeconomics and/or Mathematics and Statistics.
+The candidate is also expected to maintain an active research agenda and conduct independent research. The university provides research support, including office space, library access, and a generous research allowance.
+Qualification includes a completed Ph.D. in Economics or a closely related field. Japanese proficiency is a plus, but not required. 
+Please refer to the following website for details. 
+https://jrecin.jst.go.jp/seek/SeekJorDetail/Changelang?id=D126070158&amp;lang=1
 </t>
   </si>
   <si>
-    <t>Director and Associate Professor/Professor</t>
-[...59 lines deleted...]
-    <t>UNITED STATES Virginia McLean</t>
+    <t>JAPAN Tokyo Tokyo</t>
   </si>
   <si>
     <t>D0 - General</t>
   </si>
   <si>
-    <t>Montana State University</t>
-[...59 lines deleted...]
-St. Ambrose is a Catholic institution founded in 1882, with a strong financial profile and over 3,500 students across both campuses. Applicants must submit a cover letter, CV, and references. Applications are reviewed until filled.
+    <t>Nanjing University</t>
+  </si>
+  <si>
+    <t>Business School</t>
+  </si>
+  <si>
+    <t>Assistant or Associate Professor</t>
+  </si>
+  <si>
+    <t>Nanjing University (NJU) invites applications for tenure-track Assistant Professor and Associate Professor positions in economics.
+NJU, founded in 1902 and located in the historic city of Nanjing, is one of China's most prestigious universities. The Business School at NJU is a leading research-oriented institution spanning the disciplines of economics and management. The discipline of economics has been recognized as a national Double First-Class discipline in China. The Business School provides competitive compensation, comprehensive benefits, and strong support for faculty research.
+School Website: https://nubs.nju.edu.cn/mainm.htm
+Candidates should hold (or expect to complete by the time of appointment) a Ph.D. in economics or a related field, and demonstrate excellence or promise in research and effective teaching. We welcome applications from candidates in all fields of economics, with particular interest in the following areas:
+(1) Theoretical Economics (Microeconomics, Macroeconomics, Development Economics, Digital Economics, and Behavioral Economics);
+(2) International Economics and Trade;
+(3) Finance (International Finance, Financial Technology, and Digital Finance);
+(4) Industrial Economics;
+(5) Labor, Population, Environmental, and Health Economics.
+Associate Professor candidates should have an established publication record and academic achievements commensurate with the rank.
+For inquiries, please contact Ms. Xuli Gu at jjxy-gxl@nju.edu.cn or +86 (025) 83686040.</t>
+  </si>
+  <si>
+    <t>CHINA Nanjing</t>
+  </si>
+  <si>
+    <t>2026-10-09 00:00:00</t>
+  </si>
+  <si>
+    <t>National Bureau of Economic Research</t>
+  </si>
+  <si>
+    <t>Immigration
+Innovation
+Geopolitics
+Economic Geography</t>
+  </si>
+  <si>
+    <t>Post-Doctoral Researcher</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Postdoctoral Research Associate
+Professor Britta Glennon is seeking a full-time Postdoctoral Research Associate. The postdoc will be based at the Wharton School and affiliated with the NBER, beginning in Summer/Fall 2026. 
+The position offers an opportunity to conduct frontier research at the intersection of immigration, innovation, and geopolitics. The postdoctoral fellow will collaborate closely with Professor Glennon on ongoing projects while also pursuing an independent research agenda. 
+The position will provide opportunities to work with large-scale administrative, bibliometric, and proprietary datasets and to engage with researchers across Wharton, the University of Pennsylvania, and the NBER.
+Applicants should have completed, or expect to complete before the start date, a PhD in Economics, Management, or a related social science discipline. The appointment is for one year, with the possibility of renewal for a second year. There are no teaching responsibilities associated with this position. Applicants whose research interests overlap with immigration, innovation, geopolitics, economic geography, or related fields are especially encouraged to apply.
+Applications will be reviewed on a rolling basis until the position is filled.
 </t>
   </si>
   <si>
-    <t>UNITED STATES Iowa Cedar Rapids</t>
-[...117 lines deleted...]
-Y1 - Data: Tables and Charts</t>
+    <t>UNITED STATES Pennsylvania Philadelphia</t>
+  </si>
+  <si>
+    <t>O3 - Innovation; Research and Development; Technological Change; Intellectual Property Rights
+F2 - International Factor Movements and International Business
+F5 - International Relations, National Security, and International Political Economy</t>
   </si>
   <si>
     <t>National Central University</t>
   </si>
   <si>
+    <t>College of Management</t>
+  </si>
+  <si>
+    <t>Department of Finance</t>
+  </si>
+  <si>
+    <t>Finance
+Financial Economics
+Economics
+Microeconomics
+Macroeconomics
+Econometrics
+Applied Microeconomics
+Applied Econometrics
+Asset Pricing
+Corporate Finance
+Banking
+Financial Intermediation
+Financial Markets
+Investments
+Empirical Finance
+Behavioral Finance
+Household Finance
+Financial Engineering
+Real Estate Finance
+FinTech
+Artificial Intelligence
+Machine Learning
+Digital Assets
+Cryptocurrency
+Sustainable Finance
+ESG</t>
+  </si>
+  <si>
     <t>Assistant/Associate Professor in Finance</t>
   </si>
   <si>
-    <t>The Department of Finance at National Central University (NCU), Taiwan, invites applications for a tenure-track position in Finance at the Assistant or Associate Professor level, beginning August 2026 (or February 2027 by arrangement).
-[...5 lines deleted...]
-“Application for Finance Faculty Recruitment – [Applicant Name]”.</t>
+    <t>The Department of Finance at National Central University (NCU), Taiwan, invites applications for tenure-track positions in Finance at the Assistant or Associate Professor level, with appointments beginning in February 2027, August 2027, or February 2028.
+NCU is a leading research university in Taiwan with strong international collaborations. We welcome applicants from all areas of finance, including asset pricing, corporate finance, banking and financial intermediation, real estate finance, financial engineering, household finance, FinTech, digital assets, AI in finance, and ESG/sustainable finance.
+Applicants should demonstrate strong quantitative training and a strong record of, or potential for, publishing in leading international journals. Successful candidates are expected to conduct high-quality research, teach undergraduate and graduate finance courses (including in English), and contribute to the department's teaching, research, and service.
+A Ph.D. in Finance, Economics, or a closely related field is required by the appointment date.
+Please submit a curriculum vitae, one representative publication or job market paper, and two letters of recommendation to ncu6250@ncu.edu.tw (Miss Hsu), with the subject line "Application for Finance Faculty Recruitment – [Applicant Name]."
+Review of applications will begin immediately and continue until the positions are filled. NCU is an equal opportunity employer.</t>
   </si>
   <si>
     <t>TAIWAN Taoyuan City</t>
   </si>
   <si>
-    <t>G - Financial Economics
-[...58 lines deleted...]
-L - Industrial Organization
+    <t>G0 - General
+C1 - Econometric and Statistical Methods and Methodology:  General
+D1 - Household Behavior and Family Economics
+E4 - Money and Interest Rates
+R3 - Real Estate Markets, Spatial Production Analysis, and Firm Location</t>
+  </si>
+  <si>
+    <t>2027-01-15 00:00:00</t>
+  </si>
+  <si>
+    <t>School of Management</t>
+  </si>
+  <si>
+    <t>Assistant Professor Level or Above</t>
+  </si>
+  <si>
+    <t>The Department of Economics at National Central University (NCU), Taiwan, invites applications for one full-time position at the Assistant Professor Level or above, starting in the Fall Semester of 2027. Applicants must have a Ph.D. by the time of employment. Applicants should demonstrate strong potential and interest in research. The candidate is expected to teach in both the undergraduate and graduate programs and can deliver lectures in both Mandarin Chinese and English.
+Application Requirements:
+Application deadline: December 2, 2026, Taipei Time.
+1)	A cover letter describing the applicant's research and teaching interests
+2)	Curriculum Vitae
+3)	Transcript (new Ph.D. only)
+4)	Three Letters of Recommendation
+5)	Ph.D. thesis or job market paper
+1. Please email a single Adobe PDF file containing a cover letter and a CV to ncu66301@ncu.edu.tw, with email subject "Faculty Position Application for NCU Economics".
+TEL: +886-3-4226903
+2. Upload application materials through the JOE Network.</t>
+  </si>
+  <si>
+    <t>In accordance with the standards of Taiwan's national universities.</t>
+  </si>
+  <si>
+    <t>TAIWAN Taoyuan</t>
+  </si>
+  <si>
+    <t>2026-12-02 00:00:00</t>
+  </si>
+  <si>
+    <t>National Chengchi University</t>
+  </si>
+  <si>
+    <t>Macroeconomics
+Microeconomics
+Econometrics</t>
+  </si>
+  <si>
+    <t>Assistant Professor, Associate Professor, Full Professor</t>
+  </si>
+  <si>
+    <t>Position Description
+The Department of Economics at National Chengchi University (NCCU), Taiwan, invites applications for one open-rank, tenure-track faculty position starting on August 1, 2027. Applications from all fields of economics are welcome, with preference for candidates at the Assistant or Associate Professor level. Successful candidates will be expected to demonstrate a strong commitment to high-quality research and teaching and to teach in English at both undergraduate and graduate levels.
+To apply, please submit the applications electronically to econ@nccu.edu.tw by November 30, 2026.
+Privacy Notice: All personal data collected and processed will be used exclusively for the purpose of faculty recruitment, in compliance with Taiwan’s Personal Data Protection Act.
+Benefits: NCCU offers comprehensive benefits including national health insurance, a pension plan, and government employee insurance. Faculty members may also receive living allowances (such as marriage, childbirth, and children’s education), access on-campus faculty housing, and support for research and academic development.
+Contact Information
+Faculty Search Committee
+Department of Economics, National Chengchi University
+10th Floor, South Wing, General Building
+No. 64, Section 2, Zhinan Road, Wenshan District, Taipei 116, Taiwan
+Contact: Mr. Shih
+Email: econ@nccu.edu.tw
+Tel: +886-2-2939-3091 ext. 51058</t>
+  </si>
+  <si>
+    <t>TAIWAN Taipei</t>
+  </si>
+  <si>
+    <t>00 - 00 - Default: Any Field
 D - Microeconomics
 E - Macroeconomics and Monetary Economics
 C - Mathematical and Quantitative Methods</t>
   </si>
   <si>
+    <t>National Chung Cheng University</t>
+  </si>
+  <si>
+    <t xml:space="preserve">International Finance
+Macroeconomics
+Environmental Economics
+Economic History
+Other areas of specialization in economics
+</t>
+  </si>
+  <si>
+    <t>Assistant Professor/ Associate Professor</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Department of Economics at National Chung Cheng University in Taiwan is inviting applications from qualified candidates for assistant or associate professor positions, starting on August 1, 2027. Promising PhD candidates must have earned their degree by August 1, 2027 to be formally employed. Specializations in international finance, macroeconomics, environmental economics, economic history and other areas of economics will be considered. English fluency and literacy in Chinese are required. The complete application package must include:
+ a cover letter and research statement;
+ a curriculum vitae;
+ an official Ph.D. transcript (if applying for an assistant professorship);
+ job market papers and research papers;
+ three reference letters (to be sent separately by referees);
+ a teaching evaluation (if applicable).
+Applicants who earned their degree abroad must provide an authenticated doctoral diploma from the Ministry of Foreign Affairs' overseas embassies by the required deadline.
+</t>
+  </si>
+  <si>
+    <t>TAIWAN CHIAYI MINHSIUNG</t>
+  </si>
+  <si>
+    <t>F3 - International Finance
+E6 - Macroeconomic Policy, Macroeconomic Aspects of Public Finance, and General Outlook
+Q5 - Environmental Economics
+B - History of Economic Thought, Methodology, and Heterodox Approaches
+N - Economic History</t>
+  </si>
+  <si>
+    <t>National Sun Yat-sen University</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Department of Political Economy </t>
+  </si>
+  <si>
+    <t>empirical research
+macroeconomics
+comparative political economy
+geopolitics.</t>
+  </si>
+  <si>
+    <t>Faculty Positions</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Faculty Positions in Department of Political Economy (Two Openings)
+The Department of Political Economy at National Sun Yat-sen University (NSYSU), Taiwan, invites applications for two full-time faculty positions at the rank of Assistant Professor, Associate Professor, or Professor.
+Applicants must hold a Ph.D. in Economics, Political Economy, Political Science, or a related field by the appointment date and demonstrate the ability to conduct high-quality research and teach in English. Successful candidates will be expected to teach at least one course in English each semester.
+We welcome applicants from all fields of political science, economics and political economy. Preference will be given to candidates with expertise in empirical research, macroeconomics, comparative political economy, and geopolitics.
+Applicants should submit: (1) cover letter, (2) curriculum vitae, (3) research statement, (4) teaching statement, (5) publication list or job market paper, (6) copies of academic degree certificates, and (7) three letters of recommendation.
+Review of applications will begin immediately and continue until [2026.12.31] or until the positions are filled.
+Application materials should be sent electronically to:
+Department of Political Economy
+National Sun Yat-sen University, Taiwan
+E-mail: poleco@mail.nsysu.edu.tw
+Salary and benefits are competitive and commensurate with qualifications and experience, in accordance with university and government regulations.
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">commensurate with qualifications and experience </t>
+  </si>
+  <si>
+    <t>TAIWAN Kaohsiung</t>
+  </si>
+  <si>
+    <t>E0 - General
+C0 - General</t>
+  </si>
+  <si>
+    <t xml:space="preserve">National Tsing Hua University </t>
+  </si>
+  <si>
+    <t>Taipei School of Economics and Political Science (TSE)</t>
+  </si>
+  <si>
+    <t>Macroeconomics, International Trade, Political Economy</t>
+  </si>
+  <si>
+    <t>Tenure-Track/Tenure Position in Macroeconomics or International Trade</t>
+  </si>
+  <si>
+    <t>National Tsing Hua University
+Taipei School of Economics and Political Science (TSE)
+Position: 
+Full Time Faculty Position (Assistant Professor, Associate Professor, or Full Professor)
+Location: 
+Hsinchu, Taiwan
+Language of Instruction: 
+English
+Start of Employment: 
+August 2027 onwards 
+Qualification: 
+Applicants must have or expect a Ph.D. degree in Political Science, Economics, or related fields. Candidates must demonstrate excellence in research as well as in teaching.
+Fields of Specialty: 
+Macroeconomics, International Trade (1 position).
+Compensation: 
+Competitive package with tenure-track/tenured benefits, including National Health Insurance, pension, and retirement.
+About TSE:
+TSE is a growing institution at NTHU, one of Taiwan’s top two universities. It offers graduate programs in Political Economy with an emphasis on interdisciplinary training, theory, methods, and policy research. Over 80% of students and 60% of faculty are international, creating a vibrant global academic community.
+Application Period: 
+October 1, 2026 – November 15, 2026 (Taipei time, GMT+8). Applications may be submitted before October 1; however, they will not be reviewed before October 1, 2026.
+For details, please visit www.tse.nthu.edu.tw or email tse@my.nthu.edu.tw.</t>
+  </si>
+  <si>
+    <t>TAIWAN HSINCHU</t>
+  </si>
+  <si>
+    <t>E - Macroeconomics and Monetary Economics
+F1 - Trade</t>
+  </si>
+  <si>
     <t>National University of Singapore</t>
   </si>
   <si>
-    <t>NUS Business School</t>
-[...7 lines deleted...]
-Econometrics for Business
+    <t>Economics/Business/Quantitative Social Sciences</t>
+  </si>
+  <si>
+    <t>Global Asia Institute</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Research Fellow </t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Global Asia Institute at the National University of Singapore invites applications for a postdoctoral research fellow position. The Institute is seeking two candidates:
+ 1. A researcher with strong skills in applied empirical methods and econometrics, with research interests in business/labor/environmental/health economics. 
+ 2. A researcher with strong skills in experimental/behavioral economics, including esp. in field experiments and surveys.
+The Institute is well supported by a team of research assistants. Successful candidates will collaborate with a team of passionate researchers to work on academic projects targeted at top publications
+There will be no teaching obligation. Salaries are globally competitive and commensurate with the candidate's qualifications, track record, potential, and experience.
+Qualifications: Candidates should have an outstanding record in accredited PhD program in economics, business or quantitative social sciences. </t>
+  </si>
+  <si>
+    <t>SINGAPORE</t>
+  </si>
+  <si>
+    <t>NERA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Econometrics
+Litigation
+Expert Testimony
+Applied Microeconomics
+Industrial Organization
+Stata
+SAS
+Litigation Consulting
+Hybrid
 </t>
   </si>
   <si>
-    <t>Visiting Appointments</t>
-[...27 lines deleted...]
-Behavioral Economics
+    <t xml:space="preserve">NERA Consultant (New PhD) </t>
+  </si>
+  <si>
+    <t>We are seeking candidates with PhD’s in economics or a related field with training in econometrics and quantitative methods. A concentration in applied microeconomics, labor economics, industrial organization, econometrics, or finance is preferred. Candidates must have excellent written and oral communication skills, strong presentation and project management skills, and the ability to think creatively to solve complex problems.
+Consultants at NERA will have the opportunity to:
+Apply the technical skills and knowledge gained during their graduate studies
+Conduct high-powered economic research across a wide variety of industries
+Develop economic and financial models to answer critical business questions
+Perform cutting-edge economic analysis on complex real-life issues
+Write research reports and client presentations for senior staff and clients to help them make informed economic decisions
+Influence/direct project strategy, including the preparation and presentation of oral and written testimony 
+Collaborate with in-house experts and outside academics
+Manage client relationships
+Develop and strengthen both project and people management skills
+NERA provides a challenging and rewarding professional experience with competitive compensation and benefits. NERA is committed to mentoring, developing and creating opportunities for our staff. To help meet the demands of the position, we support both personal and professional growth. Elements of our program include:
+a comprehensive orientation program 
+skill enhancement training sessions including Project Management, Business Development, and Deposition training 
+the support of Business Development and Marketing Managers responsible for providing tailored and strategic business development services to assist consultants in their development into testifying experts 
+formal performance evaluations
+All applicants should apply via JOE.
+Application Requirements:
+Cover Letter including geographic and/or line(s) of business preferences
+CV
+Job Market Paper
+3 Letters of Reference – if unable to upload to JOE, letters may be sent to: recruitingteam@nera.com 
+Application deadline: November 8, 2026
+To learn more about careers at NERA, please visit our website at www.nera.com.
+NERA is a global firm of experts dedicated to applying economic, finance, and quantitative principles to complex business and legal challenges. For over sixty years, NERA's economists have been creating strategies, studies, reports, expert testimony, and policy recommendations for government authorities and the world’s leading law firms and corporations. We bring academic rigor, objectivity, and real-world industry experience to bear on issues arising from competition, regulation,
+public policy, strategy, finance, and litigation.
+The applicable base salary range for this role is $225,000 to $235,000 per year.
+The base pay offered will be determined on factors such as experience, skills, training, location, certifications, and education, and any applicable minimum wage requirements. Decisions will be determined on a case-by-case basis. In addition to the base salary, this position may be eligible for performance-based incentives. We are excited to offer a competitive total rewards package which includes health and welfare benefits, tuition assistance, 401K savings and other retirement programs as well as employee assistance programs.</t>
+  </si>
+  <si>
+    <t>$225,000 - $235,000</t>
+  </si>
+  <si>
+    <t>UNITED STATES New York New York
+UNITED STATES California San Francisco
+UNITED STATES District of Columbia Washington</t>
+  </si>
+  <si>
+    <t>A1 - General Economics
+D - Microeconomics
+G - Financial Economics
+I1 - Health
+K - Law and Economics
+L - Industrial Organization
+O - Economic Development, Innovation, Technological Change, and Growth</t>
+  </si>
+  <si>
+    <t>Econometrics
+Litigation
+Expert Testimony
+Applied Microeconomics
+Industrial Organization
+Stata
+SAS
+Litigation Consulting
+Hybrid</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NERA Experienced Consultant </t>
+  </si>
+  <si>
+    <t xml:space="preserve">We are seeking candidates with PhD’s in economics or a related field, with training in econometrics and quantitative methods. Candidates must have excellent written and oral communication skills, strong presentation and project management skills, and the ability to think creatively to solve complex problems. Candidates should have completed their PhD and may have between 2-4 years of academic or relevant industry experience.
+Experienced Consultants at NERA will have the opportunity to:
+Apply the technical skills and knowledge gained during their graduate studies
+Conduct high-powered economic research across a wide variety of industries
+Develop economic and financial models to answer critical business questions
+Perform cutting-edge economic analysis on complex real-life issues
+Write research reports and client presentations for senior staff and clients to help them make informed economic decisions
+Influence/direct project strategy, including the preparation and presentation of oral and written testimony 
+Collaborate with in-house experts and outside academics
+Manage client relationships
+Develop and strengthen both project and people management skills
+NERA provides a challenging and rewarding professional experience with competitive compensation and benefits. NERA is committed to mentoring, developing and creating opportunities for our staff. To help meet the demands of the position, we support both personal and professional growth. 
+Elements of our program include:
+a comprehensive orientation program 
+skill enhancement training sessions including Project Management, Business Development, and Deposition training 
+the support of Business Development and Marketing Managers responsible for providing tailored and strategic business development services to assist consultants in their development into testifying experts 
+formal performance evaluations
+To learn more about careers at NERA, please visit our website at www.nera.com.
+NERA is a global firm of experts dedicated to applying economic, finance, and quantitative principles to complex business and legal challenges. For over half a century, NERA's economists have been creating strategies, studies, reports, expert testimony, and policy recommendations for government authorities and the world’s leading law firms and corporations. We bring academic rigor, objectivity, and real-world industry experience to bear on issues arising from competition, regulation, public policy, strategy, finance, and litigation.
+The applicable base salary range for this role is $235,000 - $270,000 per year. 
+The base pay offered will be determined on factors such as experience, skills, training, location, certifications, and education, and any applicable minimum wage requirements. Decisions will be determined on a case-by-case basis. In addition to the base salary, this position may be eligible for performance-based incentives. We are excited to offer a competitive total rewards package which includes health and welfare benefits, tuition assistance, 401K savings and other retirement programs as well as employee assistance programs.​  </t>
+  </si>
+  <si>
+    <t>$235,000 - $270,000</t>
+  </si>
+  <si>
+    <t>UNITED STATES New York New York
+UNITED STATES District of Columbia Washington
+UNITED STATES California San Francisco</t>
+  </si>
+  <si>
+    <t>Northeastern University</t>
+  </si>
+  <si>
+    <t>Adjunct Faculty- Economics</t>
+  </si>
+  <si>
+    <t>Adjunct Faculty – Economics – Northeastern New York 
+The Department of Economics in The College of Social Sciences and Humanities at Northeastern University seeks applicants for part-time teaching in its undergraduate program on the Northeastern New York campus for the Fall 2026 semester. Applicants qualified to teach microeconomics and macroeconomics at the introductory level are encouraged to apply. Part-time lecturers are responsible for the preparation and administration of assigned classes, including administering exams, holding appropriate office hours, and grading. Classes are taught on-site on the Northeastern New York campus located in Manhattan.
+Positions are contingent upon enrollment, funding, and programmatic need.
+Qualifications:
+Ph.D. in Economics preferred; master’s degree required for undergraduate teaching. College-level teaching experience preferred. 
+Documents to Submit:
+CV and cover letter addressed to Dr. Michael P. Stone, Associate Chair and Teaching Professor of Economics, at econhiring@northeastern.edu .
+Northeastern University will not provide H-1B, TN, O-1, E-3, or any other type of employment visa sponsorship for the successful applicant to this position, now or in the future. Furthermore, the successful applicant must be able to maintain valid work authorization in the United States throughout the entire appointment without Northeastern University’s sponsorship for a visa.
+Rate: $1,5710.10 per credit hour</t>
+  </si>
+  <si>
+    <t>$1,5710.10 per credit hour</t>
+  </si>
+  <si>
+    <t xml:space="preserve">9722232 </t>
+  </si>
+  <si>
+    <t>UNITED STATES New York New York City</t>
+  </si>
+  <si>
+    <t>D - Microeconomics
+E - Macroeconomics and Monetary Economics</t>
+  </si>
+  <si>
+    <t>2027-08-06 00:00:00</t>
+  </si>
+  <si>
+    <t>Northwestern College</t>
+  </si>
+  <si>
+    <t>Business &amp; Economics</t>
+  </si>
+  <si>
+    <t>Financial Economics
+Corporate Finance
+Investments
 Econometrics
-Causal Inference
-[...48 lines deleted...]
-    <t>LandMARK Project</t>
+Microeconomics</t>
+  </si>
+  <si>
+    <t>Northwestern College invites applications for a full-time, tenure-track assistant professor of economics position beginning August 2027. The teaching load is 3-3. The successful candidate will also engage in scholarly activity and institutional service, including advising and recruitment.
+The successful candidate will teach
+ Principles of Finance
+ Investments
+ Advanced Corporate Finance
+Additional courses may include:
+ Introductory/Intermediate Microeconomics or Macroeconomics
+ Econometrics
+ Money and Banking
+ Behavioral Economics
+ Managerial Economics
+ Potentially courses of the candidate’s expertise.
+Required Qualifications: Ph.D. in economics or a closely related field; ABD will be considered. Applicants with a master's degree and substantial professional experience may be considered for instructor or professor of practice appointment. We seek faculty members who are committed to excellence in teaching, scholarly engagement, and the mission of the Christian liberal arts education.
+Preferred Qualifications: Demonstrated teaching excellence and research interests that foster student involvement. A commitment to collegiality, relationship-centered education, and student mentorship is highly valued. 
+Northwestern College seeks candidates with an authentic Christian faith who will embrace and live out our mission, including our Reformed, evangelical, and ecumenical identity as stated in our Christian Identity Statement, Mission Statement, Vision for Learning, and Vision for Diversity.</t>
+  </si>
+  <si>
+    <t>UNITED STATES Iowa Orange City</t>
+  </si>
+  <si>
+    <t>A - General Economics and Teaching
+G - Financial Economics
+C - Mathematical and Quantitative Methods</t>
+  </si>
+  <si>
+    <t>Northwestern University</t>
   </si>
   <si>
     <t>Economics
-Macroeconomic
-[...81 lines deleted...]
-Finance
+Political Science</t>
+  </si>
+  <si>
+    <t>Assistant Professor in Managerial Economics And Decision Sciences</t>
+  </si>
+  <si>
+    <t>Assistant Professor in Managerial Economics and Decision Sciences
+Applications are invited for faculty positions in the Managerial Economics and Decision Sciences Department. The search is for an Assistant Professor position. The MEDS Department includes faculty in pure and applied microeconomic theory and in political economy. We invite applicants in economics and political science, or related fields. Primary criteria will be excellent recommendations, outstanding research potential, and superior teaching capabilities. Candidates must have a Ph.D. in hand or expected by the employment start date. Successful applicants will be expected to do innovative research, participate in the school’s Ph.D. program, and teach required and elective MBA courses. Applicants should have strong theoretical and quantitative interests and abilities.
+The expected base pay range for this position is $210,000-$240,000. This base pay range is for a nine-month academic appointment, does not include summer salary, and is subject to negotiation. Research discretionary funding will also be provided. Summer salary, including from sponsored projects, may also be available.
+Northwestern University has provided a pay range representing its good faith estimate of what the university reasonably expects to pay for the position. The pay offered to the selected candidate will be determined based on factors including (but not limited to) the experience and qualifications of the selected candidate, including years since terminal degree, training, and field or discipline; departmental budget availability; internal comparators; and external market pay for comparable jobs.
+Applications should be submitted at
+https://facultyrecruiting.northwestern.edu/apply/MjYwNg==
+For full consideration, please submit a curriculum vitae, three letters of reference, and copies of publications or work in progress no later than November 15, 2026. Please contact meds.opnsrecruiting@kellogg.northwestern.edu with any questions.
+Northwestern University is an Equal Opportunity Employer and does not discriminate based on protected characteristics, including disability and veteran status. Job applicants who wish to request an accommodation in the application or hiring process should contact the Office of Civil Rights and Title IX Compliance.</t>
+  </si>
+  <si>
+    <t>UNITED STATES Illinois Evanston</t>
+  </si>
+  <si>
+    <t>Weinberg College of Arts and Sciences</t>
+  </si>
+  <si>
+    <t>Departments of Economics</t>
+  </si>
+  <si>
+    <t>Assistant Professor in Economics</t>
+  </si>
+  <si>
+    <t>Northwestern University Department of Economics anticipates filling an opening at the rank of Assistant Professor (full time) beginning September 1, 2027. We invite applications from candidates in all fields of economics. Duties include teaching, research, and advising graduate students. Applicants must hold a Ph.D. by the start date. Primary considerations for all faculty positions will be an outstanding research record, excellent recommendations, and teaching ability. Candidates who, through their research, teaching, and service, will contribute to the excellence of our academic community are encouraged to apply. Salary will be competitive. In order to ensure consideration, applications should be received by November 15, 2026. Please apply at https://www.econjobmarket.org/. For questions, contact Christy Bullion at econ@northwestern.edu.The expected base pay range for this position is $220,000 - $260,000.(nine-month academic appointment, does not include summer salary, and is subject to negotiation.)
+Northwestern University is an Equal Opportunity Employer and does not discriminate on the basis of protected characteristics, including disability and veteran status. View Northwestern’s non-discrimination statement. Job applicants who wish to request an accommodation in the application or hiring process should contact the Office of Civil Rights and Title IX Compliance. View additional information on the accommodations process.</t>
+  </si>
+  <si>
+    <t>$220,000 - $260,000</t>
+  </si>
+  <si>
+    <t>OECD- Organisation for Economic Cooperation and Development</t>
+  </si>
+  <si>
+    <t>Junior Economists/ Economists</t>
+  </si>
+  <si>
+    <t xml:space="preserve">If you are passionate about studying economic policy issues affecting countries, or topics such as public finance, productivity, labour/social affairs, scientific/technological innovation, or financial and enterprise affairs, climate, we would like to hear from you. You will join our diverse and top talented teams and work in an international working environment.
+Ideal Candidate Profile
+ A PhD (including upcoming completion) in economics or econometrics. 
+ Hold an OECD member country citizenship to be eligible for the application.
+ Sound knowledge of macroeconomics, microeconomics, international economics, environmental economics and related policy issues.
+ Publications in peer-reviewed journals would be an advantage.
+ Experience working independently, but also in teams, on complex issues.
+ Enthusiasm to work in a diverse workplace and the ability to adapt to cultural differences.
+Core competencies
+ For this role, the following competencies would be particularly important: analytical thinking, drafting skills and flexible thinking.
+ Please refer to the OECD Core Competencies and the level 3 indicators.
+What we offer:
+ A stimulating international environment, at the cutting edge of research.
+ Participation in research and policy networks, with the opportunity to go on missions to meet high-level representatives and stakeholders.
+ Competitive remuneration package: https://www.oecd.org/content/dam/oecd/en/about/careers/Staff_Rules_and_Regulations_EN.pdf
+ Monthly salary starts at 6 008.38 EUR, plus allowances based on eligibility, exempt from French income tax.
+ To learn more about what we offer and why the OECD is a great place to work, please visit here: https://www.oecd.org/en/about/careers.html.  
+You can also watch our video on how it is working at the OECD Economics Department via the following link: https://www.youtube.com/watch?v=JJeXINyDQTo
+ Browse our People Management Guidebook and learn more about all aspects relating to people at the OECD, our workplace environment and many other policies supporting staff in their daily life via the following link: https://www.oecd.org/content/dam/oecd/en/about/careers/OECD-People-Management-Guidebook.pdf
+To apply for the position, you are invited by the 15th of November 2026 c.o.b to:
+- Fill out the following online form: https://forms.cloud.microsoft/e/cGw0bVSU26
+- Send your Job Market Paper, cover letter, and CV to Mr Mathieu MIRANDA at the following email address: mathieu.miranda@oecd.org 
+The Economics Department
 </t>
   </si>
   <si>
-    <t>Senior Quantitative Researcher</t>
-[...435 lines deleted...]
-D - Microeconomics
+    <t>Monthly salary starts at 6 008.38 EUR, plus allowances based on eligibility, exempt of French income tax.</t>
+  </si>
+  <si>
+    <t>FRANCE Ile de France Paris</t>
+  </si>
+  <si>
+    <t>D - Microeconomics
 E - Macroeconomics and Monetary Economics
 G - Financial Economics
-L - Industrial Organization
-[...1 lines deleted...]
-M - Business Administration and Business Economics; Marketing; Accounting; Personnel Economics</t>
+J - Labor and Demographic Economics
+P - Political Economy and Comparative Economic Systems
+O - Economic Development, Innovation, Technological Change, and Growth</t>
+  </si>
+  <si>
+    <t>Oklahoma State University</t>
+  </si>
+  <si>
+    <t>Spears School of Business</t>
+  </si>
+  <si>
+    <t>Weidner Business and Real Estate Center</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Real Estate
+Business Administration
+Finance
+Economics
+Hospitality Management
+</t>
+  </si>
+  <si>
+    <t>Director of the Weidner Business and Real Estate Center</t>
+  </si>
+  <si>
+    <t>Oklahoma State University
+Spears School of Business
+Director of the Weidner Business and Real Estate Center
+(Career Track Faculty Position)
+The Spears School of Business at Oklahoma State University invites applications for the Director of the Weidner Business and Real Estate Center. The Center serves as a hub for interdisciplinary engagement across real estate, property management, finance, economics, and related business disciplines, supporting industry partnerships, applied research, and student career development.
+Salary commensurate with background and experience. Starting date is negotiable. For detailed job responsibilities, go to jobs.okstate.edu and search for Req494382.
+Required Qualifications:
+ Earned a master’s degree in real estate, business administration, finance, economics, hospitality management, or a closely related field at the time of appointment.
+ Extensive professional or industry experience in real estate, property management, or a related business field.
+ Demonstrated ability to build and maintain strong relationships with industry stakeholders and donor engagement/fundraising.
+ Proven ability to work effectively with students, faculty, administrative personnel, and external partners.
+Applications:
+Applicants may apply at jobs.okstate.edu. Search for Req494382. Applicants should upload a letter addressing the position responsibilities and qualifications; resume/vita; and a list of three references. Questions may be directed to Dr. James Payne, Dean, at james.payne10@okstate.edu.</t>
+  </si>
+  <si>
+    <t>Commensurate with background and experience</t>
+  </si>
+  <si>
+    <t>UNITED STATES Oklahoma Stillwater</t>
+  </si>
+  <si>
+    <t>2027-01-30 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Opportunity Insights </t>
+  </si>
+  <si>
+    <t>Predoctoral Fellow</t>
+  </si>
+  <si>
+    <t>Opportunity Insights (OI) is hiring several full-time predoctoral fellows to start in Summer 2027 to work with our research group. OI is a nonpartisan research and policy institute focused on improving economic opportunity.
+Fellows will be based at Harvard or Brown Universities under the direction of Professors Raj Chetty, John Friedman, and Nathan Hendren. The fellowship will include a variety of tasks that provide preparation for graduate school, such as analyzing data, developing statistical models, creating presentations, and editing research papers. Fellows will interact regularly with professors and their collaborators in a team-oriented lab environment, with weekly lab meetings, seminars, and other events.
+As an organization focused on economic mobility, we value the many backgrounds, perspectives, and lived experiences in our community. We welcome applications from persons from underrepresented groups. Applicants should be completing (or have completed) a Bachelor’s or Master’s degree, have strong quantitative skills, and experience with empirical research methods. Candidates with research experience are strongly preferred, especially those with programming experience in Stata, SAS, R, and/or Python.
+Fellowships will begin around July 1, 2027. Fellows typically work at OI for two years before applying to graduate school in Economics or another social science.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">UNITED STATES Massachusetts Cambridge </t>
+  </si>
+  <si>
+    <t>Peking University HSBC Business School</t>
+  </si>
+  <si>
+    <t>Macroeconomics
+Trade
+Spatial
+Labor
+Development Economics
+AI-related research</t>
+  </si>
+  <si>
+    <t>Assistant/Associate/Full Professor in Economics</t>
+  </si>
+  <si>
+    <t>Join a Leading Research Institution!
+Peking University HSBC Business School (PHBS) invites applications for a Tenure-Track Assistant/Associate/Full Professor in Economics. Located in the thriving entrepreneurial metropolis of Shenzhen, PHBS offers a dynamic, international environment for research and teaching.
+Why Choose PHBS?
+ Top Ranking: Peking University is ranked 13th in the QS World University Rankings (2027), affirming our commitment to excellence in education and research.
+ International Community: PHBS is one of the most international business schools in Asia, with nearly all faculty holding doctorates from prestigious universities worldwide. Many of our faculty members and students are international, fostering a diverse and inclusive academic environment.
+ Supportive Environment: Shenzhen government offers various financial subsidies for incoming professors to apply, making our competitive salary packages even more attractive.
+ Global Opportunities: Take advantage of our unique UK campus in Oxfordshire, the first satellite campus in Europe established by a Chinese university. Enjoy the opportunity to teach or conduct research in the UK, enhancing your global academic footprint.
+Qualifications
+Applicants should hold a Ph.D. degree or expect to receive one before July 2027. Candidates from all fields of Economics are encouraged to apply, particularly those with strong dynamic, quantitative skills in macroeconomics, trade, spatial, labor, and development economics. We especially welcome candidates with expertise in AI-related research. Exceptional candidates in economic theory are also highly encouraged to apply.
+Job Responsibility
+ Establish an outstanding record of independent and internationally recognized research
+ Contribute to high-quality teaching 
+ Provide responsible services to the school and the university
+Application Process
+Ready to make a difference? To apply, please complete the online application form (https://apply.interfolio.com/191920) and include:
+ A cover letter
+ A curriculum vitae
+ A sample research paper
+ Three reference letters
+ Evidence of effective teaching
+Applications for Assistant Professor must be received by December 8, 2026 to be guaranteed full consideration, but will be accepted until all positions are filled.
+Contact Us
+For inquiries, please reach out to the Recruiting Committee at:
+Address: Peking University HSBC Business School(PHBS).University Town, Nanshan District, Shenzhen 518055, China
+Tel: +86-755-2603-3420
+Fax: +86-755-2603-5344
+Email: hr_faculty@phbs.pku.edu.cn
+Discover more about PHBS at https://english.phbs.pku.edu.cn/.
+Join us at PHBS, where your research and teaching will thrive in a supportive and globally minded environment!</t>
+  </si>
+  <si>
+    <t>CHINA Guangdong Shenzhen</t>
+  </si>
+  <si>
+    <t>2026-12-08 00:00:00</t>
+  </si>
+  <si>
+    <t>Pepperdine University</t>
+  </si>
+  <si>
+    <t>Social Science Division</t>
+  </si>
+  <si>
+    <t>Intermediate Macroeconomics
+International Trade
+Money, Banking, and Financial Markets</t>
+  </si>
+  <si>
+    <t>The Social Science Division of the Seaver College of Letters, Arts, and Sciences at Pepperdine University invites applications for a tenure-track faculty position in Economics to begin August 1, 2027. We are eager for applicants who are willing and able to teach Intermediate Macroeconomics, International Trade, and Money, Banking, and Financial Markets. Qualifications include a Ph.D. in Economics (although candidates who are ABD will also be considered), an active scholarly agenda, and a commitment to teaching excellence in a Christian liberal arts environment.
+Seaver College is a residential liberal arts college of approximately 3,500 students situated in Malibu, California. Successful applicants must have an active commitment to the Christian mission of the University and reflect on their willingness to support the mission of Seaver College in their application materials.
+Applicants should provide the following materials: cover letter, curriculum vitae, response to the University’s Christian mission, transcripts of all graduate work (copies are acceptable during the application process; official transcripts will be required for selected applicants), and names and contact information for three references (the same individuals who will provide a Confidential Letter of Recommendation or Evaluation if the candidate proceeds with interviews).
+Qualified individuals should be able to show respect for workplace differences and have the ability to work effectively with individuals from different backgrounds.
+Offers of employment are contingent upon successful completion of a criminal, education, and employment screening. The University conducts such screenings in compliance with applicable laws and with the objectives of evaluating risk and supporting a safe environment for students, faculty, staff, and guests; safeguarding key University assets including people, property, information, and the University’s reputation; and providing comprehensive job-related information to University leaders to enable them to make prudent hiring decisions. Qualified individuals with criminal histories will be considered for employment in compliance with applicable laws, including the Los Angeles County Fair Chance Ordinance.</t>
+  </si>
+  <si>
+    <t>$91,527 - $97,701</t>
+  </si>
+  <si>
+    <t>UNITED STATES California Malibu</t>
+  </si>
+  <si>
+    <t>F1 - Trade
+E0 - General</t>
   </si>
   <si>
     <t>Princeton University</t>
   </si>
   <si>
-    <t>School of Public and International Affairs</t>
-[...17 lines deleted...]
-    <t>$65,000 - $80,000</t>
+    <t>The Department of Economics invites applications for a tenure-track faculty position starting in September 2027.  Appointments will normally be at the rank of assistant professor. Complete applications including cover letter, CV, job market papers, and three letters of recommendation will be reviewed starting November 15, 2026. Primary emphasis is placed on qualifications, including Ph.D., outstanding academic record and teaching experience. Princeton is especially interested in candidates who, through their research, teaching and service, will contribute to the diversity and excellence of the academic community. This position is subject to the University's background check policy.
+Princeton University is an Equal Opportunity Employer and all qualified applicants will receive consideration for employment without regard to age, race, color, religion, sex, sexual orientation, gender identity or expression, national origin, disability status, protected veteran status, or any other characteristic protected by law.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">$180,000 - $250,000 </t>
   </si>
   <si>
     <t>UNITED STATES New Jersey Princeton</t>
   </si>
   <si>
-    <t xml:space="preserve">Principle Business Enterprises </t>
-[...84 lines deleted...]
-Applications will be reviewed commencing February 16th, 2026. 
+    <t>Industrial Organization
+International Economics</t>
+  </si>
+  <si>
+    <t>Associate Professor or Professor</t>
+  </si>
+  <si>
+    <t>The Department of Economics seeks a distinguished senior faculty member in the field of Industrial Organization or International Economics. Candidates must complete an online faculty application at https://apply.interfolio.com/190688. Complete applications, including cover letter and CV will be reviewed beginning September 15, 2026. Applicants should provide contact information for three references; no references will be contacted until the final stage of the hiring process.
+Princeton is especially interested in candidates who, through their research, teaching and service, will contribute to the diversity and excellence of the academic community. This position is subject to the University's background check policy.
+Interested candidates should submit a cover letter and a CV. Please provide contact information for three references. No letters of recommendation are required until the interview stage. Princeton University is an Equal Opportunity Employer and all qualified applicants will receive consideration for employment without regard to age, race, color, religion, sex, sexual orientation, gender identity or expression, national origin, disability status, protected veteran status, or any other characteristic protected by law.</t>
+  </si>
+  <si>
+    <t>Associate Professor: $273,000 - $376,000; Full Professor: $293,000 - $453,000</t>
+  </si>
+  <si>
+    <t>F0 - General
+L0 - General</t>
+  </si>
+  <si>
+    <t>Econometrics</t>
+  </si>
+  <si>
+    <t>Postdoctoral Research Associate - Econometrics</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Department of Economics will have an opening for one or more Postdoctoral Research Associates anticipated to start September 2027. Primary criteria are the quality of the applicant's research and interest/experience in Econometrics. 
+These positions provide an outstanding opportunity for independent research as well as opportunities for collaboration with Princeton faculty and graduate students. Postdoctoral Research Associates may participate in the teaching program if mutually agreed, with sufficient course enrollments, and with the approval of the Office of the Dean of the Faculty. Postdoctoral Research Associates are expected to participate actively in the intellectual activities of Princeton University. 
+Positions at the postdoctoral rank are for one academic year with the possibility of renewal pending satisfactory performance and continued funding. Proof of Ph.D. completion is required.
+These positions are not eligible for sponsorship of an H-1B visa requiring consular processing; other visa sponsorships (including H-1B visas not requiring consular processing) may be available, as appropriate.
+These positions are subject to the University's background check policy. The work location for these positions are in-person on campus at Princeton University.
+Applicants must have (or expect to have by the start of the appointment) a PhD in Economics. Applicants must apply online and submit a cover letter, CV, research statement, three letters of recommendation, and one to two research papers. Applications will be reviewed beginning December 2026. </t>
+  </si>
+  <si>
+    <t>$145,000/year</t>
+  </si>
+  <si>
+    <t>C0 - General</t>
+  </si>
+  <si>
+    <t>2026-12-01 00:00:00</t>
+  </si>
+  <si>
+    <t>Industrial Organization</t>
+  </si>
+  <si>
+    <t>Postdoctoral Research Associate - Industrial Organization</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Department of Economics will have an opening for one or more Postdoctoral Research Associates anticipated to start September 2027 for one academic year. Primary criteria are the quality of the applicant's research and interest/experience in Industrial Organization. 
+These positions provide an outstanding opportunity for independent research as well as opportunities for collaboration with Princeton faculty and graduate students. Postdoctoral Research Associates may participate in the teaching program if mutually agreed, with sufficient course enrollments, and with the approval of the Office of the Dean of the Faculty. Postdoctoral Research Associates are expected to participate actively in the intellectual activities of Princeton University. 
+Positions at the postdoctoral rank are for one academic year with the possibility of renewal pending satisfactory performance and continued funding. Proof of Ph.D. completion is required.
+These positions are not eligible for sponsorship of an H-1B visa requiring consular processing; other visa sponsorships (including H-1B visas not requiring consular processing) may be available, as appropriate.
+These positions are subject to the University's background check policy. The work location for these positions are in-person on campus at Princeton University.
+Applicants must have (or expect to have by the start of the appointment) a PhD in Economics. Applicants must apply online and submit a cover letter, CV, research statement, three letters of recommendation, and one to two research papers. Applications will be reviewed beginning December 2026. </t>
+  </si>
+  <si>
+    <t>L0 - General</t>
+  </si>
+  <si>
+    <t>Postdoctoral Research Associate - Macroeconomics</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Louis A. Simpson Center for the Study of Macroeconomics of the Department of Economics will have an opening for one or more Postdoctoral Research Associates anticipated to start September 2027. Primary criteria are the quality of the applicant's research and interest/experience in macroeconomics. 
+These positions provide an outstanding opportunity for independent research as well as opportunities for collaboration with Princeton faculty and graduate students. Postdoctoral Research Associates may participate in the teaching program if mutually agreed, with sufficient course enrollments, and with the approval of the Office of the Dean of the Faculty. Postdoctoral Research Associates are expected to participate actively in the intellectual activities of Princeton University. 
+Positions at the postdoctoral rank are for one academic year with the possibility of renewal pending satisfactory performance and continued funding. Proof of Ph.D. completion is required.
+These positions are not eligible for sponsorship of an H-1B visa requiring consular processing; other visa sponsorships (including H-1B visas not requiring consular processing) may be available, as appropriate.
+These positions are subject to the University's background check policy. The work location for these positions are in-person on campus at Princeton University.
+Applicants must have (or expect to have by the start of the appointment) a PhD in Economics. Applicants must apply online and submit a cover letter, CV, research statement, three letters of recommendation, and one to two research papers. Applications will be reviewed beginning December 2026. </t>
+  </si>
+  <si>
+    <t>E0 - General</t>
+  </si>
+  <si>
+    <t>Postdoctoral Research Associate - Microeconomic Theory</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The William S. Dietrich II Economic Theory Center of the Department of Economics will have an opening for a Postdoctoral Research Associate in September 2027. Primary criteria are the quality of the applicant's research and interest/experience in microeconomic theory. 
+This position provides an outstanding opportunity for independent research as well as opportunities for collaboration with Princeton faculty and graduate students. Postdoctoral Research Associate may participate in the teaching program if mutually agreed, with sufficient course enrollments, and with the approval of the Office of the Dean of the Faculty. Postdoctoral Research Associate is expected to participate actively in the intellectual activities of Princeton University. 
+Position at the postdoctoral rank are for one academic year with the possibility of renewal pending satisfactory performance and continued funding. Proof of Ph.D. completion is required.
+This position is not eligible for sponsorship of an H-1B visa requiring consular processing; other visa sponsorships (including H-1B visas not requiring consular processing) may be available, as appropriate.
+This position is subject to the University's background check policy. The work location for this position is in-person on campus at Princeton University.
+Applicants must have (or expect to have by the start of the appointment) a PhD in Economics. Applicants must apply online and submit a cover letter, CV, research statement, two letters of recommendation, and one or at most two research papers. Applications will be reviewed beginning December 2026. </t>
+  </si>
+  <si>
+    <t>Public Economics</t>
+  </si>
+  <si>
+    <t>Postdoctoral Research Associate - Public Economics</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Department of Economics will have an opening for one or more Postdoctoral Research Associates anticipated to start September 2027. Primary criteria are the quality of the applicant's research and interest/experience in Public Economics.
+These positions provide an outstanding opportunity for independent research as well as opportunities for collaboration with Princeton faculty and graduate students. Postdoctoral Research Associates may participate in the teaching program if mutually agreed, with sufficient course enrollments, and with the approval of the Office of the Dean of the Faculty. Postdoctoral Research Associates are expected to participate actively in the intellectual activities of Princeton University. 
+Positions at the postdoctoral rank are for one academic year with the possibility of renewal pending satisfactory performance and continued funding. Proof of Ph.D. completion is required.
+These positions are not eligible for sponsorship of an H-1B visa requiring consular processing; other visa sponsorships (including H-1B visas not requiring consular processing) may be available, as appropriate.
+These positions are subject to the University's background check policy. The work location for these positions are in-person on campus at Princeton University. Applicants must have (or expect to have by the start of the appointment) a PhD in Economics.
+Applicants must apply online and submit a cover letter, CV, research statement, three letters of recommendation, and one to two research papers. Applications will be reviewed beginning December 2026. </t>
+  </si>
+  <si>
+    <t>H0 - General</t>
+  </si>
+  <si>
+    <t>Princeton Institute for International and Regional Studies (PIIRS)</t>
+  </si>
+  <si>
+    <t>Visiting Research Scholar, Fung Global Fellows Program</t>
+  </si>
+  <si>
+    <t>Princeton University is pleased to announce the call for applications to the Fung Global Fellows Program at the Princeton Institute for International and Regional Studies (PIIRS). The program will select early-career scholars from around the world to be in residence at Princeton for an academic year and to engage in research and discussion around a common theme. The fellowships will be awarded to those employed outside the United States who have a faculty appointment or a professional research appointment, and they will be expected to return to their positions at the conclusion of the fellowship. 
+Democratic governance faces mounting pressure around the world. The rise of populist movements, declining trust in institutions, polarization, disinformation, and democratic backsliding (including in democracies once considered as consolidated) have prompted renewed debate about whether democracy's ascendance in the late 20th century was more fragile than assumed. At the same time, democracies have proven resilient in unexpected ways through grassroots mobilization, institutional safeguards, judicial independence, and civic renewal, raising the question of what, precisely, allows some democratic systems to weather crisis while others erode or collapse.
+During the 2027-28 academic year, the program theme will be "Democracy in Crisis?" We invite applications from scholars who study the challenges confronting democratic governance and/or the sources of democratic resilience. Projects might explore the drivers and dynamics of populism; the erosion of democratic norms and institutions; the role of media, technology, and disinformation in shaping political life; the relationship between economic inequality and democratic legitimacy; or the strategies through which citizens, civil society, and institutions have defended or renewed democratic practice. We are equally interested in work that interrogates the conceptual and normative foundations of democracy itself, what it means, who it serves, and how it has been imagined and contested across different political and cultural traditions.
+Applicants may address any region of the world and can bring contemporary and/or historical perspectives to bear. We welcome scholars from across the humanities and social sciences.
+Applicants must apply online at https://apply.interfolio.com/191685. Applications are due on November 16, 2026 (11:59 p.m. EST).
+To be eligible, applicants must have received their Ph.D. (or equivalent) generally after September 1, 2017. Candidates who are currently enrolled in a Ph.D. program or employed as postdocs are not eligible to apply. Fellowships will be awarded on the strength of a candidate's proposed research project, the relationship of that project to the program's theme, the candidate's scholarly record, and their ability to contribute to the intellectual life of the program. For more information, see: https://funggfp.princeton.edu/applications.
+The following items must be submitted by the applicant, in English, by November 16, 2026:
+Cover letter (1.5 pages maximum)
+Curriculum Vitae (including publications)
+Research proposal (maximum of 3 pages, single spaced)
+One writing sample (article or book chapter, maximum of 50 pages)
+The names and email addresses for three referees, who will be contacted automatically by the online application system with an invitation to upload their letter of recommendation to the system by the application deadline. 
+Should an offer be made, successful candidates who hold faculty appointments or professional research appointments will be required to submit an official letter from their current employer affirming that they would be permitted to accept the offer and to spend the academic year at Princeton University.The work location for these positions is in-person, on campus at Princeton University. 
+Princeton University is an Equal Opportunity Employer and all qualified applicants will receive consideration for employment without regard to age, race, color, religion, sex, sexual orientation, gender identity or expression, national origin, disability status, protected veteran status, or any other characteristic protected by law.</t>
+  </si>
+  <si>
+    <t>Competitive salary</t>
+  </si>
+  <si>
+    <t>Research Program in Development Economics (RPDE)</t>
+  </si>
+  <si>
+    <t>Development Economics Research
+Postdoctoral Research Associate
+Postdoctoral Research Associate in Development Economics
+Princeton University</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Postdoctoral Research Associate </t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Research Program in Development Economics (RPDE) at Princeton University’s School of Public and International Affairs invites applications for two Postdoctoral Research Associate positions. RPDE conducts economic research on the causes and consequences of global poverty, with the goal of informing policy and improving lives in low- and middle-income countries.
+Position
+Postdoctoral Research Associates will pursue their own research while actively participating in RPDE events, including the weekly seminar and graduate student lunch, and engaging with the undergraduate community. The position includes no teaching responsibilities.
+This is a 12-month, in-person appointment beginning in summer 2027, with competitive salary and benefits.
+Qualifications
+Candidates must have completed a Ph.D. after September 1, 2026 and before the start date. The position is subject to Princeton’s background check policy. The University will sponsor a J-1 visa for this one-year appointment, and applicants may apply regardless of citizenship or prior U.S. work authorization.
+Application
+Applications should include a cover letter stating dissertation status, CV/resume, graduate transcripts, job market paper, and three academic references. Apply online via https://apply.interfolio.com/191331.
+Questions: Tejal Johri, Associate Director, RPDE, at rpde@princeton.edu.
+Applications will begin being reviewed after November 18, 2026 and may be considered until the ad closes.
 </t>
   </si>
   <si>
-    <t>$70K-$75K</t>
-[...20 lines deleted...]
-The main tasks will be (i) working on regional research projects or analytical pieces, as part of the IMF’s surveillance of the region, and (ii) keeping abreast with the most recent macroeconomic and financial developments in the region. In addition to research and analytical work, potential candidates should be willing to allocate some amount of their time to OAP’s other operational work.
+    <t>$125,000</t>
+  </si>
+  <si>
+    <t>O1 - Economic Development</t>
+  </si>
+  <si>
+    <t>2026-09-03 00:00:00</t>
+  </si>
+  <si>
+    <t>University Center for Human Values</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Laurance S. Rockefeller Visiting Faculty Fellowship </t>
+  </si>
+  <si>
+    <t>The University Center for Human Values invites applications for Laurance S. Rockefeller Visiting Faculty Fellowships for the academic year 2027-28. Fellows devote an academic year in residence at Princeton to research and writing about topics involving human values in public and private life. This full-time visiting program is open to scholars in all disciplines across the humanities and social sciences. We welcome applications from scholars from a variety of disciplines.
+Fellows are expected to reside in or around Princeton or demonstrate to the program's satisfaction the ability to commute to campus on a daily basis during the 12-week fall and spring semesters. Fellows pursue their own research and are active contributors to the intellectual life of the Center. This includes participating in a weekly seminar attended by fellows and Center faculty to discuss work in progress and in various other seminars, colloquia and lectures sponsored by the Center. Fellows enjoy access to Firestone Library and to a wide range of activities and facilities throughout the University.
+The fellowship extends from September 1 to June 1. Fellows receive a stipend paid in nine equal installments. Ordinarily, home institutions provide a portion of their salaries in addition to benefits, although this is not a requirement. Independent scholars are eligible to apply.
+Main considerations in the evaluation of applications are the following:
+ The significance of the proposed research and its relevance to the purposes of the University Center for Human Values 
+ The quality of a candidate’s previous research and the contribution the candidate is likely to make in the future through their scholarship
+The likelihood that the research would benefit from being conducted in the University Center environment
 Qualifications
-Required qualifications include the following: high-caliber graduate training in economics or finance, ideally at the PhD level, with recent graduates or graduating students from Ph.D. programs very welcome to apply; ability to work in a team as well as independently and to multi-task under pressure. Versatility and openness to learn new skills are a must. A good command of Japanese is desirable.
+Candidates must have a doctorate or equivalent professional degree and a strong record of research publications appropriate to their career stage. Typically, Fellows hold faculty positions at other universities or colleges; in exceptional cases, we consider applications from independent scholars when there is a high level of scholarly achievement. This is not a postdoctoral fellowship program, and we do not generally consider candidates who will have held the Ph.D. for less than two years at the time of appointment, or who are coming directly from a postdoctoral fellowship.
+Application Instructions
+Candidates must submit an online application: https://apply.interfolio.com/189111.
+Required materials:
+ A CV
+ One scholarly paper (no more than 12,000 words) written in the past three years
+ A statement (no more than 1,500 words) describing the proposed research project, including a brief working title for the project
+ Contact information for three referees, including at least one referee who was not a graduate advisor (note that referees will be asked to send in their letters fairly quickly – by October 22, 2026, for best consideration).
+Applicant materials must be submitted by the deadline: October 15, 2026, 11:59 p.m. EST. We aim to announce decisions by late March 2027.
+The work location for this position is in-person on campus at Princeton University. These positions are not eligible for sponsorship of an H‑1B visa requiring consular processing.</t>
+  </si>
+  <si>
+    <t>Center for the Decentralization of Power Through Blockchain Technology</t>
+  </si>
+  <si>
+    <t>Computer Science</t>
+  </si>
+  <si>
+    <t>Blockchain
+Decentralization
+Tokenization
+Stablecoins
+Computer Science
+Economics and Computation
+Industrial Organization
+Political Economics
+Policy and Regulation
+Decentralized Finance</t>
+  </si>
+  <si>
+    <t>Princeton DeCenter Postdoctoral Fellowships</t>
+  </si>
+  <si>
+    <t>The Princeton DeCenter invites applications for Postdoctoral Fellows (including more senior researchers) for appointments beginning between February 2027 and February 2028. Appointments will be made at the rank of Postdoctoral Research Associate or a more senior rank, as appropriate. Postdoctoral appointments are for one year, with the possibility of renewal based on satisfactory performance and continued funding. More senior appointments may be multi-year. Candidates must have completed their Ph.D. before the appointment begins.
+The DeCenter is an interdisciplinary research hub at Princeton University dedicated to advancing research on blockchain, decentralized technologies, and the decentralization of power and trust. Fellows will join a collaborative community spanning computer science, economics, law, political science, philosophy, and related fields.
+Scope and Expectations
+Fellows will conduct original research, collaborate across disciplines, and contribute to cross-disciplinary research initiatives. They will also help foster the DeCenter community by co-organizing seminars, workshops, and related programming.
+Qualifications
+Ideal candidates will have:
+• A strong research record in their primary discipline.
+• Experience leading independent research projects.
+• Demonstrated ability or strong interest in interdisciplinary collaboration.
+• Research experience or demonstrated interest in blockchain, decentralized technologies, or related areas.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 78,000-90,000 and 90,000-110,000</t>
+  </si>
+  <si>
+    <t>2027-07-01 00:00:00</t>
+  </si>
+  <si>
+    <t>PIIRS Postdoctoral Fellowship Program</t>
+  </si>
+  <si>
+    <t>PDRA
+Social Sciences
+Humanities</t>
+  </si>
+  <si>
+    <t>Postdoctoral Research Associate</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Princeton Institute for International and Regional Studies (PIIRS) at Princeton University is pleased to announce the call for applications to the PIIRS Postdoctoral Fellowship Program for the 2027-28 academic year. We will award up to four postdoctoral fellowships to our 2027-28 cohort. PIIRS seeks recent PhDs in the Social Sciences who have demonstrated exceptional scholarship, congruent with the Institute's intellectual focus, that simultaneously advances theoretical debates in their disciplinary field; creatively speaks to and engages with a multidisciplinary audience; and deepens substantive regional knowledge of specific places.
+Appointments will be made at the rank of Postdoctoral Research Associate and are for one year (12 months) with the possibility of renewal pending satisfactory performance and continued funding.  Postdoctoral Research Associates are expected to be in residence at Princeton or the local vicinity for the entire academic year or demonstrate to the program’s satisfaction the ability to be on campus on a daily basis and on short notice in order to fulfill responsibilities relating to in-person participation. 
+Fellows will have biweekly meetings with the faculty director to share their work, and monthly meetings with faculty fellows from various social sciences to present their work and learn from others. Applicants must demonstrate outstanding scholarly achievement and promise. To be eligible, applicants generally cannot have more than two years of postdoctoral experience prior to the start of the appointment, at the beginning of the academic year on September 1, 2027.
+The postdoctoral selection will be made based on the strength of the candidates' scholarly record; the promise of the proposed research; and the ability to contribute to the intellectual life of the postdoctoral program.
+In addition to a competitive salary and benefits, the program will provide the Fellow with the opportunity to host a small, pre-publication, book workshop; and a research fund of $4,000 per year. The program will also provide shared office space, and a laptop computer.
+Further information can be found at https://piirs.princeton.edu/funding-fellowships/piirs-postdoctoral-fellows.
+This position is subject to the University's background check policy. The work location for this position is in-person on campus at Princeton University.  Position is not eligible for sponsorship of an H-1B visa requiring consular processing; other visa sponsorships (including H-1B visas not requiring consular processing) may be available, as appropriate. 
+Applications are due by September 15, 2026 (11:59 p.m. EST). The following application items should be uploaded by the applicant:
+Cover letter
+Curriculum vitae
+Transcripts
+Research Proposal indicating plans for two-year postdoc (maximum 5 pages double-spaced)
+Dissertation abstract (including Table of Contents)
+Writing sample: one chapter of the dissertation or one published article related to dissertation topic.
+Document confirming either that you have completed all requirements for the PhD degree or a letter signed by your dissertation advisor indicating that you will complete the PhD by the start date of the fellowship.
+The names and email addresses of three referees, who will be contacted automatically by the online application system with an invitation to upload their letter of recommendation to the system by the application deadline. (Please note: all letters of reference should be submitted by your referees before September 15, 2026. deadline. )
 </t>
   </si>
   <si>
-    <t>JPY 6 million - JPY 8 million (net of taxes)</t>
-[...192 lines deleted...]
-    <t>$170,000-$200,000</t>
+    <t>80,000.00</t>
   </si>
   <si>
     <t>Resources for the Future</t>
+  </si>
+  <si>
+    <t>Research Fellow (Early Career)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Organization: Resources for the Future (RFF)’s mission is to improve environmental, energy, and natural resource decisions through impartial economic research and policy engagement. RFF research has shaped many of the world’s most successful environmental decisions and policies over the past 70 years. 
+Summary: RFF is seeking PhD-level researchers in economics or related fields with a strong desire to engage policy audiences and make a lasting impact on environmental decisions. Fellows conduct publishable research, lead projects, and actively engage in policy discussions. We seek candidates with expertise on the analysis of environmental, natural resource, and/or energy policies—particularly related to U.S. policy issues (for example, candidates with expertise in climate risks and resilience and/or the industrial, fuels, electricity, forestry, and agricultural sectors). This role is located in Washington, DC. Salary range is $133,000 - $166,000. 
+Qualifications: A PhD in economics or a closely related field within the past 5 years or on track to receive a PhD by August 2026. More details in full description linked below. 
+Deadline: The application deadline for full and best consideration is Nov 1, 2026. Applications received before Nov 21, 2026 will be reviewed.   
+More information: 
+DEI: https://www.rff.org/about/diversity-equity-inclusion/ 
+Benefits:  https://www.rff.org/careers/frequently-asked-questions/  
+Full Job Description: https://secure7.saashr.com/ta/6213629.careers?CareersSearch=&amp;ein_id=119000450&amp;lang=en-US </t>
+  </si>
+  <si>
+    <t>Q3 - Nonrenewable Resources and Conservation
+Q4 - Energy
+Q5 - Environmental Economics</t>
   </si>
   <si>
     <t>Research Fellow (Mid-Career and Senior)</t>
   </si>
   <si>
     <t xml:space="preserve">Resources for the Future (RFF) seeks to improve environmental, energy, and natural resource decisions through impartial economic research and policy engagement. RFF has shaped many of the world’s most successful environmental policies over the past 70 years. 
 RFF is seeking mid and senior PhD-level researchers in economics or related fields with a desire to engage policy audiences and make lasting impacts on environmental decisions.  
 Successful Fellows develop and lead research projects with research staff, actively engage with diverse policy and stakeholder audiences, communicate in the public arena, contribute to fundraising efforts, and help set organizational strategy. Expertise and research production in energy, environmental, and/or climate-related issues is required. 
 A PhD in economics or closely-related field, and over 5 years (Mid-Career) or 15 years (Senior) of post-degree experience in environmental, energy, or climate policy research; OR,  
 Another graduate degree (e.g. MA, JD, MPP in fields related to environmental economics) and over 10 years (Mid-Career) or 20 years (Senior) of post-degree experience in climate policy research and engagement. 
 More detailed qualifications: https://secure7.saashr.com/ta/6213629.careers?CareersSearch=&amp;ein_id=119000450&amp;lang=en-US 
 RFF values diversity in its staff, fostering a safe, equitable, and inclusive workplace:  https://www.rff.org/about/diversity-equity-inclusion/ 
 RFF offers exceptional benefits: https://www.rff.org/careers/frequently-asked-questions/ 
 </t>
   </si>
   <si>
-    <t>Rice University</t>
-[...8 lines deleted...]
-Macroeconomics 
+    <t>2026-08-17 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salisbury University </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Health Economics 
+Public Sector Economics
+Applied Microeconomics </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Assistant Professor of Economics
+The Department of Economics in the Franklin P. Perdue School of Business at Salisbury University invites applications for two tenure-track Assistant Professor positions in Economics, beginning in January or August 2027. We seek colleagues whose research and teaching will strengthen our undergraduate programs and contribute to the intellectual life of a collegial, student-focused department.
+Two Positions Available:
+Health Economics and Public Sector Economics. We are seeking an economist whose primary research focus lies in health economics, public economics, or the intersection of both.
+https://marylandconnect.wd1.myworkdayjobs.com/en-US/SU_Careers/details/Assistant-Professor-of-Economics_JR102045 
+Salary: $105,000 - $117,000
+Applied Microeconomics (Open Field). We are seeking an applied microeconomist with a strong and active research agenda. Candidates working in any applied microeconomics field are welcome to apply, including development, labor, education, urban, behavioral economics, as well as the economics of crime, gender, race, or immigration.
+https://marylandconnect.wd1.myworkdayjobs.com/en-US/SU_Careers/details/Assistant-Professor---Economics_JR101927 
+Salary: $100,000–$110,000
+The successful candidates, for both positions, will be expected to teach principles and intermediate microeconomics and develop one or more new electives that bring fresh applied topics to our curriculum.
+Qualifications: Ph.D. in Economics 
+Priority will be given to applicants who apply by September 11, 2026. Open until filled.
+Salisbury University is an equal opportunity employer </t>
+  </si>
+  <si>
+    <t>$100,000 - $117,000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">UNITED STATES Maryland Salisbury </t>
+  </si>
+  <si>
+    <t>D - Microeconomics</t>
+  </si>
+  <si>
+    <t xml:space="preserve">San Jose State University </t>
+  </si>
+  <si>
+    <t>Macro Economics AI</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Assistant Professor of Economics </t>
+  </si>
+  <si>
+    <t>The Department of Economics at San José State University invites applications for a tenure-track Assistant Professor of Economics position beginning August 2027. We are particularly interested in candidates with research and teaching interests in Macroeconomics, International Economics, Forecasting in Big Data and Machine Learning, and AI Dynamic Modeling.
+The successful candidate will teach undergraduate and graduate courses, maintain an active research agenda, mentor students, and contribute to departmental and university service. A demonstrated ability or strong potential to secure external research funding is highly desirable.
+A Ph.D. in Economics is expected by the appointment date. Candidates should demonstrate effective teaching, research potential, and a commitment to student success.
+Application deadline: October 15, 2026.
+Anticipated academic-year salary: $95,000–$105,000.
+For complete qualifications and application instructions:
+https://jobs.sjsu.edu/sj/en-us/job/560950?lApplicationSubSourceID=
+San José State University is an Equal Opportunity Employer.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">$95,000   -  $105,000     </t>
+  </si>
+  <si>
+    <t>UNITED STATES California San Jose</t>
+  </si>
+  <si>
+    <t>Urban/Regional Spatial Data Analysis</t>
+  </si>
+  <si>
+    <t>The Department of Economics at San José State University invites applications for a tenure-track Assistant Professor of Economics position beginning August 2027. We are particularly interested in candidates with research and teaching interests in Urban Economics, Regional Economics, Spatial Economics, and Spatial Data Analysis. Candidates from other fields with experience in spatial data analysis (e.g., ArcGIS, QGIS) and computational tools will also be considered.
+The successful candidate will teach undergraduate and graduate courses, maintain an active research agenda, mentor students, and contribute to departmental and university service. A demonstrated ability or strong potential to secure external research funding is highly desirable.
+A Ph.D. in Economics is expected by the appointment date. Candidates should demonstrate effective teaching, research potential, and a commitment to student success.
+Application deadline: October 15, 2026.
+Anticipated academic-year salary: $95,000–$105,000.
+For complete qualifications and application instructions:
+https://jobs.sjsu.edu/sj/en-us/job/560948?lApplicationSubSourceID=
+San José State University is an Equal Opportunity Employer.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> $95,000   -  $105,000   </t>
+  </si>
+  <si>
+    <t>Simon Fraser University</t>
+  </si>
+  <si>
+    <t>Environmental economics
+Health economics
+Industrial organization
+International economics
+Public economics
+Applied econometrics</t>
+  </si>
+  <si>
+    <t>Assistant/Associate Professor</t>
+  </si>
+  <si>
+    <t>Simon Fraser University
+Department of Economics
+The Department of Economics at Simon Fraser University is inviting applications for one full-time tenure-track appointment at the rank of Assistant or Associate Professor. The expected start date is on or after July 1, 2027. Preference will be given to candidates employing empirical approaches to environmental economics, trade and international economics, industrial organization, urban economics and applied econometrics. However, strong candidates in all fields will be given serious consideration.
+The Department will start reviewing files of applicants with PhDs attained before 2026 on October 1, 2026. For applicants with PhDs attained or expected to be awarded in 2026, the Department will begin reviewing on November 30, 2026. All applications are to be submitted through www.econjobmarket.org. 
+Email inquiries should be directed to ecchrsec@sfu.ca. The position is subject to the availability of funding.
+Our full advertisement is at https://econjobmarket.org/positions/12554</t>
+  </si>
+  <si>
+    <t>CANADA British Columbia Burnaby</t>
+  </si>
+  <si>
+    <t>F - International Economics
+F1 - Trade
+L - Industrial Organization
+R - Urban, Rural, Regional, Real Estate, and Transportation Economics
+Q5 - Environmental Economics
+C - Mathematical and Quantitative Methods</t>
+  </si>
+  <si>
+    <t>Stanford Graduate School of Business</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Faculty Positions in Finance AY 2026-2027</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Faculty Positions in Finance
+The Graduate School of Business at Stanford University seeks applications for tenure-track faculty positions in the field of finance. All ranks and relevant disciplines will be considered.  Applicants should possess a strong research background and an interest in the study of finance, and the ability to teach courses in finance effectively in both MBA and PhD programs.  Junior applicants should have or expect to complete a PhD by September 1, 2027.
+Applicants should submit their applications electronically by uploading their curriculum vitae, research papers and publications, and teaching evaluations, if applicable.  Each applicant must upload their files and arrange for three letters of recommendation to be submitted by November 15, 2026, at 9:00 PM Pacific Time.  For an application to be considered complete, it must contain a CV, a job market paper and three letters of recommendation.  For questions regarding the application process, please send an email to Faculty_Recruiter@gsb.stanford.edu. 
+The expected base pay range for this position is: 
+Assistant Professor: 	$280,000 - $295,000
+Associate Professor: 	$310,000 - $335,000
+Full Professor: 	$385,000 - $495,000
+Stanford University has provided a pay range representing its good faith estimate of what the university reasonably expects to pay for the position. The pay offered to the selected candidate will be determined based on factors including (but not limited to) the experience and qualifications of the selected candidate including years since terminal degree, training, and field or discipline; departmental budget availability; internal equity; and external market pay for comparable jobs.
 </t>
   </si>
   <si>
-    <t>Fellow in Public Finance</t>
-[...31 lines deleted...]
-For further information, please contact Joyce Beebe, Fellow in Public Finance at joyce.beebe@rice.edu
+    <t>see ad</t>
+  </si>
+  <si>
+    <t>UNITED STATES California Stanford</t>
+  </si>
+  <si>
+    <t>Operations, Information and Technology</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Faculty Positions </t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Operations, Information and Technology (OIT) area at the Graduate School of Business, Stanford University, is seeking qualified applicants for full-time, tenure-track positions at the assistant professor level, starting September 1, 2027.  Applicants are considered in all areas of Operations, Information and Technology (OIT), including the management of service and manufacturing systems, supply and transportation networks, information systems/technology, energy systems, and other systems wherein people interact with technology, markets, and the environment. Applicants are expected to have rigorous training in management science, operations research, engineering, computer science, economics, and/or statistics. The appointee will be expected to do innovative research in the OIT field, to participate in the school's PhD program, and to teach both required and elective courses in the MBA program.  Junior applicants should have or expect to complete a PhD by September 1, 2027.
+Applicants should submit their applications electronically by visiting the web site http://www.gsb.stanford.edu/recruiting. For an application to be considered complete, all applicants must submit a CV, a job market paper and arrange for three letters of recommendation to be submitted. The application deadline is October 15, 2026, at 9:00 PM Pacific Time. 
+The Stanford Graduate School of Business will not conduct interviews at the INFORMS Annual meeting in San Francisco, California, but some OIT faculty members will attend.  Any questions regarding the application process should be sent by email to Faculty_Recruiter@gsb.stanford.edu. 
+The expected base pay range for this position is: 
+Assistant Professor: 	$215,000 - $230,000
+Stanford University has provided a pay range representing its good faith estimate of what the university reasonably expects to pay for the position. The pay offered to the selected candidate will be determined based on factors including (but not limited to) the experience and qualifications of the selected candidate, including years since terminal degree, training, and field or discipline; departmental budget availability; internal equity; and external market pay for comparable jobs.
+Stanford is an equal employment opportunity and affirmative action employer. All qualified applicants will receive consideration for employment without regard to race, color, religion, sex, sexual orientation, gender identity, national origin, disability, protected veteran status, or any other characteristic protected by law. Stanford welcomes applications from all who would bring additional dimensions to the University’s research, teaching and clinical missions.
+Consistent with its obligations under the law, the University will provide reasonable
+accommodations to applicants and employees with disabilities. Applicants requiring a reasonable accommodation for any part of the application or hiring process should contact
+disability.access@stanford.edu.
 </t>
   </si>
   <si>
-    <t>UNITED STATES Texas Houston</t>
-[...75 lines deleted...]
-For more information, click here, or contact Dr. Guillaume Blanc at guillaume_blanc@sfu.ca and/or Dr. Steeve Mongrain at fassadri@sfu.ca
+    <t>Stanford University</t>
+  </si>
+  <si>
+    <t>Health Policy</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Health Economics
+Stanford University
+Faculty Position
+Economics
+Health Policy
+Policy
+Medicine
+School of Medicine
+Stanford
+Economist
+Health Economist
 </t>
   </si>
   <si>
-    <t>CANADA British Columbia Burnaby</t>
-[...18 lines deleted...]
-Candidates should have a Ph.D. in Economics, although advanced ABDs may be considered.
+    <t>Assistant, Associate, or Full Professor (Health Economist)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Assistant, Associate, or Full Professor of Health Policy
+Stanford University
+The Department of Health Policy at Stanford University seeks a Health Economist to join the Department of Health Policy as an Assistant Professor, Associate Professor, or Professor in the University Tenure Line or University Medical Line. We are particularly interested in candidates who have a PhD or MD with substantial research experience in health economics. 
+For more information about the position, including required qualifications and application materials, go to: http://facultypositions.stanford.edu/cw/en-us/job/495011 
+Applications should be received no later than October 25, 2026 to receive full consideration.
+For questions, please contact bsc-academicaffairs@lists.stanford.edu. 
+Stanford is an equal employment opportunity and affirmative action employer. All qualified applicants will receive consideration for employment without regard to race, color, religion, sex, sexual orientation, gender identity, national origin, disability, protected veteran status, or any other characteristic protected by law. Stanford welcomes applications from all who would bring additional dimensions to the University’s research, teaching and clinical missions.
+Consistent with its obligations under the law, the University will provide reasonable accommodations to applicants and employees with disabilities. Applicants requiring a reasonable accommodation for any part of the application or hiring process should contact disability.access@stanford.edu. 
 </t>
   </si>
   <si>
-    <t>UNITED STATES New York Saratoga Springs</t>
-[...70 lines deleted...]
-Note: For university regulations regarding appointments, see Soochow University Personnel Office: http://www.scu.edu.tw/personel/rules/rule77.pdf
+    <t>2026-10-25 00:00:00</t>
+  </si>
+  <si>
+    <t>Environmental Social Sciences</t>
+  </si>
+  <si>
+    <t>Stanford Doerr School of Sustainability (Global Environmental Policy)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stanford University invites applications for a tenure-track Assistant Professor position in the field of Global Environmental Policy within the Department of Environmental Social Sciences. The scope of the search is broad, and we welcome applications from scholars studying environmental policy issues from the perspective of the quantitative social sciences or related fields, including candidates who have completed or will soon complete their PhD in economics, political science, environmental policy, or data science as applied to environmental policy. The successful candidate will serve as faculty within the Department of Environmental Social Sciences at the Stanford Doerr School of Sustainability.
+Application materials need to be submitted online at the link below.
+The deadline to submit your application is November 15, 2026. Later applications may be considered at the discretion of the search committee.
+Applications must include:
+1. Cover letter
+2. Curriculum vitae
+3. Contact information for three reference letter writers
+4. Research statement (maximum 2 pages)
+5. Teaching statement (maximum 1 page)
+The Environmental Social Sciences Department and Stanford University value faculty who will help foster an open and respectful academic environment for colleagues, students, and staff with a wide range of backgrounds and perspectives. Candidates may choose to include as part of their research and teaching statements a brief discussion about how their work and experience will further these values.
+Stanford is an equal employment opportunity and affirmative action employer. All qualified applicants will receive consideration for employment without regard to race, color, religion, sex, sexual orientation, gender identity, national origin, disability, protected veteran status, or any other characteristic protected by law. Stanford welcomes applications from all who would bring additional dimensions to the University’s research, teaching and clinical missions.
+Consistent with its obligations under the law, the University will provide reasonable accommodations to applicants and employees with disabilities. Applicants requiring a reasonable accommodation for any part of the application or hiring process should contact disability.access@stanford.edu.
+The expected base pay range for this position is: Assistant Professor: $143,500 -$180,000. 
+Stanford University has provided a base pay range representing its good faith estimate of what the university reasonably expects to pay for the position. The pay offered to the selected candidate will be determined based on factors including (but not limited to) the experience and qualifications of the selected candidate, including years since terminal degree, training, and field or discipline; departmental budget availability; internal equity; and external market pay for comparable jobs.
+For general questions regarding this position, please contact Marisa MacAskill at mmacaskill@stanford.edu.
 </t>
   </si>
   <si>
-    <t>00 - 00 - Default: Any Field
-[...13 lines deleted...]
-Business Finance
+    <t>Salary Range $143,500 -$180,000</t>
+  </si>
+  <si>
+    <t>Freeman Spogli Institute for Internatioal Studies</t>
+  </si>
+  <si>
+    <t>Walter H. Shorenstein Asia-Pacific Research Center</t>
+  </si>
+  <si>
+    <t>Korea
+International Relations
+International Trade</t>
+  </si>
+  <si>
+    <t>Faculty Appointment in Korean Studies</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Faculty Appointment in Korean Studies 
+Stanford University seeks candidates for a faculty position in Korean Studies, with a preference for those in social science of contemporary Korea or its international relations. The successful candidate will be expected to advance research and education on Korea, in the Korea Program of the Walter H. Shorenstein Asia-Pacific Research Center (APARC).
+Full information and application at:
+https://facultypositions.stanford.edu/jobs/faculty-appointment-in-korean-studies-stanford-university-california-united-states
+The deadline for submission is November 30, 2026.
+Stanford is an equal employment opportunity and affirmative action employer. All qualified applicants will receive consideration for employment without regard to race, color, religion, sex, sexual orientation, gender identity, national origin, disability, protected veteran status, or any other characteristic protected by law. Stanford welcomes applications from all who would bring additional dimensions to the University’s research, teaching and clinical missions.
+Consistent with its obligations under the law, the University will provide reasonable accommodations to applicants and employees with disabilities. Applicants requiring a reasonable accommodation for any part of the application or hiring process should contact disability.access@stanford.edu
 </t>
   </si>
   <si>
-    <t>Instructor of Finance (Permanent)</t>
-[...276 lines deleted...]
-F1 - Trade</t>
+    <t>150,000 - 190,000</t>
+  </si>
+  <si>
+    <t>Humanities &amp; Sciences</t>
+  </si>
+  <si>
+    <t>Communication</t>
+  </si>
+  <si>
+    <t xml:space="preserve">political communication, political economy, polarization, as well as the utilization of computational, experimental, or other quantitative methods. </t>
+  </si>
+  <si>
+    <t>Assistant Professor in Communication</t>
+  </si>
+  <si>
+    <t>The Department of Communication at Stanford University seeks applicants for a junior appointment at the rank of tenure-track Assistant Professor. We invite applications from individuals working at the frontiers of media and politics, broadly defined, including candidates from all social science disciplines and related disciplines such as data and information sciences. While we place the highest priority on the overall originality and promise of the candidate's work, particular areas of interest include political communication, political economy, polarization, as well as the utilization of computational, experimental, or other quantitative methods.
+Applicants must have demonstrated a commitment to effective teaching and mentoring and the ability to maintain a world-class research program. The successful candidate must have a Ph.D. in a related field and will be expected to teach and advise students at both the graduate and undergraduate levels. The term of appointment is expected to begin on September 1, 2027.
+The expected base pay range for this position is $133,235 - $143,916
+Stanford University has provided a pay range representing its good-faith estimate of what the University reasonably expects to pay the position upon hire. The pay offered to the selected candidate will be determined based on factors including (but not limited to) the qualifications of the selected candidate, budget availability, and internal equity.
+Stanford is an equal employment opportunity and affirmative action employer. All qualified applicants will receive consideration for employment without regard to race, color, religion, sex, sexual orientation, gender identity, national origin, disability, protected veteran status, or any other characteristic protected by law. Stanford welcomes applications from all who would bring additional dimensions to the University’s research, teaching and clinical missions.
+Consistent with its obligations under the law, the University will provide reasonable accommodations to applicants and employees with disabilities. Applicants requiring a reasonable accommodation for any part of the application or hiring process should contact disability.access@stanford.edu.</t>
+  </si>
+  <si>
+    <t>$133,235 - $143,916</t>
+  </si>
+  <si>
+    <t>UNITED STATES California Palo Alto</t>
   </si>
   <si>
     <t>Stanford University (US) and Heidelberg University (Germany)</t>
   </si>
   <si>
     <t>Primary Care and Population Health</t>
   </si>
   <si>
     <t>Department of Medicine and Department of Health Policy</t>
   </si>
   <si>
     <t>Health
 Econometrics
 Medicine
 Dementia
 Vaccination
 Prevention</t>
   </si>
   <si>
     <t>Postdoctoral Research Fellow or Social Science Research Scholar</t>
   </si>
   <si>
     <t>We are looking for a talented researcher with experience in econometric/quasi-experimental approaches for causal effect estimation (e.g., regression discontinuity and difference-in-differences) to help the Geldsetzer lab expand its work on the link between shingles vaccination and dementia (see: https://www.nature.com/articles/s41586-025-08800-x; https://jamanetwork.com/journals/jama/fullarticle/2833335; https://www.cell.com/cell/fulltext/S0092-8674(25)01256-5 ).
 Data sources for our work in this area are large-scale electronic health record data, medical claims data, mortality registries, and epidemiological cohort studies. The researcher will be expected to publish in high-impact general science and clinical journals.
 We are looking for someone to start as soon as possible but there is no specific deadline for the application – we hire on an ongoing basis.
 Being fully remote is possible for this position. We also partner with Heidelberg University for candidates interested in being based in Germany.
 This is a 2-year position with strong possibility of renewal. We also offer attractive opportunities for those interested in a longer-term career in academia that is not on a faculty tenure track.
 Required Qualifications:
 • Doctoral degree with quantitative training (ideally in econometrics) or relevant research experience.
 • Strong coding skills in R, Stata, or other statistical software package.</t>
   </si>
   <si>
     <t>UNITED STATES California Palo Alto
 GERMANY Baden-Württemberg Heidelberg</t>
   </si>
   <si>
     <t>00 - 00 - Default: Any Field
 I1 - Health
 C0 - General</t>
   </si>
   <si>
-    <t>Stetson University</t>
-[...16 lines deleted...]
-    <t>UNITED STATES Florida DeLand</t>
+    <t>2026-02-28 00:00:00</t>
+  </si>
+  <si>
+    <t>StataCorp</t>
+  </si>
+  <si>
+    <t xml:space="preserve">econometrician
+econometrics
+software developer
+senior econometrician
+quantitative methods
+Stata
+StataCorp
+computational math
+computational statistics
+industry
+private sector
+</t>
+  </si>
+  <si>
+    <t>Senior Econometrician and Software Developer</t>
+  </si>
+  <si>
+    <t xml:space="preserve">StataCorp is seeking a person with a good understanding of econometrics and experience in applied statistics and programming.
+StataCorp’s econometricians are continually expanding the statistical features of Stata, so they perform a myriad of tasks, ranging from working with users and each other to identify features to be added, validating statistical methods, programming in Stata, Mata, or C, and writing documentation.
+StataCorp is interested in statistics, as well as statistical software. In addition to developing and providing statistical tools for research professionals, our developers contribute books, articles, webinars, and blog
+posts. They also give talks and teach on-site courses.
+StataCorp's econometricians actively interact with the user community. It is a chance to learn and to contribute, be it through international and local Stata conferences, on-site courses, webinars, blog posts, or Statalist.
+Job Duties
+Working with a team of statisticians, econometricians, and programmers on all aspects of the design and use of Stata
+Identifying statistical procedures that should be incorporated into Stata
+Implementing those procedures in Stata, Mata, or C
+Writing technical documentation and manuals
+Continually broadening and updating of knowledge on statistical theory and empirical practice
+Communicating with users via Statalist, international Stata conferences, blog posts, webinars, courses, and articles in the Stata Journal
+Candidate Requirements
+Cover letter with application packet
+Knowledge of statistical theory and econometrics
+Experience in empirical practice
+Programming experience in Stata, Mata, C, or related programming languages
+Good communication skills, including the ability to write and speak fluently in English
+A PhD or equivalent knowledge and job experience in statistics, economics, or another science-related field
+Note that the candidate should be knowledgeable in one or more applied fields of statistics and be willing to broaden that knowledge. Stata is a general-purpose statistical package used by researchers of all disciplines. Senior development people are expected to work in multiple fields, including fields outside their specialty.
+StataCorp is an equal opportunity employer.
+</t>
+  </si>
+  <si>
+    <t>UNITED STATES Texas College Station</t>
+  </si>
+  <si>
+    <t>C - Mathematical and Quantitative Methods</t>
   </si>
   <si>
     <t>Tecnologico de Monterrey</t>
   </si>
   <si>
     <t>Center for the Future of Cities</t>
   </si>
   <si>
-    <t>Urban Economics
-[...53 lines deleted...]
-Faculty members will teach both UG &amp; PG courses, contribute to curriculum development, and engage in practitioner-relevant research. We are particularly interested in candidates who combine strong academic training with the ability to connect theory to real-world business practice.
+    <t xml:space="preserve">Urban Economics
+General Equilibrium Models
+Zoning and affordable housing
+Sprawl and urban expansion
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tenure Track Position in Urban Economics </t>
+  </si>
+  <si>
+    <t>The Center for the Future of Cities (CFC) at Tecnológico de Monterrey invites applications for a tenure-track position in Urban Economics. We seek candidates completing their Ph.D. by Summer 2027, as well as postdoctoral researchers and early-career faculty, interested in building a research agenda on open questions with direct relevance for urban policy in Latin America.
+Tecnológico de Monterrey is the largest private university in Mexico and among the most highly regarded in Latin America. It is making a major investment to become a leading research university in the region. Within this context, the CFC is an interdisciplinary research center that brings together economists, data scientists, and urban planners under a shared premise: rigorous research should inform not only the academic literature but also the governance of cities. The Center maintains formal collaborations with municipal and metropolitan planning agencies, and its projects are designed to produce both peer-reviewed publications and measurable influence on public policy.
+What We Offer
+Access to rich and granular datasets for Mexican metropolitan areas, much of it new to academic research.
+Direct engagement with policy: projects are developed with government agencies, and findings reach both decision-makers and academic outlets.
+Protected time for publication: teaching is one class per term in the Department of Economics (joint appointment), defined by the candidate's profile.
+Collaboration with an interdisciplinary team working on urban simulation, land use, and transport modeling.
+Internationally competitive compensation according to career stage.
+Research funds, cloud computing infrastructure, and active collaborations with partner universities in North and Latin America.
+Room to develop an independent research agenda, contribute to large-scale applied projects, and build and lead a team.
+Research areas of interest
+Affordable housing models and housing production.
+Impacts of land-use regulation on housing costs.
+Property tax and municipal public finance.
+Infrastructure and fiscal costs of urban expansion and sprawl.
+Effects of transportation systems on land values.
+Spatial and general equilibrium models of land, zoning, and taxation.
 Qualifications
-PhD in a relevant field from a recognized university or business school.
-[...23 lines deleted...]
-F0 - General</t>
+Candidates should have strong quantitative training and demonstrated experience in urban economics, spatial analysis, econometrics, or general equilibrium modeling. A strong publication pipeline, or clear potential for high-impact publishing, is highly valued. Working proficiency in Spanish is required.
+Early applications are encouraged: submissions will be reviewed on a rolling basis, and Zoom interviews will be scheduled as strong candidates are identified. Candidates who advance will deliver an online job talk. Finalists will be invited to an in-person campus visit.</t>
+  </si>
+  <si>
+    <t>Competitive according to career stage and US markets</t>
+  </si>
+  <si>
+    <t>MEXICO Mexico City</t>
+  </si>
+  <si>
+    <t>R3 - Real Estate Markets, Spatial Production Analysis, and Firm Location</t>
+  </si>
+  <si>
+    <t>Tennessee Technological University</t>
+  </si>
+  <si>
+    <t xml:space="preserve">College of Business </t>
+  </si>
+  <si>
+    <t>Department of Economics, Finance &amp; Marketing</t>
+  </si>
+  <si>
+    <t>Open rank any field; tenure-track</t>
+  </si>
+  <si>
+    <t>Assistant/Associate Professor of Economics</t>
+  </si>
+  <si>
+    <t>Position Description: Full-time, tenure-track position at the Assistant/Associate Professor rank starting in August 2027.Teaching responsibilities at the undergraduate and/or M.B.A. levels. All areas of interest will be considered.
+Required Qualifications: Ph.D. in Economics or equivalent from an accredited institution. A.B.D.s in advanced dissertation stages will also be considered, but the degree must be conferred by the start date (August 1, 2027). Candidates should demonstrate the potential for excellent teaching, research, and service to the university and profession. Candidates must demonstrate the ability to teach online and teach alternative delivery formats.
+Preferred Qualifications: Teaching experience at the principles and intermediate level. Candidates who are eager to develop and teach a senior-level elective in their area of expertise are welcomed. JOE Signals will be considered.
+Job Responsibilities: Tennessee Technological University and the College of Business emphasize quality teaching and mentoring. The standard teaching load is 9 credit hours (3 courses) per semester, and courses may be taught in traditional, online, or hybrid formats. Research leading to refereed publications is required. Service to the university and the profession is expected. 
+The College: Serving 1,400 students, Tennessee Tech’s College of Business holds AACSB accreditation and offers undergraduate degrees and majors in Economics, Finance, Marketing, Management, Decision Sciences, and Accounting. Beginning in Fall of 2027, the College of Business will house the Behavioral Research Lab, in which faculty and students can conduct and participate in laboratory experiments. The BS in Economics is a STEM-designated degree that focuses on the quantitative aspects of economics along with an emphasis in econometrics. The College also offers graduate degrees in Business (M.B.A.) and Accounting (MAcc), as well as a range of minors and certificates. 
+The University: Serving around 10,700 students, Tennessee Technological University is located in Cookeville - one hour from Nashville and situated in the Upper Cumberland Region of Middle Tennessee. 
+Tennessee Tech is an Equal Opportunity/Affirmative Action employer.
+Salary: Competitive with AACSB-accredited peer institutions and commensurate with qualifications and experience.
+Application Procedure: Applicants must apply online and electronically upload the following: letter of application, curriculum vitae, job market paper (uploaded as Sample of Recent Research document), teaching evaluations, unofficial transcripts (official transcripts will be required upon hire), and contact information for three references. Submission of materials is the applicant’s responsibility. Applications without all required materials are considered incomplete and will not be considered. Screening begins November 22, 2026. The position will remain open until filled.</t>
+  </si>
+  <si>
+    <t>Competitive with AACSB-accredited peer institutions and commensurate with qualifications and experience.</t>
+  </si>
+  <si>
+    <t>UNITED STATES Tennessee Cookeville</t>
   </si>
   <si>
     <t>Texas A&amp;M University</t>
   </si>
   <si>
-    <t>Agricultural Economics</t>
-[...35 lines deleted...]
-Please direct questions to the Head of Department, Dr. Simon Somogyi, at simon.somogyi@ag.tamu.edu
+    <t>health economics
+economics of health</t>
+  </si>
+  <si>
+    <t>Assistant Professor of Health Economics</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Department of Economics in the College of Arts &amp; Sciences at Texas A&amp;M University is seeking to fill one position at the rank of tenure-track Assistant Professor in the field of Economics of Health/Health Economics.  This position is a 9-month full-time academic appointment with an anticipated start date of August 1, 2027.
+This position requires a Ph.D. in economics or a related field.  In addition to publishing in leading journals, the successful candidate will be expected to teach undergraduate and graduate courses and supervise graduate students as well as participate in the applied microeconomics workshop, serve on an appropriate departmental committee, and be involved as a member of Ph.D. dissertation committees.  All appointees are expected to be committed to teaching and research of the highest quality.
+Applications must be submitted on Interfolio.  Applicants should submit a cover letter, vita, a personal statement to include philosophy and plans on research, teaching, and service, and arrange for three letters of reference to be submitted.  
+For fullest consideration, applications should be received by November 1, 2026.  Review of applications will continue until the position is filled. </t>
+  </si>
+  <si>
+    <t>H - Public Economics
+I - Health, Education, and Welfare
+I1 - Health
+J - Labor and Demographic Economics
+L - Industrial Organization</t>
+  </si>
+  <si>
+    <t>international
+global
+macroeconomics</t>
+  </si>
+  <si>
+    <t>Assistant Professor of International Macroeconomics</t>
+  </si>
+  <si>
+    <t>The Department of Economics in the College of Arts &amp; Sciences at Texas A&amp;M University is seeking to fill one position at the rank of tenure-track Assistant Professor in the field of International Macroeconomics.  This position is a 9-month full-time academic appointment with an anticipated start date of August 1, 2027.
+This position requires a Ph.D. in economics or a related field.  Successful candidates must demonstrate excellence in research and teaching and in addition to publishing in leading journals, is expected to teach undergraduate and graduate courses, contribute to the Department's intellectual life, and serve on appropriate departmental committees.
+Applications must be submitted online on Interfolio.  All applicants must submit an application letter, vita, a personal statement to include philosophy and plans for teaching, research, and service, and arrange for three confidential reference letters to be submitted online.
+Applications for both new Ph.D.s and those with tenure-track experience are due by November 1, 2026, for fullest consideration.  Applications will continue to be accepted until the position is filled.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Applied Microeconomics or Macroeconomics </t>
+  </si>
+  <si>
+    <t>energy economics</t>
+  </si>
+  <si>
+    <t>Assistant Professor (Energy Economics)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Department of Economics in the College of Arts &amp; Sciences at Texas A&amp;M University is seeking to fill one position at the rank of tenure-track Assistant Professor in applied microeconomics or macroeconomics, with a substantive focus on energy economics.  We welcome candidates who study energy-related questions using tools from applied microeconomics, macroeconomics, industrial organization, public economics, labor economics, or related fields.  This is a full-time, 9-month academic appointment with an anticipated start date of August 1, 2027.
+This position requires a Ph.D. in economics or a related field.  The successful candidates must demonstrate excellence in research and teaching and in addition to publishing in leading journals, is expected to teach undergraduate and graduate courses, contribute to the Department's intellectual life, and serve on an appropriate departmental committee.
+Applications must be submitted on the Interfolio website.  All applicants must submit a cover letter, vita, personal statement to include philosophy and plans for teaching, research, and service, and arrange for three confidential letters of reference to be submitted.
+Applications for both new Ph.D.s and those with tenure-track experience are due by November 1, 2026, for fullest consideration.  Applications will continue to be accepted until the position is filled.  </t>
+  </si>
+  <si>
+    <t>Q4 - Energy
+Q5 - Environmental Economics</t>
+  </si>
+  <si>
+    <t>Technology and Behavioral/Experimental Economics</t>
+  </si>
+  <si>
+    <t>technology
+experimental
+behavioral
+micro-based behavioral</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Assistant Professor </t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Department of Economics in the College of Arts &amp; Sciences at Texas A&amp;M University is seeking to fill one position at the rank of tenure-track Assistant Professor in the field of Economics of Technology and Behavioral and Experimental Economics.  This position is a 9-month full-time academic appointment with an anticipated start date of August 1, 2027.
+This position requires a Ph.D. in economics or a related field.  All appointees are expected to be committed to teaching and research of the highest quality.In addition to publishing in leading journals, the successful candidate will be expected to teach undergraduate and graduate courses and supervise graduate students, as well as participate in the behavioral and experimental workshop, serve on an appropriate department committee, and be involved as a member of Ph.D. dissertation committees.
+Applications must be submitted online on Interfolio.  Applicants must submit a cover letter, vita, a personal statement to include philosophy and plans for research, teaching, and service, and arrange for three confidential letters of recommendation to be submitted online.
+For fullest consideration, applications should be received by October 15, 2026.  Review of applications will continue until the position is filled.  </t>
+  </si>
+  <si>
+    <t>O3 - Innovation; Research and Development; Technological Change; Intellectual Property Rights
+C9 - Design of Experiments
+D9 - Micro-Based Behavioral Economics</t>
+  </si>
+  <si>
+    <t>The Brattle Group</t>
+  </si>
+  <si>
+    <t>Associate, PhD - Early Decision (Economics Focus) (2027)</t>
+  </si>
+  <si>
+    <t>Associates at The Brattle Group
+Associates work as part of a team on challenging and high-profile projects in a collegial and academically oriented work environment. Brattle is large enough to be sought after to answer complex economic, regulatory, and financial questions for clients around the world. We are also small enough to provide our Associates with a variety of experiences and individualized development from our experts. Associates are central members of each project team, and they apply finance and economic theory and practice to high-profile litigation, corporate strategy, regulation, and public policy issues on behalf of our clients.
+Associates are responsible for framing research approaches, managing projects, and supervising team/staff while building individual expertise. As they gain valuable hands-on project experience, Associates also become more involved in developing client relationships and marketing and business development efforts. Brattle Associates benefit from continuous formal and informal training and development opportunities.  Many of our Associates develop into Principals and testifying experts.
+Ideal Candidates Will Possess
+PhD in Economics or related field with a strong foundation in quantitative analysis
+Pre- or postgraduate work experience in a related discipline (preferably in finance, government, related industry, or consulting) is strongly desired
+Intellectual curiosity
+Excellent analytic and quantitative skills (including proficiency with analytical/statistical software such as STATA, R, and Excel), along with practical problem-solving abilities
+An entrepreneurial drive
+Excellent relationship building skills
+Demonstrated proficiency in written and oral communications
+Desire to work in a collaborative team environment
+Demonstrated record of outstanding academic and/or professional accomplishment</t>
+  </si>
+  <si>
+    <t>$230,000</t>
+  </si>
+  <si>
+    <t>UNITED STATES District of Columbia Washington
+UNITED STATES Massachusetts Boston
+UNITED STATES New York New York
+UNITED STATES California San Francisco
+UNITED STATES Illinois Chicago
+CANADA Ontario Toronto</t>
+  </si>
+  <si>
+    <t>2026-10-13 00:00:00</t>
+  </si>
+  <si>
+    <t>Associate, PhD - Early Decision (Finance/Crypto Focus) (2027)</t>
+  </si>
+  <si>
+    <t>Associates at The Brattle Group
+Associates work as part of a team on challenging, high-profile projects in a collegial, academically oriented work environment. Brattle is large enough to be sought after to answer some of the most important complex economic, regulatory, and financial questions for clients around the world. We are also small enough to provide our Associates with individualized development and a variety of experiences from our experts. Associates are central members of each project team and apply finance and economic theory and practice to high-profile litigation, corporate strategy, regulation, and public policy issues on behalf of our clients.
+Associates frame research approaches, manage projects, and supervise team/staff while building individual expertise. As they gain valuable hands-on project experience, Associates also become more involved in developing client relationships and marketing and business development efforts. Brattle Associates benefit from continuous formal and informal training and development opportunities.  Many of our Associates develop into Principals and testifying experts.
+Ideal Candidates Will Possess
+PhD in Finance, Financial Economics, or related field with a strong foundation in quantitative analysis
+Experience in computer science, data analysis, blockchain, and/or crypto markets
+Pre- or postgraduate work experience in a related discipline (preferably in finance, government, related industry, or consulting) is strongly desired
+Intellectual curiosity
+Excellent analytic and quantitative skills (including proficiency with analytical/statistical software such as STATA, R, and Excel), along with practical problem-solving abilities
+An entrepreneurial drive
+Excellent relationship building skills
+Demonstrated proficiency in written and oral communications
+Desire to work in a collaborative team environment
+Demonstrated record of outstanding academic and/or professional accomplishment</t>
+  </si>
+  <si>
+    <t>UNITED STATES District of Columbia Washington
+UNITED STATES New York New York
+UNITED STATES Massachusetts Boston
+UNITED STATES Illinois Chicago
+UNITED STATES California San Francisco</t>
+  </si>
+  <si>
+    <t>The Chinese University of Hong Kong</t>
+  </si>
+  <si>
+    <t>Business Economics</t>
+  </si>
+  <si>
+    <t>Department of Decisions, Operations and Technology</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Professor / Associate Professor / Assistant Professor </t>
+  </si>
+  <si>
+    <t>Applications are invited for:
+Department of Decisions, Operations and Technology
+Professor / Associate Professor / Assistant Professor (Business Economics) 
+(Ref: 2600015R)(Closing date: December 31, 2026)
+The Department of Decisions, Operations and Technology comprises over 40 faculty members specializing in three research areas: Operations Management, Management Information Systems, and Business Economics. The Department now invites applications for a tenured or tenure-track faculty position at the rank of Professor/ Associate Professor/ Assistant Professor in the area of Business Economics commencing Fall 2027. 
+Applicants should have (i) a PhD degree in Economics, or related disciplines; (ii) high competence in empirical research and demonstrated research interest in, but not limited to, empirical microeconomics, macroeconomics, or health economics; and (iii) strong commitment to teaching and services. The appointee will teach undergraduate and/or postgraduate courses offered by the Department. Tenure-track appointments will normally be made on contract basis for up to three years initially, which, subject to performance and mutual agreement, may lead to longer-term appointment or substantiation. Senior applicants for the tenured position should have an outstanding track record of research and teaching accomplishments. CUHK Business School provides internationally competitive remuneration, generous research support and funding, and relocation assistance for international faculty relocating to Hong Kong. 
+The CUHK Business School is a leading business school and a pioneer in business education in Hong Kong. Since its establishment in Hong Kong in 1963, the CUHK Business School has gained world recognition of nurturing business leaders with immense contributions in Asia Pacific. The School has been offering a comprehensive range of undergraduate and postgraduate programmes with over 6,500 students from 30+ countries/regions, as well as executive education. It has one of the most extensive alumni networks in the region, with over 49,000 alumni around the world. It comprises two Schools and four Departments:
+Schools
+ Accountancy
+ Hotel &amp; Tourism Management
+Departments
+ Decisions, Operations and Technology
+ Finance
+ Management
+ Marketing
+Application Procedure
+Please submit your application package (including a letter of interest, a full resume and recent teaching-related information such as teaching evaluations) via the CUHK career site and at least three reference letters should be sent directly to the Chairperson, Department of Decisions, Operations and Technology by the referees via email (dote@cuhk.edu.hk).
+The University only accepts and considers applications submitted online for the post above via the CUHK career site. For more information and to apply online, please visit http://career.cuhk.edu.hk.</t>
+  </si>
+  <si>
+    <t>The Chinese University of Hong Kong, Shenzhen</t>
+  </si>
+  <si>
+    <t>Assistant, Associate, or Full Professor in Economics</t>
+  </si>
+  <si>
+    <t>Assistant, Associate, or Full Professor in Economics
+School of Management and Economics
+The Chinese University of Hong Kong, Shenzhen
+The School of Management and Economics at The Chinese University of Hong Kong, Shenzhen, invites applications for full-time, tenure-track faculty positions at the rank of Assistant, Associate, or Full Professor in Economics. Candidates in all fields of economics are welcome to apply.
+Junior applicants should have, or expect to have by the time of appointment, a Ph.D. degree in Economics or a related field, and should demonstrate strong potential for excellence in teaching and research. Senior applicants should have a proven record of high-quality research and effective teaching.
+The compensation package is competitive and commensurate with experience and academic accomplishments. Appointments will be made by CUHK-Shenzhen, and statutory benefits will be provided in accordance with the prevailing labor laws and regulations of the People’s Republic of China. The positions are based in Shenzhen, China.
+Application materials should include a full curriculum vitae, two to three recent publications or working papers, teaching-related materials such as course evaluations and teaching evaluation reports, a teaching statement, a research statement, and at least three references. Applications should be submitted online through our Recruitment System, with personal information completed and all required materials uploaded via the following link.
+Link: https://jobs.cuhk.edu.cn/jobDetails?id=829&amp;channel=SME-ECON-2026-JOE 
+Applications will be reviewed on a rolling basis. Interviews and job talks will be arranged as qualified candidates are identified. Applications will be considered until the positions are filled.
+For further inquiries, please contact: smeeconrecruitment@cuhk.edu.cn</t>
+  </si>
+  <si>
+    <t>CHINA</t>
+  </si>
+  <si>
+    <t>The City University of New York</t>
+  </si>
+  <si>
+    <t>Economic Inequality</t>
+  </si>
+  <si>
+    <t>The Graduate Center</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Research Associate
+Postdoctoral Scholar
+Economic Inequality
+Socio-economic Inequality
 </t>
   </si>
   <si>
-    <t>Commensurate with experience</t>
-[...82 lines deleted...]
-Dr. Simon Somogyi, Head of Department, simon.somogyi@ag.tamu.edu or Dr. Marco Palma, Chair of the Search Committee, mapalma@tamu.edu , Department of Agricultural Economics, College of Agriculture and Life Sciences, Texas A&amp;M University
+    <t xml:space="preserve">Research Associate (Postdoctoral Scholar) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stone Center on Socio-Economic Inequality
+The Graduate Center, CUNY (New York, NY)   
+Vacancy – Postdoctoral Scholar (CUNY title: Research Associate)  
+Full-time, 2-year appointment, beginning August 2027
+Salary: $90,000/year, benefits, funding for research-related expenses
+The Stone Center is hiring a postdoctoral scholar to spend two years researching economic inequality. Priority will be given to candidates whose work focuses on one or more of the following:
+	Global inequality, currently or historically 
+	Economic inequality in historical perspective 
+	Economic inequality in China
+The postdoctoral scholar will have the opportunity to work individually on their own projects and to collaborate with Professor Branko Milanovic, as well as other Stone Center senior scholars and postdoctoral scholars.
+See the full job description at https://www.cuny.edu/employment/ and search for Job ID 32384.
+Applications are due by November 2, 2026.
+Applicants should have a Ph.D. degree in economics, history, sociology, political science, demography, public policy, or a related social science discipline by late August 2027.
 </t>
   </si>
   <si>
-    <t>G1 - General Financial Markets
-[...27 lines deleted...]
-G - Financial Economics
+    <t>I2 - Education and Research Institutions
+H2 - Taxation, Subsidies, and Revenue
+I3 - Welfare, Well-Being, and Poverty</t>
+  </si>
+  <si>
+    <t>The George Washington University</t>
+  </si>
+  <si>
+    <t>International Trade</t>
+  </si>
+  <si>
+    <t>Assistant Professor of Economics and International Affairs</t>
+  </si>
+  <si>
+    <t>Position Description Summary: The George Washington University’s Elliott School of International Affairs and Department of Economics invite applications for two full-time, tenure-track faculty positions beginning Fall 2027. We seek applicants specializing in international trade.
+Specific Duties and Responsibilities: Teaching responsibilities will include courses for undergraduate and graduate students in the Elliott School and the Economics Department, and the candidate should maintain flexibility regarding the eventual teaching portfolio. The position will be affiliated with the Elliott School’s Institute for International Economic Policy and Master's programs in International Economic Policy, International Development Studies, and International Science and Technology Policy. Elliott School faculty maintain engagement with policy issues and the policy community as a general criterion for appointment.
+Minimum qualifications: A Ph.D. in economics with a primary focus on international trade. Applicants must have a Ph.D. or complete all requirements for the Ph.D. by the date of appointment. Applications at the mid-level or senior assistant professor level will also be strongly considered.
+GW offers a comprehensive benefit package that includes medical, dental, vision, life &amp; disability insurance, time off &amp; leave, retirement savings, tuition, well-being and various voluntary benefits. For program details and eligibility, please visit https://hr.gwu.edu/benefits-programs.
+EEO Statement: The university is an Equal Employment Opportunity/Affirmative Action employer.</t>
+  </si>
+  <si>
+    <t>$150,000-$165,000</t>
+  </si>
+  <si>
+    <t>F1 - Trade</t>
+  </si>
+  <si>
+    <t>The Graduate Center, CUNY</t>
+  </si>
+  <si>
+    <t>Research Associate
+Postdoctoral Scholar
+Wealth Inequality
+Socio-Economic Inequality</t>
+  </si>
+  <si>
+    <t>Research Associate (Postdoctoral Scholar) in Wealth Inequality</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stone Center on Socio-Economic Inequality
+The Graduate Center, CUNY (New York, NY)        
+VACANCY – Postdoctoral Scholar (CUNY title: Research Associate)    
+Full-time, 2-year appointment, beginning August 2027 
+Salary: $90,000/year, benefits, funding for research-related expenses 
+The Stone Center is hiring a postdoctoral scholar with a recent Ph.D. to spend two years researching wealth inequality in the U.S. or other countries, or through cross-country comparisons. This postdoctoral scholar will join the international GC Wealth Project team. Priority will be given to candidates who conduct research in the following areas:
+    Distribution of private and public wealth, wealth inequality, and wealth concentration
+    Land distribution and inequality
+    Intergroup wealth disparities (e.g., by gender, race, ethnicity, migration status, subnational unit)
+    Intersection of wealth inequality, climate policies, and climate crisis
+    Determinants (including public policies) and consequences of wealth concentration
+    The economics of property and ownership rights
+    Wealth taxes, real estate, and property taxes, estate/inheritance/gift (EIG) taxes, and/or other policies that shape wealth accumulation and wealth transfers; behavioral responses. 
+See the full description and application. 
+Applications are due by November 2, 2026.  
+Applicants should have a Ph.D. degree in economics, sociology, political science, demography, public policy, or a related social science discipline by late August 2027. </t>
+  </si>
+  <si>
+    <t>A2 - Economic Education and Teaching of Economics</t>
+  </si>
+  <si>
+    <t>The Hong Kong University of Science and Technology (Guangzhou)</t>
+  </si>
+  <si>
+    <t>Financial Technology Thrust</t>
+  </si>
+  <si>
+    <t>FinTech or related fields, e.g., Computational Mathematics, Computer Science, Economics, Finance, Financial Engineering, Information Systems, Machine Learning, Mathematical Finance, Operations Research, Optimization, Probability, And Statistics.</t>
+  </si>
+  <si>
+    <t>Open-Rank FinTech Faculty Positions</t>
+  </si>
+  <si>
+    <t>Open Rank Faculty Positions in Financial Technology Thrust, The Hong Kong University of Science and Technology (Guangzhou)
+Department: Financial Technology Thrust, The Hong Kong University of Science and Technology (Guangzhou)
+In the rapidly changing environment of the 21st century, there is an increasing need to forge bridges across disciplines to address emerging challenges and problems. Through its commitment to academic excellence, The Hong Kong University of Science and Technology (HKUST) has developed world-class strengths in many subjects over its short 30-year history. With a strong track record of cultivating high end talents and nurturing future leaders for academia and industry, HKUST is well positioned to craft an innovative approach to cross-disciplinary education and research in its Guangzhou campus, The Hong Kong University of Science and Technology (Guangzhou) (HKUST(GZ)), and meet the needs of an ever-evolving world.
+About HKUST Guangzhou Campus [https://hkust-gz.edu.cn/]
+HKUST(GZ) offers a unique educational environment with four trans-disciplinary hubs and sixteen thrust areas. HKUST(GZ) offers superb research facilities, attracting top international faculty and students to conduct curiosity-driven and goal-oriented research to address the world’s pressing scientific and technological challenges. English is the medium of instruction and administration at HKUST(GZ).
+HKUST(GZ) is situated in Nansha District, Guangzhou, which is right in the center of the Greater Bay Area, one of the most vibrant and dynamic regions in the world, neighboring Shenzhen, Hong Kong, and Macao.
+Job Posting Details
+The Financial Technology Thrust of Society Hub of The Hong Kong University of Science and Technology (Guangzhou) invites applications for tenure-track/tenured positions at all ranks (Assistant Professor / Associate Professor / Professor) in all fields of FinTech. For more information about the Fintech Thrust, please visit https://hkust-gz.edu.cn/academics/four-hubs/society-hub/financial-technology.
+We seek talents in the cutting-edge research in FinTech. Applicants must have PhD degrees in FinTech or related fields, e.g., Computational Mathematics, Computer Science, Economics, Finance, Financial Engineering, Information Systems, Machine Learning, Mathematical Finance, Operations Research, Optimization, Probability, And Statistics.
+Areas of interest include but are not limited to:
+Blockchain technologies, smart contracts, and digital currencies
+Robo-advising, quantitative investing, and risk management
+Machine learning, artificial intelligence, and big data analytics in finance
+Technological innovations for financial services
+Regulatory issues and challenges in FinTech
+Digital economy and financial inclusion
+Remuneration and Conditions of Service
+Salary is highly competitive. Fringe benefits include annual leave, medical and dental benefits. Housing benefits will also be provided where applicable. Appointment at Professor rank will be on substantive basis. Appointment at Associate Professor may be with or without substantiation. Initial appointment for Assistant Professor or Associate Professor (without substantiation) will normally be on a three-year contract, renewable subject to mutual agreement.
+Application Procedure
+Please submit the application via the HKUST/HKUST(GZ) Recruitment System (https://facrecruit.hkust.edu.hk/). You should first sign up to create your personal account.
+For more information, please visit the recruitment website (https://gz-faculty-recruitment.hkust.edu.hk/).
+Review of applications will continue until all positions are filled.
+For questions regarding the recruitment system or general inquiries, please reach us at facultyhire@hkust-gz.edu.cn. For Hub/Thrust specific questions, please address to Society Hub: gzrecruitsoc@hkust-gz.edu.cn or Fintech Thrust: ftect@hkust-gz.edu.cn with subject title of “Faculty Application to FTEC”.</t>
+  </si>
+  <si>
+    <t>Highly Competitive</t>
+  </si>
+  <si>
+    <t>CHINA Guangdong Guangzhou</t>
+  </si>
+  <si>
+    <t>The Medical College of Wisconsin</t>
+  </si>
+  <si>
+    <t>Division of Health Policy, Economics &amp; Data Analytics</t>
+  </si>
+  <si>
+    <t>Institute for Health &amp; Humanity</t>
+  </si>
+  <si>
+    <t xml:space="preserve">health economics
+econometrics
+breast cancer
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Medical College of Wisconsin (MCW) invites applications for an endowed, full-time faculty position at the Assistant Professor level in the Division of Health Policy, Economics &amp; Data Analytics.
+We seek an economist with expertise in health economics, applied microeconomics, and econometrics to develop an independent, externally funded research program in health economics and health policy. The successful candidate will pursue a broad research agenda addressing healthcare delivery, financing, markets, policy, and population health, while devoting a portion of their research effort to the economics of breast cancer prevention, treatment, survivorship, and care delivery. The successful candidate will join a highly collaborative research environment with access to nationally recognized experts in oncology, public health, epidemiology, health services research, biostatistics, implementation science, and community-engaged research, as well as rich data resources, including administrative claims, cancer registries, electronic health records, and other large population-based datasets.
+Applicants must hold a PhD in Economics with expertise in advanced econometric methods, including causal inference, quasi-experimental designs, and machine learning. Candidates should also demonstrate scholarly productivity and the potential to establish an independent, externally funded research program.
+</t>
+  </si>
+  <si>
+    <t>UNITED STATES Wisconsin Milwaukee</t>
+  </si>
+  <si>
+    <t>The Naval Postgraduate School</t>
+  </si>
+  <si>
+    <t>Department of Defense Analysis</t>
+  </si>
+  <si>
+    <t>security stuides
+defense economics
+game theory
+econometrics</t>
+  </si>
+  <si>
+    <t>Tenure-Track Assistant/Associate/Full Professor in Security Studies</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Defense Analysis Department at the Naval Postgraduate School, Monterey, California, is seeking to fill a tenure-track position, open as to rank, in Security Studies.  
+NPS takes teaching and research seriously, and candidates must show a strong commitment to graduate education and scholarship. The candidate will teach mid-career military officers and civilians from special operations and information operations organizations across all branches and services of the U.S. Armed Forces and allied countries and advise graduate theses. NPS follows a quarter system, and the normal teaching workload is four graduate courses per year.
+Candidates must demonstrate the ability to pursue an independent program of innovative, high-quality research in areas such as national and international security, future warfare, conflict studies, terrorism, insurgency, political violence, artificial intelligence and conflict, innovation, or strategic decision-making. The candidate must have an interest in interdisciplinary research and willingness to work with a cross-disciplinary faculty and military and policy stakeholders. 
+The Defense Analysis Department (DA) provides the critical thinking and analytical skills necessary for national security leaders to deal with the complexities and challenges of current and future operating and strategic environments. DA offers an M.S. in Defense Analysis with degree tracks in special operations and irregular warfare, applied design for innovation, and information strategy and political warfare, along with graduate certificates in social network analysis and special operations and regional governance. Home to 150 in-residence graduate students, forty members of a cross-disciplinary teaching and research faculty, and five research centers (high-performance computing lab, social network analysis lab, regional affairs and terrorism research center, information strategy center, and a maker space). DA faculty publish in top journals (e.g., American Political Science Review, Journal of Military History), university book presses (e.g., Cambridge and Chicago) and policy outlets (e.g. War on the Rocks, The Conversation), receive fellowships (e.g., Fullbright, Guggenheim), obtain external funding (e.g., DOD, NSF), earn association scholarship awards (e.g., Society for Military History, American Political Science Association), are recognized for teaching excellence, and work directly with US and global national security leaders. Additional information about our programs and faculty can be found at Welcome - Department of Defense Analysis - Naval Postgraduate School. 
+The Naval Postgraduate School (NPS) provides graduate education to more than 1,500 resident and 1,000 online military officers of the uniformed services, Department of Defense civilians, and members of the international defense community. Most departments and programs are highly ranked, including the US News and World Report rated #1 Homeland Security Program. NPS is located on the central coast of California in Monterey. 
+Minimum Qualifications: 
+	A Ph.D. degree in a relevant Social Science or Humanities discipline (e.g., History, Political Science, Economics, Strategic Studies, Public Policy, International Relations, Communications, Psychology, Sociology, Anthropology, Philosophy, Information Science, and other fields related to strategic studies). 
+	U.S. citizenship is required. Must be eligible for a security clearance. 
+	Publication record commensurate with academic experience. 
+Salary is highly competitive and commensurate with qualifications and experience. Relocation expenses, including recruitment/relocation incentive, may be authorized in accordance with applicable regulations. 
+Note: If You Are a Veteran, you are strongly encouraged to: Identify your Veterans’ Preference on your resume or elsewhere in your application package (type of preference, dates of service, date of VA letter, character of service, etc.). If you are not sure of your preference eligibility, visit the Department of Labor's website: http://www.dol.gov/elaws/vets/vetpref/mservice.htm. For more veterans’ preference information, visit: http://www.fedshirevets.gov/job/vetpref/index.aspx. 
+The Naval Postgraduate School is an Equal Opportunity/Affirmative Action employer. 
+For additional information about NPS, please refer to the website at http://www.nps.edu </t>
+  </si>
+  <si>
+    <t>UNITED STATES California Monterey</t>
+  </si>
+  <si>
+    <t>C7 - Game Theory and Bargaining Theory
+C1 - Econometric and Statistical Methods and Methodology:  General
+O3 - Innovation; Research and Development; Technological Change; Intellectual Property Rights
+H - Public Economics</t>
+  </si>
+  <si>
+    <t>The University of Alabama</t>
+  </si>
+  <si>
+    <t>School of Leadership and Policy</t>
+  </si>
+  <si>
+    <t>Applied microeconomics
+Public economics
+Economic Development
+Program evaluation
+Policy analysis
+Political economy
+Regulation
+Health economics
+Energy economics
+Environmental economics
+Transportation economics</t>
+  </si>
+  <si>
+    <t>Assistant or Associate Professor Positions of Public Policy</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The University of Alabama School of Leadership and Policy invites applications for multiple tenure-track positions in public policy, assistant or associate professor, beginning August 2027.
+The SLP is UA's first new college-level unit in 60 years. A presidential priority, the SLP is hiring across both public policy and leadership. Faculty will help build its curriculum and programs from the ground up.
+We seek applied, policy-relevant research agendas. Areas include security policy, social and community policy (healthcare, education, criminal justice, economic development), technology and industrial policy (energy, transportation, labor), and policymaking processes. Work that is primarily theoretical or methodological is a weaker fit.
+Required: a PhD by August 2027 in economics, public policy, political science, public administration, sociology, or a related field. Candidates should show potential for peer-reviewed publication, external funding, and undergraduate and graduate teaching. Associate candidates need an established publication record.
+Teaching needs include research methods, policy analysis, program evaluation, economics for public policy, policymaking processes, and policy capstone courses.
+Competitive salary, startup package, and relocation assistance.
+Review begins October 1 and continues until positions are filled. For entry-level economics candidates, interview invitations will follow AEA guidelines.
+Full advertisement and application instructions: https://careers.ua.edu/jobs/search/SLP. Questions: Dr. Joseph L. Smith, jos.smith@ua.edu.
+The University of Alabama is an Equal Employment/Equal Educational Opportunity Institution. 
+</t>
+  </si>
+  <si>
+    <t>SLP Public Policy Search Fall 26</t>
+  </si>
+  <si>
+    <t>UNITED STATES Alabama Tuscaloosa</t>
+  </si>
+  <si>
+    <t>D7 - Analysis of Collective Decision-Making
 H - Public Economics
 I - Health, Education, and Welfare
 J - Labor and Demographic Economics
-O - Economic Development, Innovation, Technological Change, and Growth</t>
-[...17 lines deleted...]
-AUB is an equal opportunity employer.
+K4 - Legal Procedure, the Legal System, and Illegal Behavior
+L5 - Regulation and Industrial Policy
+L6 - Industry Studies: Manufacturing
+O3 - Innovation; Research and Development; Technological Change; Intellectual Property Rights
+Q4 - Energy
+Q5 - Environmental Economics
+R - Urban, Rural, Regional, Real Estate, and Transportation Economics</t>
+  </si>
+  <si>
+    <t>The University of Chicago</t>
+  </si>
+  <si>
+    <t>Kenneth C. Griffin Department of Economics</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Research Associate  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Description
+The Kenneth C. Griffin Department of Economics at the University of Chicago invites applications for a full-time Research Associate for a three-year term starting in the 2026-2027 academic year. 
+About the TMW Center
+Co-directed by Dana Suskind (Biological Sciences Division), and John List (Economics), the TMW Center for Early Learning + Public Health aspires to create a population-level shift in the knowledge and behavior of parents and caregivers to optimize the foundational brain development in children, birth to five years of age, particularly those born into poverty. The TMW Center has conducted 12 randomized controlled, quasi-experimental, and implementation trials to date and plans to continue its active randomized controlled and implementation trials, including ongoing data collection and analysis in the coming years.  As part of these research projects, the Center is continuing to adapt and validate two state-of-the-art tools: (1) the SPEAK - a computer-adaptive tool designed to assess caretaker expectations and knowledge of early childhood cognitive and language development, and (2) the Luet – a wearable device paired with an app that uses machine learning to measure early child development through language and physical movement.
+Job Summary:
+The Research Associate will work, in partnership with Co-Director Suskind and Senior Research Associate Pernaudet, to design and execute TMW Center research projects. Core responsibilities include conducting rigorous quantitative analyses, writing and publishing findings, presenting research, and leading grant applications in collaboration with Professors List and Suskind. The position entails collaboration on new and ongoing research projects, with a highly interdisciplinary team of economists, psychologists, engineers, app developers, and more. A primary focus of the work is applying economic models and machine learning techniques to empirical analysis of data generated from TMW Center’s research projects, including via Luet and the SPEAK.
+The position will also allow the Research Associate to be part of the vibrant research environment of the TMW Center for Early Learning + Public Health and the Kenneth C. Griffin Department of Economics at The University of Chicago.  This position will report to the TMW Center Co-Directors, Dana Suskind and John List, with additional reporting to the Center COO for matters outside of research. This position will require a commitment of at least 3 years.
+This position is benefits-eligible. The University of Chicago offers a wide range of benefits programs and resources for eligible employees, including health, retirement, and paid time off. Information about the benefit offerings can be found in the Benefits Guidebook.
+Responsibilities will include, but are not limited to:
+	In collaboration with the Co-Director, develop research designs for TMW Center projects, including formulating testable research questions, selecting appropriate measurements, and ensuring clean identification of outcomes.
+       At the direction of the Co-Director, write, submit, and publish findings in peer-reviewed journals.  The annual goal is, on average, to have at least four papers in progress and at least two submitted for publication.
+	Disseminate TMW research findings to broader audiences by presenting in select conferences and meetings of early childhood researchers, psychologists, and economists.
+	Maintain existing TMW Center research collaborations with faculty at the University of Chicago, as well as other national and international faculty with whom the Center is partnering on projects.
+	Participate in and contribute to the grant preparation process in a timely manner in close collaboration with the Co-Directors, potential Co-PIs, collaborators and consultants and the Grants and Contracts office.
+	Participate in regularly scheduled TMW Center team meetings, lab meetings, and ‘papers’ meetings with Co-Director Suskind and weekly Econ meeting with Co-Director List. 
+ Competencies:
+	Excellent organizational, quantitative, and analytical skills with a high level of accuracy and sharp attention to detail required.
+	Superior interpersonal skills and the ability to work effectively with a wide range of individuals and constituencies in a diverse professional environment required.
+	Ability to effectively manage a heavy workload, competing priorities, and tight deadlines required.
+	A quick learner with the ability to initiate, organize, prioritize, and complete multiple, high-level projects; meet tight deadlines; and work effectively with minimal supervision in a fast-paced environment required.
+	Strong computer skills including programming, ability to work with data sets, and data visualization ability required.
+	Strong written and verbal communication skills required.
+	Ability to work both independently and as a team member required.
+Qualifications
+Before the start of employment, qualified applicants must have:
+	Applicants must have a Ph.D. in Economics.
+	Two years of postdoctoral experience and research within the field of economics.
+	A microeconomist with experience in experimental and behavioral economics is preferred
+	Strong expertise in education and health policy.
+	Demonstrated ability to communicate research findings clearly to multiple audiences through oral presentations and written work.
+	Experience in writing grant proposals, and a strong commitment to research preferred.
+We especially welcome applicants with technical knowledge or skills in:
+	Knowledge of Stata, Python, Matlab, and/or R preferred.
+	Knowledge of LaTeX required.
+Application Instructions
+Applicants must apply online through the University of Chicago Academic Recruitment job board at https://apply.interfolio.com/190379.
+Applicants are required to submit:
+	Resume/CV
+	Cover Letter (include earliest available start date)
+	Research statement
+	Additionally, applicants are strongly encouraged to submit, as optional, up to three published or unpublished research papers.
+Screening of applications will continue until the position is filled or the search is closed.
+EEO Statement
+The University of Chicago is an equal opportunity employer and does not discriminate based on race, color, religion, sex, sexual orientation, gender, gender identity or expression, national or ethnic origin, shared ancestry, age, status as an individual with a disability, military or veteran status, genetic information, or other protected classes under the law. For additional information, please see the University's Notice of Nondiscrimination.
+Job seekers in need of a reasonable accommodation to complete the application process should call 773-834-3988 or email equalopportunity@uchicago.edu with their request.
 </t>
   </si>
   <si>
-    <t>LEBANON Beirut</t>
-[...18 lines deleted...]
-In this role, you will use scientific principles to analyze complex datasets, develop scalable models, and deliver insights that directly impact iconic Hershey brands.
+    <t>$100,000-$110,000</t>
+  </si>
+  <si>
+    <t>2026-08-30 00:00:00</t>
+  </si>
+  <si>
+    <t>Social Sciences Division</t>
+  </si>
+  <si>
+    <t>Instructional Professor (Open Rank)</t>
+  </si>
+  <si>
+    <t>Description
+The Kenneth C. Griffin Department of Economics at the University of Chicago invites applications for appointment as Instructional Professor at the rank of Assistant, Associate, or Full. This is a full-time, career-track teaching position to begin on or after July 1, 2027. The initial appointment term is from three to five years depending on rank and is renewable with opportunity for promotion within the Instructional Professor track based on performance review. 
+The successful candidate will teach up to six courses in the undergraduate and master’s curriculum annually. We are interested in candidates with expertise in either macroeconomics and its applied fields, or statistics, data science, casual inference, and econometrics. In addition to teaching, the IP will advise and mentor undergraduate and masters students, organize student activities, contribute to recruitment and admissions of MA students and oversee and plan the curriculum under the direction of the Director of Undergraduate Studies and the Director of MA programs.
+The terms and conditions of employment for this position are covered by a collective bargaining agreement between the Service Employees Union (SEIU) and the University.
+This position is benefits-eligible. The University of Chicago offers a wide range of benefits programs and resources for eligible employees, including health, retirement, and paid time off. Information about the benefit offerings can be found in the Benefits Guidebook.
 Qualifications
-Strong background in model development and validation.
-[...176 lines deleted...]
-Applicants must have a Ph.D. in Economics or a closely related field. 
+Applicants must have a Ph.D. in Economics. Teaching experience with courses in applied economics, particularly pertaining to macroeconomics, OR statistics, data science, casual inference, and econometrics, with an emphasis on practical applications of the tools taught in these courses is required.
+Consideration for the hiring level will be granted conditional on professional qualifications. The successful candidate will have outstanding in-person, written, and virtual communication skills and the ability to teach audiences with diverse backgrounds and with varying levels of knowledge about economics. Candidates should be comfortable teaching from introductory courses through courses at the master’s level.
 Application Instructions
-Applicants must apply online at the University of Chicago's Academic Recruitment job board at apply.interfolio.com/184650. Applications must include three reference letters, curriculum vitae, research statement and up to three published or unpublished research papers. Review of applications will begin 30 days after the posting date and will continue until the position is filled.
-The University of Chicago offers a wide range of benefits programs and resources for eligible employees, including health, retirement, and paid time off. Information about the benefit offerings can be found in the Benefits Guidebook.
+Applicants must apply online at the University of Chicago’s Interfolio academic job board at: apply.interfolio.com/190053. Applicants are required to submit: 1) curriculum vitae, 2) teaching statement, 3) student evaluations, 4) two published or unpublished research papers, and 5) three letters of recommendation.
+Review of applications will begin on December 1, 2026, and will continue until the position is filled or the search has ended.
 Equal Employment Opportunity Statement
 The University of Chicago is an equal opportunity employer and does not discriminate on the basis of race, color, religion, sex, sexual orientation, gender, gender identity or expression, national or ethnic origin, shared ancestry, age, status as an individual with a disability, military or veteran status, genetic information, or other protected classes under the law. For additional information please see the University's Notice of Nondiscrimination.
 Job seekers in need of a reasonable accommodation to complete the application process should call 773-834-3988 or email equalopportunity@uchicago.edu with their request.</t>
   </si>
   <si>
-    <t>$120,000 - $142,000. This base pay range is for a nine-month academic appointment paid over twelve months.</t>
-[...2 lines deleted...]
-    <t>2026-05-09 00:00:00</t>
+    <t xml:space="preserve">$108,675 - $129,375 for Assistant IP; $119,025 - $150,075 for Associate IP; $129,375 - $160,425 for Full IP. </t>
+  </si>
+  <si>
+    <t>2027-06-30 00:00:00</t>
   </si>
   <si>
     <t>The University of Hong Kong</t>
   </si>
   <si>
-    <t>Faculty of Business and Economics</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Tenure-track Professor/Associate Professor/Assistant Professor </t>
+    <t xml:space="preserve">Tenure-Track Professor/Associate Professor/Assistant Professor (several posts) </t>
   </si>
   <si>
     <t>The University of Hong Kong
-Applications are invited for appointment as Tenure-track Professor/Associate Professor/Assistant Professor (several posts) in Organizational Economics (Org Econ) of the Faculty of Business and Economics (Ref.: 536459), to commence on June 1, 2027 or as soon as possible thereafter.  The appointment will be made on a three-year fixed-term basis, with the possibility of renewal and consideration for tenure before the expiry of a second three-year fixed-term contract. Exceptionally outstanding candidates at Professor/Associate Professor level may be considered for appointment on tenure terms.
-[...2 lines deleted...]
-The University only accepts online application for the above posts.  Applicants should apply online and upload an up-to-date C.V. and other supporting documents.  At least three referees will be invited to send their confidential reference letters to the Faculty directly.  Review of applications will commence on November 15, 2026, and continue until the posts are filled.
+Applications are invited for appointment as Tenure-Track Professor/Associate Professor/Assistant Professor (several posts) in Economics in the Faculty of Business and Economics (Ref.: 537058), to commence on July 1, 2027 or as soon as possible thereafter. The appointment will be made on a three-year fixed-term basis, with the possibility of renewal and consideration for tenure before the expiry of a second three- year fixed-term contract. Exceptionally outstanding candidates at Professor/Associate Professor level may be considered for appointment on tenure terms.
+Applicants should possess or be close to completing a Ph.D.  degree with outstanding research promise. All fields of Economics will be considered. The appointees should be able to teach undergraduate and/or graduate degree programmes, and are expected to commit to high-quality scholarly research and services. Applicants for appointment as Professor should have a proven record of high-quality scholarship and teaching, and should be able to conduct an ongoing active research agenda, attract competitive grants, and provide leadership and services within both the Faculty and the University. Information about the Faculty can be obtained at https://www.hkubs.hku.hk/. Enquiries about the posts (not application materials) should be directed to the Chairman of the Recruitment Committee, Professor Yanhui Wu (e-mail:econ.jobmarket@hku.hk).
+A highly competitive salary commensurate with qualifications and experience will be offered, in addition to annual leave and medical benefits. At current rates, salaries tax does not exceed 15% of gross income. The appointment will attract a contract-end gratuity and University contribution to a retirement benefits scheme, totaling up to 15% of basic salary.  Housing benefits will be provided as applicable.
+The University only accepts online application for the above posts.  Applicants should apply online at the University’s careers site (https://jobs.hku.hk) and upload an up-to-date C.V., job market paper, and other supporting documents. At least three referees will be invited to send their confidential reference letters to the Faculty directly. Review of applications will start as soon as possible and continue until November 30, 2026, or until the posts are filled, whichever is earlier.
 The University is an equal opportunities employer and is committed to equality, ethics, inclusivity, diversity and transparency</t>
   </si>
   <si>
-    <t>2026-11-15 00:00:00</t>
-[...33 lines deleted...]
-If you need a reasonable accommodation for a disability, for any part of the employment process, please contact us at HRJobs@umaryland.edu and let us know the nature of your request and your contact information.  Please note that only inquiries regarding a reasonable accommodation request will be responded to from this email address.
+    <t>The University of Texas at Austin</t>
+  </si>
+  <si>
+    <t>The Lyndon B. Johnson School of Public Affairs</t>
+  </si>
+  <si>
+    <t>international macroeconomics and finance
+labor economics of migration and remittances
+trade and climate
+industrial policy
+geoeconomics
+development economics
+international political economy</t>
+  </si>
+  <si>
+    <t>International Economic Policy</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Lyndon B. Johnson School of Public Affairs at the University of Texas at Austin (“LBJ School”) invites applications for a tenure-track Assistant or Advanced Assistant Professor of International Economic Policy to begin in Fall of academic year 2027-28 (with an August 2027 start date). One of the nation’s top programs in public affairs, the LBJ School is seeking to strengthen its faculty in international economics and trade.
+Full job description and application instructions available here: https://apply.interfolio.com/192252
 </t>
   </si>
   <si>
-    <t>UNITED STATES Maryland Baltimore</t>
-[...10 lines deleted...]
-Research
+    <t>UNITED STATES Texas Austin</t>
+  </si>
+  <si>
+    <t>McCombs School of Business</t>
+  </si>
+  <si>
+    <t>Business, Government &amp; Society</t>
+  </si>
+  <si>
+    <t>Global political economy
+Firms’ roles
+Industries roles
+Geopolitics/economics
+Trade
+Resource economics
+Environmental economics</t>
+  </si>
+  <si>
+    <t>Tenure Track Nonmarket Strategy/Political Economy Position</t>
+  </si>
+  <si>
+    <t>The Department of Business, Government &amp; Society (BGS) at the University of Texas at Austin’s McCombs School of Business invites applications for an assistant professor (tenure track) position in nonmarket strategy/political economy effective August 16, 2027. We are particularly interested in candidates whose research focuses on global political economy, including but not limited to firms’ and industries’ roles in geopolitics/economics, trade, and resource/environmental economics.
+The BGS department (https://www.mccombs.utexas.edu/departments/BGS) is an interdisciplinary group that teaches future leaders at all levels of McCombs’ curriculum how to recognize and respond to the political, social, legal, and ethical expectations that businesses face. BGS aims to contribute to important public policy debates in these and related areas through research that applies rigorous social science methods to relevant nonmarket strategy/political economy questions. 
+The school’s location in Austin is particularly attractive to faculty interested in connecting with a thriving business community and the Texas state government. For more details on the school and the department, please visit http://www.mccombs.utexas.edu/ and https://www.mccombs.utexas.edu/Departments/BGS. Finally, Austin is an outstanding place to live! See http://www.austintexas.org/visit/ for some of the many things that contribute to the high quality of life in Austin.
+Qualifications:
+The ideal candidate will possess a Ph.D. in economics, political science, or strategic management no later than the start date of the position and be prepared to publish in top outlets in these fields. The primary teaching responsibilities will require the candidate to contribute to the department’s offerings in international business at the undergraduate, MBA, and EMBA levels, as well as to help staff the department’s new undergraduate core class in nonmarket strategy. 
+Applicant Instructions:
+Interested parties should submit the following: 1) a cover letter that includes brief statements of research and teaching interests, 2) a CV, 3) a job market paper, 4) three letters of recommendation, and, if available, 5) evidence of teaching effectiveness (e.g., sample syllabi and student evaluations). All applications submitted by Friday, September 25, 2026 will receive full consideration, although the search will continue until a suitable candidate is identified. UT-Austin uses Interfolio’s Faculty Search. Applicants to this position receive a free Dossier account and can send all application materials free of charge. The posting is available here: apply.interfolio.com/190563 
+Direct any inquiries to Timothy Werner (timothy.werner@mccombs.utexas.edu). The University of Texas at Austin is an Equal Opportunity Employer.</t>
+  </si>
+  <si>
+    <t>M2 - Business Economics</t>
+  </si>
+  <si>
+    <t>2026-09-25 00:00:00</t>
+  </si>
+  <si>
+    <t>Trinity College</t>
+  </si>
+  <si>
+    <t xml:space="preserve">health economics
+health policy
+public policy
+health 
+education
+health
 </t>
   </si>
   <si>
-    <t>Fixed Term Lecturer (equivalent to Assistant Professor)</t>
-[...49 lines deleted...]
-G4 - Behavioral Finance</t>
+    <t xml:space="preserve">Assistant Professor of Public Policy </t>
+  </si>
+  <si>
+    <t>The Trinity College Public Policy and Law Program invites applications for a tenure-track assistant professor with a focus on health policy, broadly defined to include policy domains that shape health or health equity. Our unique interdisciplinary program unites policy analysis and legal studies to examine critical societal issues. We seek candidates with the interest and ability to teach advanced undergraduate courses in their area of research expertise, courses on health policy, and an introduction to US public policy. A Ph.D. in Public Policy, Sociology, Economics, Public Health, Health Policy, or a related field should be in hand by August 2027.</t>
+  </si>
+  <si>
+    <t>UNITED STATES Connecticut Hartford</t>
+  </si>
+  <si>
+    <t>I1 - Health
+I3 - Welfare, Well-Being, and Poverty
+A1 - General Economics
+K1 - Basic Areas of Law</t>
   </si>
   <si>
     <t>Tsinghua SEM</t>
   </si>
   <si>
     <t>Insurance and Risk Management</t>
   </si>
   <si>
     <t>Professors at All Ranks in the Area of Insurance and Risk Management</t>
   </si>
   <si>
     <t xml:space="preserve">Positions 
 Professors at All Ranks in the Area of Insurance and Risk Management
 About the Organization
 Originally under the name “Tsinghua Xuetang”, Tsinghua University was founded in 1911 and is one of the most prestigious universities in China. Tsinghua University School of Economics and Management (SEM) was established in 1984, with Mr. ZHU Rongji as the founding dean. After 42 years of development, Tsinghua SEM has achieved remarkable results in talent cultivation, scientific research, social services, cultural heritage innovation and international exchanges and cooperation. It has taken the lead in obtaining the top two certifications of global management education AACSB and EQUIS, and has become a leading economics and management school in China. The school has about 5000 students in the undergraduate, doctoral, master’s, MBA and EMBA programs. Tsinghua SEM has a strong faculty team with about 150 full time faculty members.
 Positions Summary
 The Department of Finance at Tsinghua SEM invites applications for all ranks in the area of Insurance and Risk Management. Scholars with an econometrics background and/or research interests in public economics and health economics are also welcomed.
 The School offers a competitive salary, relocation allowance, housing allowance, research enabling funds, and other fringe benefits. Applicants are expected to hold a Ph.D. degree in economics, econometrics, finance, or a related field. Both highly qualified entry-level candidates and experienced faculty with strong research records will be considered.
 Application
 To apply, please send an application cover letter, CV (including a list of publications and working papers), three letters of reference (apart from tenured positions), evidence of research and teaching excellence, selected articles or working papers to scholar@sem.tsinghua.edu.cn
 Screening of candidates will start immediately and will continue until the positions are filled. 
 </t>
   </si>
   <si>
     <t>CHINA Beijing</t>
   </si>
   <si>
-    <t>2026-06-25 00:00:00</t>
-[...20 lines deleted...]
-Tufts University is an Equal Opportunity Employer. See the University’s Non-Discrimination statement and policy here https://oeo.tufts.edu/policies-procedures/non-discrimination/. If you are an applicant with a disability who is unable to use our online tools to search and apply for jobs, please contact us by calling the Office of Equal Opportunity (OEO) at 617-627-3298 or at oeo@tufts.edu. Applicants can learn more about requesting reasonable accommodations at https://oeo.tufts.edu/
+    <t>U.S. Equal Employment Opportunity Commission</t>
+  </si>
+  <si>
+    <t>Expert Analysis Division</t>
+  </si>
+  <si>
+    <t>Office of General Counsel</t>
+  </si>
+  <si>
+    <t>Microeconomics
+Labor Economics
+Civil Rights
+Law Enforcement
+EEOC
+Employment Discrimination</t>
+  </si>
+  <si>
+    <t xml:space="preserve">We are accepting applications for an Economist position in the Expert Analysis Division, Office of General Counsel, U.S. Equal Employment Opportunity Commission. As an Economist, you will be responsible for serving as an authority in economics and provide expert opinions, guidance, and direction to management, trial attorneys, and others in the analysis of employment discrimination cases.
+Our team of PhD-level Economists within the Expert Analysis Division at EEOC conduct independent and objective analyses of employer-specific data to assess claims of discrimination in employment and testify as experts in court. We provide expert advice and advise legal staff on appropriate analytical methods, data requirements, and statistical techniques for case development and research efforts. A background in labor economics or a related microeconomic area is preferred for this position. 
+The position requires a duty station at Headquarters (in Washington, D.C.) or one of the 53 EEOC Field Offices (EEOC Field Offices | U.S. Equal Employment Opportunity Commission).
+The position will be at the GS-13 level with a promotion potential at GS-14. The start date is negotiable.
 </t>
   </si>
   <si>
-    <t>$12,296 per course</t>
-[...23 lines deleted...]
-Tufts University is an Equal Opportunity/Affirmative Action Employer. Read the University's Non-Discrimination statement and policy. If you are an applicant with a disability who is unable to use our online tools to search for and apply for jobs, please contact us by calling Johny Laine in the Office of Equal Opportunity (OEO) at 617-627-3298 or by email at johny.laine@tufts.edu. Applicants can learn more about requesting reasonable accommodations at http://oeo.tufts.edu.
+    <t>The position will be at the Gs-13 level with a promotion potential at GS-14.</t>
+  </si>
+  <si>
+    <t>D - Microeconomics
+J - Labor and Demographic Economics</t>
+  </si>
+  <si>
+    <t>2026-09-16 00:00:00</t>
+  </si>
+  <si>
+    <t>UChicago/UCEMA Joint Initiative for Latin American Experimental Economics (JILAEE)</t>
+  </si>
+  <si>
+    <t>Field Experiments
+Behavioral Economics
+Latin America</t>
+  </si>
+  <si>
+    <t>Post-Doctoral Position</t>
+  </si>
+  <si>
+    <t>The UChicago/UCEMA joint initiative JILAEE accepts applications for two postdoctoral scholar positions from July 2027, or earlier on agreement.
+JILAEE is a research center that is co-directed by Julio Elias (UCEMA) and John A. List (UChicago). Its mission is to promote the use of field experiments in Latin America, and to strengthen relationships between researchers, governments, and private organizations to advance the use of (experimental) economics. For more information: https://www.jilaee.org/
+JILAEE postdoctoral scholars spend 2/3 of their time in Buenos Aires to establish new research partnerships, design and conduct field experiments, and strengthen their research pipeline before starting tenure track faculty positions. JILAEE postdocs spend 1/3 of their time at UChicago, and are closely integrated in John List's experimental economics group throughout the term of the postdoctoral position. The postdoctoral scholars are highly encouraged to start new projects and co-author on research papers with JILAEE affiliates and researchers in Latin America and the University of Chicago.
+There are no teaching or administrative obligations. The term for the position is flexible and can be up to two years. Applicants with research interests in experimental economics, development economics, and/or behavioral economics and experience in conducting field experiments will be given priority.</t>
+  </si>
+  <si>
+    <t>ARGENTINA Buenos Aires Capital Federal
+UNITED STATES Illinois Chicago</t>
+  </si>
+  <si>
+    <t>C9 - Design of Experiments
+D9 - Micro-Based Behavioral Economics</t>
+  </si>
+  <si>
+    <t>Universidad del CEMA (UCEMA)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">applied microeconomics
+microeconometrics
+program evaluation
+impact evaluation
+empirical methods
 </t>
   </si>
   <si>
-    <t>$65,000 - $75,000</t>
-[...222 lines deleted...]
-    <t xml:space="preserve">The Department of Economics at Universidad del CEMA (www.ucema.edu.ar), Buenos Aires, Argentina, invites applications for an Assistant Professor position beginning August 2026, or later by agreement.
+    <t>Assistant or Associate Professor in Economics (Open Rank)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Department of Economics at Universidad del CEMA (www.ucema.edu.ar), Buenos Aires, Argentina, invites applications for an Assistant or Associate Professor position beginning August 2026, or later by agreement.
 We seek an applied microeconomist with strong expertise in empirical methods and program evaluation, including randomized controlled trials, quasi-experimental designs and cost-benefit analysis. We especially welcome candidates working in one or more of the following fields: law and economics; labor economics; poverty and inequality; health economics; human capital; public economics; behavioral economics; Economics of Crime; and managerial economics.
-Fluency in English is required; Spanish is preferred.
+Spanish required (teaching is mostly in Spanish); working English required.
 The successful candidate may spend up to three months per year as a visiting researcher at the Becker Friedman Institute for Economics (BFI), University of Chicago, during its Winter Quarter (January–March).
 Applicants must hold a Ph.D. in Economics by the start date but may be ABD when applying.
-Apply via JOE with: a cover letter, curriculum vitae, one research paper, evidence of teaching ability, a research statement, and three reference letters. 
+Apply via JOE with: a cover letter, curriculum vitae, one research paper, evidence of teaching ability, a research statement, and three reference letters for Assistant Professor. 
 Review begins  July 15, 2026, and continues until the position is filled. Early application is encouraged. We will interview candidates online. Selected candidates will be invited for a job talk.
 Questions mailto:mcbayon@ucema.edu.ar
 </t>
   </si>
   <si>
-    <t>ARGENTINA CIUDAD DE BUENOS AIRES CIUDAD DE BUENOS AIRES
-UNITED STATES Illinois Chicago</t>
+    <t>UNITED STATES Illinois Chicago
+ARGENTINA Ciudad de Buenos Aires</t>
   </si>
   <si>
     <t>C1 - Econometric and Statistical Methods and Methodology:  General
 C9 - Design of Experiments
 D1 - Household Behavior and Family Economics
 D3 - Distribution
 D9 - Micro-Based Behavioral Economics
 H - Public Economics
 I1 - Health
 I2 - Education and Research Institutions
 J - Labor and Demographic Economics
-K - Law and Economics
-[...3 lines deleted...]
-O - Economic Development, Innovation, Technological Change, and Growth</t>
+K - Law and Economics</t>
   </si>
   <si>
     <t>2026-10-22 00:00:00</t>
   </si>
   <si>
-    <t>Universidad Torcuato Di Tella</t>
-[...74 lines deleted...]
-  <si>
     <t>University of Arizona</t>
   </si>
   <si>
-    <t>Eller College of Management</t>
-[...1 lines deleted...]
-  <si>
     <t>Economic and Business Research Center</t>
   </si>
   <si>
-    <t>Lead Economist</t>
-[...12 lines deleted...]
-    <t>$75,540 - $98,201</t>
+    <t>Applied Economics</t>
+  </si>
+  <si>
+    <t>Lead Economist, EBRC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">This position will work closely with the EBRC Director to identify, pursue, and secure externally funded economic research projects. The successful candidate will independently lead and manage funded projects, contribute to ongoing EBRC initiatives such as the MAP Dashboard and the Arizona Forecasting Project, and produce economic analyses and publications that serve clients, policymakers, business leaders, and the broader public.
+This is a high-visibility position within EBRC, Arizona’s premier source of economic and demographic research. The Lead Economist will play an important role in helping grow EBRC’s externally funded research portfolio while contributing to flagship public-facing products. The position offers autonomy in project development and the opportunity to make a meaningful impact on economic policy and decision-making throughout Arizona.
+Preferred Knowledge, Skills, and Abilities
+	Proficiency in R, SAS, Stata, EViews, or similar statistical and econometric software.
+	Strong written and verbal communication skills, including the ability to present complex economic concepts to diverse audiences.
+	Ability to manage multiple projects simultaneously and meet client deadlines.
+	Experience updating websites, creating online content, and familiarity with Adobe Creative Suite or similar software.
+	Demonstrated experience using IMPLAN and/or REMI for regional economic impact modeling.
+View full job posting here: https://arizona.csod.com/ux/ats/careersite/4/home/requisition/26690?c=arizona
+ </t>
+  </si>
+  <si>
+    <t xml:space="preserve">	$75,540 - $98,201</t>
   </si>
   <si>
     <t>UNITED STATES Arizona Tucson</t>
   </si>
   <si>
-    <t>2026-07-05 00:00:00</t>
-[...25 lines deleted...]
-•	Commitment to continued scholarly or professional engagement activity
+    <t>M0 - General</t>
+  </si>
+  <si>
+    <t>University of Calgary</t>
+  </si>
+  <si>
+    <t>Faculty of Arts</t>
+  </si>
+  <si>
+    <t>industrial organization
+regulatory economics
+economics
+competition</t>
+  </si>
+  <si>
+    <t>Assistant or Associate Professor (Industrial Organization or Regulatory Economics)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Department of Economics at the University of Calgary invites applications for an economist focusing on industrial organization or regulatory economics. The successful candidate will be appointed at the rank of Assistant Professor (tenure-track) or Associate Professor (with tenure). The target date for the appointment to begin is July 1, 2027.
+The successful candidate must have a PhD in Economics and be positioned to enhance the Department of Economics' recognized strengths in industrial organization. They must therefore demonstrate a track record of producing influential research in industrial organization with applications to economic regulation and/or competition policy. They must also be willing to engage in collaborations within and beyond the University, participate in international professional networks, and actively contribute to undergraduate and graduate student teaching and supervision.
+The successful candidate is expected to play a central role in the Department's new Research Program in Competition &amp; Regulation. This initiative brings together academics, policymakers, regulators, and industry partners to address pressing questions in the design and implementation of competition and regulatory policies of significance both in Canada and internationally.
+Interested individuals are requested to follow application guidelines and submit their applications through: https://careers.ucalgary.ca/jobs/18146911-assistant-or-associate-professor-in-industrial-organization-or-regulatory-economics
 </t>
   </si>
   <si>
-    <t>UNITED STATES Arkansas Fayetteville</t>
-[...32 lines deleted...]
-    <t>L5 - Regulation and Industrial Policy</t>
+    <t>104,500 to 158,000 CAD Annually</t>
+  </si>
+  <si>
+    <t>CANADA Alberta Calgary</t>
+  </si>
+  <si>
+    <t>L5 - Regulation and Industrial Policy
+H3 - Fiscal Policies and Behavior of Economic Agents
+L0 - General</t>
+  </si>
+  <si>
+    <t>2026-11-19 00:00:00</t>
+  </si>
+  <si>
+    <t>University of California Berkeley</t>
+  </si>
+  <si>
+    <t>​Assistant Professor of Economics ​
+Department of Economics, College of Letters &amp; Science 
+University of California, Berkeley 
+The Department of Economics at the University of California, Berkeley seeks applications for two tenure-track positions at the Assistant Professor rank, 100% time. 
+The field is Open. For more information about the position, including required qualifications and application materials, go to: https://apptrkr.com/9775436 
+The deadline to apply is November 14, 2026. Please direct questions to: facrecruit-econ@berkeley.edu. 
+The University of California, Berkeley is an Equal Opportunity/Affirmative Action Employer. All qualified applicants will receive consideration for employment without regard to race, color, religion, sex, sexual orientation, gender identity, national origin, disability, age, or protected veteran status.</t>
+  </si>
+  <si>
+    <t>$111,400–$163,200</t>
+  </si>
+  <si>
+    <t>UNITED STATES California Berkeley</t>
+  </si>
+  <si>
+    <t>A - General Economics and Teaching
+00 - 00 - Default: Any Field</t>
+  </si>
+  <si>
+    <t>2026-11-14 00:00:00</t>
+  </si>
+  <si>
+    <t>Haas School of Business</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Assistant Professor - Economic Analysis &amp; Policy </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Assistant Professor – Economic Analysis &amp; Policy – Haas School of Business 
+University of California, Berkeley 
+The Haas School of Business at the University of California, Berkeley invites applications for a tenure-track faculty position in Economic Analysis and Policy with an expected start date of July 1, 2027. 
+For more information and to apply: https://apptrkr.com/9796806 
+All qualified applicants will receive consideration for employment without regard to race, color, religion, sex, sexual orientation, gender identity, national origin, disability, age, or protected veteran status. </t>
+  </si>
+  <si>
+    <t>$116,500 - $140,500</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Assistant Professor – Finance – Haas School of Business
+University of California, Berkeley 
+The Haas School of Business at the University of California, Berkeley invites applications for a tenure-track faculty position in Finance with an expected start date of July 1, 2027. 
+Basic qualifications: Applicants must have a Ph.D. (or equivalent international degree) or be enrolled in a Ph.D. (or equivalent international degree) granting program at the time of application.
+Preferred qualifications: We are especially interested in applicants who are pursuing or hold a Ph.D. in Finance, Economics, or other closely related fields. We prefer applicants who currently hold a Ph.D. or have advanced to Ph.D. candidacy and will complete the doctoral degree or an equivalent within 6 months of the start date.
+For more information and to apply: https://apptrkr.com/9723836
+Applications will be accepted through November 18, 2026.
+All qualified applicants will receive consideration for employment without regard to race, color, religion, sex, sexual orientation, gender identity, national origin, disability, age, or protected veteran status.
+</t>
+  </si>
+  <si>
+    <t>General Public Policy and Administration: Policy Analysis, Public Administration and Management</t>
+  </si>
+  <si>
+    <t>Goldman School of Public Policy</t>
+  </si>
+  <si>
+    <t>Tenure-Track Faculty Position
+General Public Policy and Administration: Policy Analysis, Public Administration and Management - Goldman School of Public Policy
+The Goldman School of Public Policy at the University of California, Berkeley, invites applications for a tenure-track appointment to the faculty at the Assistant Professor rank in the area of policy analysis and/or governmental management and public administration.
+Against the backdrop of a world with fractured institutional trust, increased social stratification and inequality, diverse populations, dispersed decision-making, media and informational fragmentation, political and governmental volatility, skepticism about evidence, and the growing use of AI, the Goldman School seeks a faculty member whose research considers the changing role of public policy analysis and/or the changing nature of governmental management.
+The Goldman School encourages applications from scholars in a broad range of disciplines, including public policy, political science, economics, public affairs, sociology, psychology, business, and law, as well as data scientists with roots in computer science, schools of information, economics, and other fields, whose research engages with questions of public policy and/or public administration. Areas of interest include, but are not limited to, the development or study of policy analysis methods, research on policy-analysis institutions, studies of bureaucracy, personnel management, organizational behavior, budgeting, procurement and logistics, program implementation, governmental performance, governmental decision-making, strategic thinking and planning, the use of AI in government, or methods for increasing democratic outreach, inclusion, and governmental trust. We welcome applications from researchers studying these topics in the United States and around the world.
+The University of California, Berkeley is an Equal Opportunity employer. All qualified applicants will receive consideration for employment without regard to race, color, religion, sex, sexual orientation, gender identity, national origin, disability, age, or protected veteran status.
+For more information and to apply, visit: https://apptrkr.com/9762736
+je-e1c318486e924699947649d22780bd0d</t>
+  </si>
+  <si>
+    <t>$84,100–$132,900</t>
+  </si>
+  <si>
+    <t xml:space="preserve">9762736 </t>
+  </si>
+  <si>
+    <t>H - Public Economics
+P - Political Economy and Comparative Economic Systems</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Law, Crime, and Punishment  Jurisprudence &amp; Social Policy Program </t>
+  </si>
+  <si>
+    <t>School of Law</t>
+  </si>
+  <si>
+    <t>Assistant Professor - Law, Crime, and Punishment Jurisprudence &amp; Social Policy Program School of Law
+Berkeley Law invites applications for the position of Assistant Professor - Law, Crime, and Punishment at Berkeley Law Jurisprudence &amp; Social Policy Program with an anticipated start date of Fall 2027 or later. This position is full-time permanent 100% time.
+Applications will be accepted through August 14th, 2026.
+For more information about this position, including required qualifications and application materials, please visit the following link: https://apptrkr.com/7287010
+All qualified applicants will receive consideration for employment without regard to race, color, sex, sexual orientation, gender identity, national origin, disability, age or protected veteran status.
+Please direct questions to academicpositions@law.berkeley.edu.
+The University of California, Berkeley is an AA/EEO employer.</t>
+  </si>
+  <si>
+    <t>$203,900 -$333,600</t>
+  </si>
+  <si>
+    <t>K - Law and Economics</t>
+  </si>
+  <si>
+    <t>Quantitative Marketing</t>
+  </si>
+  <si>
+    <t>Assistant Professor - Quantitative Marketing - Haas School of Business
+University of California, Berkeley
+The Haas School of Business at the University of California, Berkeley invites applications for a tenure-track faculty position in Quantitative Marketing with an expected start date of July 1, 2027. 
+Basic qualifications: Applicants must have a Ph.D. (or equivalent international degree) or be enrolled in a Ph.D. (or equivalent international degree) granting program at the time of application.
+Preferred qualifications: We are especially interested in applicants with a Ph.D. in Marketing or other closely related fields. We prefer applicants who currently have a PhD or who have advanced to Ph.D. candidacy and will complete the doctoral degree or equivalent degree within six months of the start date.
+For more information and to apply: https://apptrkr.com/9714307
+Applications will be accepted through September 15, 2026.
+All qualified applicants will receive consideration for employment without regard to race, color, religion, sex, sexual orientation, gender identity, national origin, disability, age, or protected veteran status.
+To apply, visit https://apptrkr.com/9714307</t>
+  </si>
+  <si>
+    <t>M3 - Marketing and Advertising</t>
   </si>
   <si>
     <t>University of California San Diego</t>
   </si>
   <si>
-    <t>Executive-in-Residence: Innovation through Equity and Ownership</t>
-[...220 lines deleted...]
-    <t>Herbert Wertheim School of Public Health and Human Longevity Science</t>
+    <t>Human Longevity Science</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Herbert Wertheim School of Public Health </t>
   </si>
   <si>
     <t>Health Economics
 Health Policy
 Behavioral Economics
 Drug Abuse
 Drug Policy</t>
   </si>
   <si>
-    <t>Postdoctoral Fellow in Health Economics, Health Policy, and Behavioral Economics</t>
-[...2 lines deleted...]
-    <t>UC San Diego is seeking applications for a postdoctoral fellow (2 to 3 year appointment) who aspires to become an independent academic researcher in health economics, health policy, or behavioral economics, with a focus on drug use and abuse.
+    <t>Postdoctoral Fellow in Health Economics and Health Policy</t>
+  </si>
+  <si>
+    <t>UC San Diego is seeking applications for a postdoctoral fellow (2-year appointment) who aspires to become an independent academic researcher in the field of health economics and health policy, with a focus on drug use and abuse.
 Position Description:
-The fellow will work closely with Dr. Yuyan Shi on multiple projects that (1) evaluate the impacts of drug policies, (2) examine neighborhood retail environments, and (3) conduct behavioral economics experiments to understand individual responses to marketing, regulation, and product variations. Drugs of interest include cannabis, tobacco, and other licit and illicit drugs.
+The fellow will work closely with Dr. Yuyan Shi on multiple projects that (1) evaluate the impacts of drug policies, (2) examine neighborhood retail environments, and (3) assess market trends and product mix. Drugs of interest include cannabis, tobacco, and other licit and illicit drugs.
 Qualifications:
-Applicants should hold a doctoral degree by July 2026 in public health or a social science discipline such as health economics, health policy, behavioral economics, health services, communication, or a related field. Ideal candidates will have strong quantitative skills, including experience analyzing large-scale population surveys and administrative data. Strong writing and communication skills are required. Experience in drug use and policy research is preferred. Demonstrated expertise in at least one of the following areas is an advantage: (1) designing and conducting behavioral experiments, (2) analyzing sales or market data using advanced econometric methods, (3) developing and implementing complex survey instruments, or (4) programming skills.</t>
-[...2 lines deleted...]
-    <t>$57,000-62,000/year</t>
+Applicants should hold a doctoral degree by Oct 2026 in public health or a social science discipline such as health economics, health policy, behavioral economics, health services, communication, or a related field. Ideal candidates will have strong quantitative skills, including experience analyzing large-scale population surveys and administrative data. Strong writing and communication skills are required. Experience in drug use and policy research is preferred. Demonstrated expertise in at least one of the following areas is an advantage: (1) analyzing sales or market data using advanced econometric methods, (2) structural modeling, or (3) machine learning.</t>
+  </si>
+  <si>
+    <t>$69,000-71,000/year</t>
   </si>
   <si>
     <t>UNITED STATES California San Diego</t>
   </si>
   <si>
-    <t>University of California Santa Barbara</t>
-[...41 lines deleted...]
-Economic history
+    <t>University of California, Riverside</t>
+  </si>
+  <si>
+    <t>CHASS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Visiting Assistant Professor 
+VAP
+Economics
+UCR 
+University of California Riverside
+Assistant Professor
+Riverside
+California
+Teaching
+</t>
+  </si>
+  <si>
+    <t>Visiting Assistant Professor of Economics - 2026/27</t>
+  </si>
+  <si>
+    <t>The Department of Economics at the University of California, Riverside, invites applications for a Visiting Assistant Professor of Economics. The appointment will be for one quarter (Fall 2026), beginning September 2026. Primary responsibilities will include teaching two graduate-level macroeconomics courses, specifically the first-year core sequence and a second-year elective in the Ph.D. program. The appointed candidate is expected to engage in scholarly and/or professional activities and participate in service to the department, college, university, and broader profession.
+Applicants must be ABD or have met the requirements for a Ph.D. in Economics or a closely related field by the start of the appointment. Successful candidates should have a proven record or strong potential for excellence in teaching graduate-level macroeconomics. The salary for a Visiting Assistant Professor is $14,016 per course or $28,032 for two courses, dependent on qualifications and experience. This is a negotiated rate of pay and is not dependent on a UC salary scale.
+Complete applications must include a cover letter of interest, a current CV, samples of research work, a teaching statement, teaching evaluations, and three letters of reference that are uploaded through the AP Recruit system. Review of applications will begin on August 26, 2026. To ensure full consideration, applications and supporting materials should be received by Wednesday, August 26, 2026.
+Applications and materials will be submitted using UCR’s online application system located at
+https://aprecruit.ucr.edu/JPF02323
+The University of California is an Equal Opportunity/Affirmative Action Employer. All qualified candidates will be considered for employment without regard to race, color, religion, sex, sexual orientation, gender identity, national origin, age, disability, or protected veteran status. Please note that the university does not provide visa sponsorship for this position.</t>
+  </si>
+  <si>
+    <t>$14,016 per course</t>
+  </si>
+  <si>
+    <t>UNITED STATES California Riverside</t>
+  </si>
+  <si>
+    <t>A1 - General Economics
+A2 - Economic Education and Teaching of Economics
+E0 - General</t>
+  </si>
+  <si>
+    <t xml:space="preserve">University of Cambridge </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Faculty of Economics </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Janeway Institute Postdoctoral Research Fellowship </t>
+  </si>
+  <si>
+    <t>The Janeway Institute at the Faculty of Economics, Cambridge University has a Postdoctoral Research Fellowship available. Eligible candidates include those who have recently been awarded a doctoral degree or expect to receive their degree by September 2027. The Fellowship is for a maximum of three years.
+The Fellowship will be based at the Janeway Institute, which was created to develop new fundamental ideas, methods, and research which push the frontier of economics. 
+We welcome applications from researchers working on areas of economics related to transmission mechanisms and economic policy. This includes but is not limited to research into the contributions of firms and sectors in the aggregate economy; inquiries into how heterogeneity across households and firms shapes economic outcomes and contributes to economic growth; studies of the conduct and impact of monetary and fiscal policy in closed and open economies; and investigations of other economic factors that shape the economy and contribute to economic growth. 
+Successful candidates should demonstrate an ability to develop their own research ideas and indicate how they can contribute to the transmission mechanisms research group in Cambridge. 
+To apply, please follow this link: https://www.cam.ac.uk/jobs/janeway-institute-postdoctoral-research-fellowship-research-assistant-or-research-associate-fixed-jh50885</t>
+  </si>
+  <si>
+    <t>UNITED KINGDOM Cambridgeshire Cambridge</t>
+  </si>
+  <si>
+    <t>E1 - General Aggregative Models
+E2 - Consumption, Saving, Production, Investment, Labor Markets, and Informal Economy
+E3 - Prices, Business Fluctuations, and Cycles
+E4 - Money and Interest Rates
+E5 - Monetary Policy, Central Banking, and the Supply of Money and Credit
+E6 - Macroeconomic Policy, Macroeconomic Aspects of Public Finance, and General Outlook
+E7 - Macro-Based Behavioral Economics
+F3 - International Finance
+F4 - Macroeconomic Aspects of International Trade and Finance
+O3 - Innovation; Research and Development; Technological Change; Intellectual Property Rights
+O4 - Economic Growth and Aggregate Productivity</t>
+  </si>
+  <si>
+    <t>University of Central Florida</t>
+  </si>
+  <si>
+    <t>Instructor/Lecturer - Economist in Residence</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Department of Economics in the Barry S. Miller College of Business at the University of Central Florida invites applications for an Economist-in-Residence and Visiting Instructor or Lecturer to help lead a new Initiative on Economic Decision Systems.
+The Initiative examines how organizations design and manage decision systems in environments where economic reasoning, data, technology, and human judgment interact. Its centerpiece is the Economic Decision Systems Lab, where faculty, students, and organizational partners collaborate on applied decision problems. The Initiative supports the College's strategic emphasis on technology-enabled business transformation, industry engagement, and applied research.
+This fixed-term position is designed for a dynamic, entrepreneurial individual interested in building new programs, developing partnerships, mentoring students, and translating economic thinking into organizational practice. Continued appointment beyond the initial term of up to 4 years may be considered based on success of the Initiative, evolution of organizational partnerships, and strategic priorities of the college. Success will be measured by the establishment of a functioning Lab with sustained external partnerships, a pipeline of applied projects, and a distinctive experiential learning program.
+Minimum qualifications:
+	A terminal degree (for a lecturer) or a master’s degree (for an instructor) in economics or a related discipline from an accredited institution at the time of application.
+	Demonstrated experience applying economic reasoning and data analysis to organizational decision-making in data-rich environments.
+Preferred qualifications:
+	Experience applying economics to improve decisions in industry, consulting, government, financial services, technology, or other organizations.
+	Experience leading applied projects at the intersection of economics, analytics, technology, and organizational design.
+	Experience mentoring students or early-career professionals, or leading collaborative teams.
+	Experience integrating human and artificial intelligence for organizational decision-making.
+	A dynamic, entrepreneurial interest in developing partnerships and new programs.
+	Ability and willingness to engage external organizations and help shape the direction of the Initiative.
+Applications must be submitted electronically at the link below. In addition to the online application, applicants should upload (1) a cover letter describing how their experience aligns with the goals of the Initiative and the qualifications listed above, and (2) a curriculum vitae. Review of applications will begin immediately and continue until the position is filled. Official transcripts (and, if applicable, U.S. degree equivalency evaluations) will be required before appointment.
+</t>
+  </si>
+  <si>
+    <t>UNITED STATES Florida Orlando</t>
+  </si>
+  <si>
+    <t>University of Colorado Boulder</t>
+  </si>
+  <si>
+    <t>Bruce D. Benson Center for the Study of Western Civilization</t>
+  </si>
+  <si>
+    <t>Visiting Researcher
+Western Civilization Studies</t>
+  </si>
+  <si>
+    <t>Visiting Researcher</t>
+  </si>
+  <si>
+    <t>The Bruce D. Benson Center at the University of Colorado Boulder invites applications for Visiting Researchers (Sabbatical Fellows) for the 2027–28 academic year. 
+Salary:
+Applicants should make every effort to bring their own funding to remain in residence. If external funding is not available, a monthly salary between $6,000 and $10,000 for a full-time position, dependent on experience will be provided.
+What We Require:
+Ph.D. at the time of appointment or a doctoral degree in progress with a dissertation defense date scheduled.
+It is expected that candidates are not employed by another institution during their time serving as a Visiting Researcher.
+Fellows are expected to be regularly present and in person at the Benson Center to contribute to its intellectual life.
+Application Link: https://jobs.colorado.edu/jobs/JobDetail/Visiting-Researcher/72480
+Application review will begin immediately; the position will remain open until May 31, 2027.
+Note: Applications must be submitted through https://jobs.colorado.edu/ using the provided URL.
+CU is an Equal Opportunity Employer and complies with all applicable federal, state, and local laws governing nondiscrimination in employment. We are committed to creating a workplace where all individuals are treated with respect and dignity, and we encourage individuals from all backgrounds to apply, including protected veterans and individuals with disabilities.</t>
+  </si>
+  <si>
+    <t>Applicants should make every effort to bring their own funding to remain in residence. If external funding is not available, a monthly salary between $6,000 - $10,000 for a full-time position, dependent on experience will be provided.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">UNITED STATES Colorado Boulder </t>
+  </si>
+  <si>
+    <t>2027-05-31 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">University of Colorado Boulder </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bruce D. Benson Center for the Study of Western Civilization </t>
+  </si>
+  <si>
+    <t>Visiting Scholar in Conservative Thought and Policy</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Bruce D. Benson Center at the University of Colorado Boulder invite applications for the position of Visiting Scholar in Conservative Thought and Policy.
+Salary:
+The salary for this 100% position is between $185,000 and $225,000, commensurate with experience.
+Signing bonus and incentive pay may be available, depending on the candidate's experience and the Center’s funding.
+The compensation package is competitive, including relocation subsidy, dedicated budget, and administrative assistance.
+What We Require:
+Candidates are expected to have a Ph.D. at the time of appointment.
+It is expected that candidates are not employed by any other institution during their service as the Visiting Scholar in Conservative Thought and Policy.
+To view the job ad in its entirety and apply to this position, please visit: https://jobs.colorado.edu/jobs/JobDetail/Visiting-Scholar-in-Conservative-Thought-and-Policy/72710
+Application review will begin immediately; the position will remain open until May 31, 2027.
+Note: Applications must be submitted through CU Boulder Jobs (https://jobs.colorado.edu/).
+CU is an Equal Opportunity Employer and complies with all applicable federal, state, and local laws governing nondiscrimination in employment. We are committed to creating a workplace where all individuals are treated with respect and dignity, and we encourage applicants from all backgrounds, including protected veterans and individuals with disabilities.
+</t>
+  </si>
+  <si>
+    <t>The salary for this 100% position is between $185,000 and $225,000, commensurate with experience.</t>
+  </si>
+  <si>
+    <t>Institute of Behavioral Science</t>
+  </si>
+  <si>
+    <t>Any Fields</t>
+  </si>
+  <si>
+    <t>Director of the Institute of Behavioral Science</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The University of Colorado Boulder invites applications for the position of Director of the Institute of Behavioral Science (IBS), a leading interdisciplinary research institute dedicated to advancing innovative social and behavioral science.
+We seek an accomplished scholar with an outstanding record of research, teaching, and service that qualifies for appointment as Professor with tenure at CU Boulder. The successful candidate will have demonstrated administrative and research leadership, a strong commitment to interdisciplinary collaboration, and the ability to articulate and implement a strategic vision for a large, externally funded research institute.
+IBS includes approximately 400 affiliated faculty, researchers, staff, postdoctoral scholars, and students, and manages an annual research portfolio of approximately $40 million. The Director provides intellectual and administrative leadership, fosters interdisciplinary research and training, supports faculty and student development, strengthens partnerships with external stakeholders, and maintains an active, externally funded research program.
+Candidates must hold a Ph.D. in a social or behavioral science or a closely related field. Review of applications will begin September 1, 2026, and continue until the position is filled. The anticipated start date is January 1, 2027.
+For the complete position description and application instructions, please apply through the University of Colorado Boulder Jobs website.
+</t>
+  </si>
+  <si>
+    <t>$225,000 to $275,000</t>
+  </si>
+  <si>
+    <t>UNITED STATES Colorado Boulder</t>
+  </si>
+  <si>
+    <t>University of Delaware</t>
+  </si>
+  <si>
+    <t>Applied Economics and Statistics</t>
+  </si>
+  <si>
+    <t>Economic Experiments
+Behavioral Economics
+Agricultural Economics
+Environmental Economics
+Resource Economics
+Conservation</t>
+  </si>
+  <si>
+    <t>Embedded Behavioral Scientist for Conservation Delivery</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The University of Delaware seeks an Embedded Behavioral Scientist for Conservation Delivery. The position will be based in the USDA NRCS Missouri State Office in Columbia, Missouri, while employed by the University of Delaware under the guidance of Kent D. Messer, Director of the Center for Behavioral and Experimental Agri-Environmental Research (CBEAR). The successful candidate will collaborate closely with USDA NRCS, Ducks Unlimited at both the Missouri and national levels, and a network of applied researchers to improve conservation program delivery through behavioral science.
+This is a rare opportunity to help establish one of the first embedded behavioral science programs within USDA conservation delivery while contributing to applied research with national relevance.
+Qualifications: Master's or Ph.D. in behavioral economics, economics, psychology, public policy, or a related field. 
+Appointment: Approximately a 2.5-year appointment with the opportunity for extension contingent upon funding. Competitive salary with excellent University of Delaware health and retirement benefits.
+Application Process: Applications will be reviewed starting on September 30, 2026. Preferred start date is January 1, 2027, with the possibility of an earlier start for an exceptional candidate.
+Applicants should submit a cover letter, curriculum vitae, and contact information for three references to Dr. Kent Messer (messer@udel.edu).
+</t>
+  </si>
+  <si>
+    <t>UNITED STATES Missouri Columbia</t>
+  </si>
+  <si>
+    <t>Q2 - Renewable Resources and Conservation</t>
+  </si>
+  <si>
+    <t>University of Fribourg, Switzerland</t>
+  </si>
+  <si>
+    <t>Faculty of Management, Economics and Social Sciences</t>
+  </si>
+  <si>
+    <t>Applied microeconomics
+Labour economics
+Health economics
+Education economics
+Competition
+Personnel economics
+Innovation economics</t>
+  </si>
+  <si>
+    <t>Full Professorship</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The successful candidate will teach courses in French and English at the Bachelor’s and Master’s levels. Two courses will be given in French in Microeconomics on the Bachelor level. The research profile as well as offered Master courses should fall within applied microeconomics. Possible areas include, for example, labour economics, health economics, education economics, competition, personnel economics, or innovation economics.
+The successful candidate must have a doctorate (Ph.D.) in economics or a related field, and demonstrate an excellent research record in applied microeconomics, strong teaching skills, and the ability to supervise theses at the Bachelor and Master level. The University of Fribourg is bilingual (French/German). Fluency in French is required and knowledge of German (oral level B1) is expected. If this is not the case, it must be acquired within two years of taking up the position.
+The position includes one 100% doctoral assistant. The University offers attractive working conditions and a competitive salary. The position is open rank, in accordance with University statutes.
+Seeking to promote an equitable representation of women and men, the University strongly encourages applications from women. Having signed the CoARA declaration, the University of Fribourg emphasizes qualitative assessment of academic achievement.
+</t>
+  </si>
+  <si>
+    <t>SWITZERLAND Fribourg Fribourg</t>
+  </si>
+  <si>
+    <t>2026-09-21 00:00:00</t>
+  </si>
+  <si>
+    <t>University of Kentucky</t>
+  </si>
+  <si>
+    <t>Gatton College of Business &amp; Economics</t>
+  </si>
+  <si>
+    <t>Microeconomic, Macroeconomic, Business Statistics</t>
+  </si>
+  <si>
+    <t>Lecturer or Senior Lecturer</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Department of Economics is seeking applicants for Lecturer or Senior Lecturer (non-tenure track) beginning September 2027. Lecturers contribute to the institution’s mission and the vitality of its undergraduate program by providing high-quality instruction and fulfilling department and college service obligations.
+The successful candidate will have a primary emphasis on teaching while also contributing meaningful service to the department, college, and university. Teaching responsibilities total 9 to 12 credit hours per semester (depending on class size). Candidates should have experience teaching, or willingness to teach, large-lecture sections in one or more of the following: Microeconomic Principles, Macroeconomic Principles, and Business Statistics. Additional teaching may include smaller classes in the candidate's field of interest as a lower or upper-division undergraduate course.
+Minimum qualifications are: Ph.D. in Economics at beginning of appointment, prior college/university teaching experience, and a demonstrated potential for quality teaching, especially in a large lecture format. Evidence of experience or interest in teaching on-line and distance instruction is valued. Salaries are competitive.
+Application Procedure: Interested applicants should apply online via the University of Kentucky’s employment site at: https://ukjobs.uky.edu/postings/646621.
+</t>
+  </si>
+  <si>
+    <t>UNITED STATES Kentucky Lexington</t>
+  </si>
+  <si>
+    <t>University of Macau (UM)</t>
+  </si>
+  <si>
+    <t>Faculty of Business Administration (FBA)</t>
+  </si>
+  <si>
+    <t>Department of Finance and Business Economics</t>
+  </si>
+  <si>
+    <t>Finance and Business Economics
+Microeconometrics</t>
+  </si>
+  <si>
+    <t>Associate/Assistant Professor in Microeconometrics</t>
+  </si>
+  <si>
+    <t>The Department of Finance and Business Economics at FBA@UM invites applications for an Associate/Assistant Professor position in Economics, specializing in Microeconometrics with a particular focus on causal inference.
+Applicants should hold a Ph.D. in Economics or a related field by the time of appointment, demonstrate strong research potential or accomplishments, and be capable of teaching at the undergraduate, postgraduate, and doctoral levels. Candidates for the Associate Professor rank should have an established record of publication in leading journals and experience mentoring junior researchers.
+Applicants should submit the following materials: Cover Letter, CV, Job Market Paper, Three Letters of Reference (for Assistant Professor applicants), Names and Contact Information of Three Referees (for Associate Professor applicants), Teaching Evaluations (if available), and Other Research Papers.
+Application Procedure:
+Please apply before November 30, 2026, through
+https://career.admo.um.edu.mo/fba_fbe_mec_aap_08_2026/
+Please visit  https://career.admo.um.edu.mo/learn-more for further details.</t>
+  </si>
+  <si>
+    <t>MACAO
+CHINA</t>
+  </si>
+  <si>
+    <t>University of Michigan</t>
+  </si>
+  <si>
+    <t>College of LSA / International Institute</t>
+  </si>
+  <si>
+    <t>Weiser Center for Europe and Eurasia</t>
+  </si>
+  <si>
+    <t>Modern/contemporary Ukraine and Ukrainian affairs, and/or neighboring areas (Baltic states, Moldova, and/or Belarus)</t>
+  </si>
+  <si>
+    <t>WCEE Postdoctoral Fellowship</t>
+  </si>
+  <si>
+    <t>The Weiser Center for Europe and Eurasia seeks to hire a postdoctoral fellow (recent PhD) with expertise in modern/contemporary Ukraine and Ukrainian affairs, and/or neighboring areas (Baltic states, Moldova, and/or Belarus). Those who have a related PhD completed (as of January 2025), or nearly completed, in the social sciences, humanities, cultural studies (broadly construed), and/or public policy are encouraged to apply for the two-year WCEE Postdoctoral Fellowship, from August 2027 to July 2029.
+We are especially interested in scholars who will complement and add to the coverage offered by our existing faculty. WCEE Postdoctoral Fellows are expected to focus on their own research, participate in the center’s events and administrative committees, present at least one public lecture during their two-year fellowship, and teach one course per year at the University of Michigan while in full-time residency. 
+Eligibility is restricted to applicants who have obtained their PhD no earlier than January 1, 2025. Current doctoral candidates are eligible to apply but must have defended and filed their dissertations by July 31, 2027.
+To be assured full consideration, fellowship applications should be received by October 15, 2026, 11:59 PM EST. Successful applicants will be notified by December 2026. 
+For more information https://ii.umich.edu/wcee/initiatives/wcee-postdoctoral-fellowship.html</t>
+  </si>
+  <si>
+    <t>$64,000</t>
+  </si>
+  <si>
+    <t>UNITED STATES Michigan Ann Arbor</t>
+  </si>
+  <si>
+    <t>P5 - Comparative Economic Systems
+F5 - International Relations, National Security, and International Political Economy</t>
+  </si>
+  <si>
+    <t>Gerald R. Ford School of Public Policy</t>
+  </si>
+  <si>
+    <t>International Policy
+Public Policy</t>
+  </si>
+  <si>
+    <t>Presidential Postdoctoral Fellowship Program</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The University of Michigan’s Gerald R. Ford School of Public Policy invites applicants for the University of Michigan Presidential Postdoctoral Fellowship Program (PPFP) (http://presidentspostdoc.umich.edu/index.php). The program is particularly interested in scholars with the potential to bring to their research and teaching the critical perspective that comes from their non-traditional educational background or understanding of the experiences of groups historically underrepresented in higher education.
+The Ford School seeks applicants who focus on international policy and whose research, teaching, and scholarly trajectory demonstrate strong promise for long-term success as members of our faculty. Topical focus could include (but is not limited to) sustainability and climate change, global migration, war, conflict, state-building and the political economy of development, great power competition, global governance and international organizations, human rights, technology and digital policy, area studies and foreign policy. Candidates should combine relevant substantive expertise with strong interests in public policy.
+Applicants must submit two separate applications: one to the President’s Postdoctoral Fellowship Program (PPFP) site (http://presidentspostdoc.umich.edu/ppfp-application.php) by November 1, 2026 (note: this application will open September 1, 2026) and a second directly to the Ford School of Public Policy at https://apply.interfolio.com/189148 by September 13, 2026.
+More information can be found at https://apply.interfolio.com/189148. </t>
+  </si>
+  <si>
+    <t>2026-09-13 00:00:00</t>
+  </si>
+  <si>
+    <t>Democracy Policy
+Public Policy</t>
+  </si>
+  <si>
+    <t>Professor of Public Policy, Democracy Policy</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026 Democracy Policy Job Posting
+University of Michigan
+Ford School of Public Policy
+Professor of Public Policy, Democracy Policy
+Associate or Full Professor Rank
+The Gerald R. Ford School of Public Policy at the University of Michigan invites applications for a tenured faculty position (associate or full professor) focused on Democracy Policy—an emerging field treating democracy as a policy domain with identifiable problems and actionable interventions. This position is part of a university-wide faculty cluster focused on democracy policy, data, and civic education.
+We welcome scholars from political science, public policy, public administration, economics, law, and related social sciences. Candidates must demonstrate research excellence, a commitment to teaching across undergraduate and graduate (Master's/PhD) programs, and an interest in public and policy engagement within an interdisciplinary environment. Joint appointments with other university units are negotiable.
+Required Application Materials: Letter of interest, curriculum vitae, research statement (including policy interests), teaching statement (including experience and philosophy), names of three references.
+First consideration will be given to applications received by September 13, 2026, but the search will remain open until filled. View the full job description and apply online here: https://apply.interfolio.com/188470
+The University of Michigan is an Equal Opportunity Employer.
+</t>
+  </si>
+  <si>
+    <t>University of New Haven</t>
+  </si>
+  <si>
+    <t>Riyadh</t>
+  </si>
+  <si>
+    <t>Economics and Business Analytics</t>
+  </si>
+  <si>
+    <t>Microeconomics
+Macroeconomics
+Global Economy
+Economics for Managers
+Managing in a Global Economy</t>
+  </si>
+  <si>
+    <t>Assistant Professor of Practice- Economics</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Assistant Professor of Practice – Economics
+The College of Business and Digital Innovation at the University of New Haven–Riyadh (NHU-Riyadh) invites applications for an Assistant Professor of Practice in Economics, beginning January 2027. Located in Misk City, Riyadh, NHU-Riyadh is the University of New Haven’s international branch campus in Saudi Arabia and is building its faculty as it enters its next phase of growth.
+The position includes teaching, applied research, service, curriculum development, and student mentoring. Faculty will teach undergraduate and/or graduate courses such as Introduction to Microeconomics, Introduction to Macroeconomics, Global Economy, Economics for Managers, Managing in a Global Economy, and Business Forecasting. Faculty are also expected to contribute to academic assessment, advising, career mentoring, and student-focused activities.
+Candidates should hold a Ph.D. in Economics; a master’s degree in a business field combined with significant college-level economics teaching experience may also be considered. Demonstrated teaching excellence, strong communication skills, research potential, and experience with active, experiential, technology-enabled, and AACSB-aligned teaching are highly desirable. Business practice experience and excellent communication skills are pluses.
+The application link: 
+https://newhaven.hrmdirect.com/employment/job-opening.php?req=3798642#job 
+</t>
+  </si>
+  <si>
+    <t>SAUDI ARABIA Riyadh Misk City</t>
+  </si>
+  <si>
+    <t>E0 - General
+D0 - General</t>
+  </si>
+  <si>
+    <t>University of North Carolina Wilmington</t>
+  </si>
+  <si>
+    <t>Assistant or Associate Professor of Finance</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Assistant Professor of Practice in Finance
+University of North Carolina Wilmington
+Posting Details
+Position Title	Assistant or Associate Professor of Finance
+College	Cameron School Business - 312 College
+Dept/School	Economics and Finance - 31250
+Vacancy Number	16F-788
+Position Number	664
+Location of Workplace	Main UNCW Campus
+Brief Summary of Work for this Position	
+The Department of Economics and Finance at the University of North Carolina Wilmington invites applications for a tenure-track faculty position in Finance at the rank of Assistant or Associate Professor. We seek collegial and engaged scholars who will contribute to the department's mission through excellence in research, teaching, and service. The anticipated start date is August 2027.
+The successful candidate will demonstrate a strong commitment to scholarly research, with an established or emerging research agenda in any area of finance. The candidate should also possess the ability to deliver high-quality, engaging instruction at both the undergraduate and graduate levels. Teaching responsibilities may include courses in the Bachelor of Science in Business Administration (Finance concentration), Master of Business Administration (MBA), International MBA (IMBA), and Master of Science in Finance (MSF) programs.
+UNCW's Master of Science in Finance curriculum is closely aligned with the Chartered Financial Analyst (CFA) Program. Accordingly, candidates who hold the CFA charter or are actively progressing toward the credential are especially encouraged to apply
+Minimum Education and Experience Requirements	
+Ph.D. in Finance, Real Estate, or related field from an AACSB-accredited school. NOTE: ABDs with an expected conferral date before August 1, 2027, are encouraged to apply.
+ABD candidates with a Ph.D. conferred by August 1, 2027, can anticipate an initial appointment as Assistant Professor.
+Selected candidates with a Ph.D. nearly completed (ABD, not conferred by August 1, 2027) can anticipate an initial appointment as Lecturer at a reduced salary for a one-year fixed-term appointment. Degree verification must be provided before the end of the one-year fixed-term contract, and the candidate will be appointed to the rank of assistant professor with commensurate compensation beginning July 1 of the following academic year.
+Preferred Education, Knowledge, Skills &amp; Experience	
+CFA charter or progress towards CFA is preferred.
+Required Certifications or Licensure	
+Primary Function of Organizational Unit	
+The Department of Economics and Finance at the University of North Carolina Wilmington, located in the vibrant coastal city of Wilmington, North Carolina, offers four Bachelor of Science in Business Administration concentrations: Economics, Finance, Financial Technology (FinTech), and Real Estate. The department also administers the Bachelor of Arts in Economics and the Master of Science in Finance programs. In addition, faculty play an integral role in supporting both the Master of Business Administration (MBA) and the International MBA, a joint program offered in collaboration with our international partner universities.
+The department fosters an engaging and experiential learning environment through student organizations, competitive academic opportunities such as the College Fed Challenge and CFA Institute Research Challenge, the student-managed investment fund, undergraduate honors research, and other high-impact learning experiences. Faculty are equally committed to advancing scholarship, with a growing research portfolio and a strong culture of collaboration that enhances teaching, research, and service.
+College/School Information	
+UNCW boasts a beautiful 661-acre wooded campus with approximately 16,500 students and is one of the fastest growing institutions in the University of North Carolina system. The Cameron School of Business is AACSB accredited and serves more than 2200 business majors, including graduate students in the PMBA, EMBA, M.S. in Accounting, International MBA, M.S in Business Analytics, M.S. in Finance and Investments, and M.S. in Computer Science and Information Systems programs.
+The Wilmington metropolitan area comprises approximately 225,000 people and features a thriving port, business community, and tourism industry. Bordered by both the Atlantic Ocean and the Cape Fear River, Wilmington offers the best in coastal living.
+University Information	
+The University of North Carolina Wilmington, the state's coastal university, is dedicated to the integration of teaching, mentoring, research and service. Widely acknowledged for its world-class faculty and staff and continuously recognized at a national level for scholarly excellence and affordability, UNCW offers a powerful academic experience that stimulates creative inquiry and critical thinking.
+A public institution with nearly 18,000 students, UNCW offers a full range of baccalaureate- and graduate-level programs, as well as doctoral degrees in educational leadership, marine biology, nursing practice and psychology; and many distance learning options, including clinical research, an accelerated RN-to-BSN program, an Executive M.B.A. program structured for working professionals, and the nation's only bachelor's degree program focused on coastal engineering.
+The university's efforts to advance research and scholarly activities have earned UNCW the elevated designation of “Doctoral Universities: High Research Activity” institution (R2 University) by the Carnegie Classification of Institutions of Higher Education.
+UNCW has been part of the University of North Carolina System since 1969.
+EEO Statement	
+UNCW does not discriminate against any employee or applicant for employment because of his or her race, sex (such as gender, gender identity, marital status, childbirth, and pregnancy), age, color, national origin (including ethnicity), religion, disability, sexual orientation, political affiliation, veteran status, military service member status, genetic information, or relationship to other university constituents – except where sex, age, or ability represent bona fide educational or occupational qualifications or where marital status is a statutorily established eligibility criterion for State funded employee benefit programs.
+Eligibility for Employment	
+Final candidates are subject to criminal &amp; sex offender background checks. Some vacancies also require credit or motor vehicle checks. UNC Wilmington participates in E-Verify. Federal law requires all employers to verify the identity and employment eligibility of all persons hired to work in the United States.
+Number of Openings	Multi-Positions
+Special Notes to Applicants	
+Prior to the official appointment to the university, the candidate(s) selected for hire must be able to demonstrate eligibility to teach assigned courses by successfully meeting the credentialing requirements based on official transcripts and other documentation as required.
+Please note that a minimum of three professional references are required for all applications.
+Position Type	Permanent
+Job Posting Date	08/11/2026
+Job Close Date	09/17/2026
+To apply, visit https://apptrkr.com/9758800
+</t>
+  </si>
+  <si>
+    <t>UNITED STATES North Carolina Wilmington</t>
+  </si>
+  <si>
+    <t>2026-09-17 00:00:00</t>
+  </si>
+  <si>
+    <t>Lecturer or Assistant Professor of Practice of Finance</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lecturer or Assistant Professor of Practice of Finance
+College: Cameron School Business - 312 College
+Dept/School: Economics and Finance - 31250
+Vacancy Number: 16F-787
+Position Number: 701
+Location of Workplace: Main UNCW Campus
+Brief Summary of Work for this Position:
+The Department of Economics and Finance at the University of North Carolina Wilmington invites applications for a nine-month, non-tenure-track faculty position in Finance at the rank of Lecturer or Assistant Professor of Practice. We seek collegial and engaged scholars who will contribute to the department's mission through excellence in research, teaching, and service. The anticipated start date is August 2027. These positions are appointed to an initial one-year term with no renewal limits.
+The successful Lecturer candidate will have an emphasis on teaching while also contributing to meaningful service for the department, college, and university. The teaching load is eight courses annually (4:4 load).
+The successful Assistant Professor of Practice candidate will demonstrate a strong commitment to high-quality, engaging instruction and continued scholarly activity. The teaching load is seven courses annually (3:4 or 4:3 load). In addition to teaching responsibilities, the successful candidate will be expected to contribute to the intellectual life of the department through an active research agenda and meaningful service to the department, college, and university.
+Both positions may include teaching of undergraduate introductory and upper-level Finance courses, as well as graduate courses in the Master of Business Administration (MBA), International MBA (IMBA), and Master of Science in Finance (MSF) programs.
+Service activities may include advising and supporting student organizations, participating in departmental initiatives, and engaging in other activities that advance the department's mission for both Lecturer and Assistant Professor of Practice positions.
+Minimum Education and Experience Requirements:
+1. Applicants for appointment at the rank of lecturer must have at least a master's in finance (or related discipline) with one year of work experience.
+2. Applicants for the Assistant Professor of Practice position must have a Ph.D., DBA in Finance, Real Estate, or an equivalent terminal degree or a closely related discipline from a nationally accredited institution at time of application.- In exceptional circumstances, a combination of advanced graduate education, relevant certifications or licensure (e.g., CFA, FRM, CFP), and significant experience at the highest levels of professional practice may be considered in place of a terminal degree.
+Preferred Education, Knowledge, Skills &amp; Experience:
+ CFA charter or progress towards CFA is preferred.
+ Preferred qualifications for appointment as a lecturer include a strong record of teaching experience.
+ Preferred qualifications for appointment as an assistant professor of practice include a strong record of teaching and scholarly activity.
+Required Certifications or Licensure:
+Primary Function of Organizational Unit:
+The Department of Economics and Finance at the University of North Carolina Wilmington, located in the vibrant coastal city of Wilmington, North Carolina, offers four Bachelor of Science in Business Administration concentrations: Economics, Finance, Financial Technology (FinTech), and Real Estate. The department also administers the Bachelor of Arts in Economics and the Master of Science in Finance programs. In addition, faculty play an integral role in supporting both the Master of Business Administration (MBA) and the International MBA, a joint program offered in collaboration with our international partner universities. 
+The department fosters an engaging and experiential learning environment through student organizations, competitive academic opportunities such as the College Fed Challenge and CFA Institute Research Challenge, the student-managed investment fund, undergraduate honors research, and other high-impact learning experiences. Faculty are equally committed to advancing scholarship with a growing research portfolio and a strong culture of collaboration that enhances teaching, research, and service.
+College/School Information:
+UNCW boasts a beautiful 661-acre wooded campus with approximately 16,500 students and is one of the fastest growing institutions in the University of North Carolina system. The Cameron School of Business is AACSB accredited and serves more than 2200 business majors, including graduate students in the PMBA, EMBA, M.S. in Accounting, International MBA, M.S in Business Analytics, M.S. in Finance and Investments, and M.S. in Computer Science and Information Systems programs.
+The Wilmington metropolitan area comprises approximately 225,000 people and features a thriving port, business community, and tourism industry. Bordered by both the Atlantic Ocean and the Cape Fear River, Wilmington offers the best in coastal living.
+University Information:
+The University of North Carolina Wilmington, the state's coastal university, is dedicated to the integration of teaching, mentoring, research and service. Widely acknowledged for its world-class faculty and staff and continuously recognized at a national level for scholarly excellence and affordability, UNCW offers a powerful academic experience that stimulates creative inquiry and critical thinking.
+A public institution with nearly 18,000 students, UNCW offers a full range of baccalaureate- and graduate-level programs, as well as doctoral degrees in educational leadership, marine biology, nursing practice and psychology; and many distance learning options, including clinical research, an accelerated RN-to-BSN program, an Executive M.B.A. program structured for working professionals, and the nation's only bachelor's degree program focused on coastal engineering.
+The university's efforts to advance research and scholarly activities have earned UNCW the elevated designation of "Doctoral Universities: High Research Activity" institution (R2 University) by the Carnegie Classification of Institutions of Higher Education.
+UNCW has been part of the University of North Carolina System since 1969.
+Eligibility for Employment:
+Final candidates are subject to criminal &amp; sex offender background checks. Some vacancies also require credit or motor vehicle checks. UNC Wilmington participates in E-Verify. Federal law requires all employers to verify the identity and employment eligibility of all persons hired to work in the United States.
+Number of Openings: Multi-Positions
+Special Notes to Applicants:
+Position Type: Permanent
+Job Posting Date: 08/11/2026
+Job Close Date: 09/17/2026
+To apply, visit https://apptrkr.com/9758784
+UNCW does not discriminate against any employee or applicant for employment because of his or her race, sex (such as gender, gender identity, marital status, childbirth, and pregnancy), age, color, national origin (including ethnicity), religion, disability, sexual orientation, political affiliation, veteran status, military service member status, genetic information, or relationship to other university constituents - except where sex, age, or ability represent bona fide educational or occupational qualifications or where marital status is a statutorily established eligibility criterion for State funded employee benefit programs.
+</t>
+  </si>
+  <si>
+    <t>University of Notre Dame</t>
+  </si>
+  <si>
+    <t>Macroeconomics
+Economic Theory
+Econometrics</t>
+  </si>
+  <si>
+    <t>The Department of Economics at the University of Notre Dame seeks applicants for up to three tenure-track assistant professor positions. Duties will include teaching, research, and service. Candidates with research interests in Macroeconomics, Economic Theory, and/or Econometrics will receive priority consideration. 
+Entry-level candidates must have completed all Ph.D. requirements or be on track to complete a Ph.D. in Economics or a closely related field by July 1, 2027. Candidates at the advanced assistant level must have a Ph.D. in Economics or a closely related field.
+The University of Notre Dame seeks to attract, develop, and retain the highest quality faculty, staff and administration. The University is an Equal Opportunity Employer, and does not discriminate on the basis of race, color, national or ethnic origin, sex, disability, veteran status, genetic information, or age in employment. Moreover, Notre Dame prohibits discrimination against veterans or disabled qualified individuals, and complies with 41 CFR 60-741.5(a) and 41 CFR 60-300.5(a). We strongly encourage applications from candidates attracted to a university with a Catholic identity.</t>
+  </si>
+  <si>
+    <t>UNITED STATES Indiana NOTRE DAME</t>
+  </si>
+  <si>
+    <t>College of Arts and Letters</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Economics
+Research
+Mission
+Poverty
+Statistics
+Mathematics
+Crime
+Violence
+Conflict
+Education
+Health
+Housing
+</t>
+  </si>
+  <si>
+    <t>Assistant Research Professor</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Wilson Sheehan Lab for Economic Opportunities (LEO) within the University of Notre Dame’s Department of Economics seeks research faculty at the rank of assistant research professor. The ideal candidate has evidence of excellence in research, with experience in the design, execution, or evaluation of randomized controlled trials. The successful candidate will develop and maintain a portfolio of LEO-related research projects. There are no teaching responsibilities. The position is non-tenure track. Assistant research professors are ordinarily appointed for one-year, renewable terms; associate and full research professors are ordinarily appointed for multi-year terms. A PhD in Economics or a closely related field is required. ABD eligible if PhD is awarded by July 1, 2027.
+The University of Notre Dame seeks to attract, develop, and retain the highest quality faculty, staff, and administration. The University is an Equal Opportunity Employer, and does not discriminate based on race, color, national or ethnic origin, sex, disability, veteran status, genetic information, or age in employment. Moreover, Notre Dame prohibits discrimination against veterans or disabled qualified individuals, and complies with 41 CFR 60-741.5(a) and 41 CFR 60-300.5(a). We strongly encourage applications from candidates attracted to a university with a Catholic identity. </t>
+  </si>
+  <si>
+    <t>00 - 00 - Default: Any Field
+H - Public Economics
+I - Health, Education, and Welfare
+J - Labor and Demographic Economics
+R - Urban, Rural, Regional, Real Estate, and Transportation Economics</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Associate/Full Research Professor</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Wilson Sheehan Lab for Economic Opportunities (LEO) within the University of Notre Dame’s Department of Economics seeks research faculty at the rank of associate or full research professor. The ideal candidate has 5+ years of experience, a well-developed and ongoing research program, and proven capacity in the design, execution, or evaluation of randomized controlled trials. The successful candidate will develop and maintain a portfolio of LEO-related research projects. There are no teaching responsibilities. The position is non-tenure track. Associate and full research professors are ordinarily appointed for multi-year, renewable terms. A PhD in Economics or a closely related field is required.
+The University of Notre Dame seeks to attract, develop, and retain the highest quality faculty, staff and administration. The University is an Equal Opportunity Employer, and does not discriminate based on race, color, national or ethnic origin, sex, disability, veteran status, genetic information, or age in employment. Moreover, Notre Dame prohibits discrimination against veterans or qualified disabled individuals and complies with 41 CFR 60-741.5(a) and 41 CFR 60-300.5(a). We strongly encourage applications from candidates attracted to a university with a Catholic identity.
+</t>
+  </si>
+  <si>
+    <t>Poverty
 Labor Economics
 Health Economics
-Machine learning
-[...1 lines deleted...]
-Public Policy
+Education Economics
+Public Economics</t>
+  </si>
+  <si>
+    <t>Full Professor</t>
+  </si>
+  <si>
+    <t>The Department of Economics at the University of Notre Dame invites applications for a tenured Full Professor position beginning in Fall 2027, with the possibility of an endowed, named chair, for a scholar whose research program will advance the mission of the university’s Poverty Initiative.
+Candidates should have a record of research excellence with a strong emphasis on issues related to poverty, a proven capacity for leadership, evidence of superlative teaching at the undergraduate and graduate levels, and a capacity to support and shape exciting new university programs. We especially seek candidates whose work has strong synergies with existing faculty research and initiatives across campus. Duties include research, teaching, and service. A PhD in Economics or a closely related field is required.
+The University of Notre Dame seeks to attract, develop, and retain the highest quality faculty, staff and administration. The University is an Equal Opportunity Employer, and does not discriminate on the basis of race, color, national or ethnic origin, sex, disability, veteran status, genetic information, or age in employment. Moreover, Notre Dame prohibits discrimination against veterans or disabled qualified individuals, and complies with 41 CFR 60-741.5(a) and 41 CFR 60-300.5(a). We strongly encourage applications from candidates attracted to a university with a Catholic identity.</t>
+  </si>
+  <si>
+    <t>H0 - General
+I0 - General
+J0 - General</t>
+  </si>
+  <si>
+    <t>Families
+Children
+Social Policy
+Labor Economics
+Public Economics</t>
+  </si>
+  <si>
+    <t>Professor, Open Rank</t>
+  </si>
+  <si>
+    <t>The Department of Economics at the University of Notre Dame invites applications for an open-rank, tenure-track position to begin in the Fall of 2027 whose research program will support the Strengthening Families Research Initiative. We especially welcome applications from candidates at the ranks of Associate or Full Professor.
+Candidates should have a record of research excellence with a strong emphasis on issues related to the economics of families, fertility, child well-being, and/or social policy. The ideal candidate will also have a track record of superlative teaching at the undergraduate and graduate levels, and a capacity to support and shape a university program. Duties include research, teaching, and service. A PhD in Economics or a closely related field is required.
+The University of Notre Dame seeks to attract, develop, and retain the highest quality faculty, staff and administration. The University is an Equal Opportunity Employer, and does not discriminate on the basis of race, color, national or ethnic origin, sex, disability, veteran status, genetic information, or age in employment. Moreover, Notre Dame prohibits discrimination against veterans or disabled qualified individuals, and complies with 41 CFR 60-741.5(a) and 41 CFR 60-300.5(a). We strongly encourage applications from candidates attracted to a university with a Catholic identity.</t>
+  </si>
+  <si>
+    <t>University of Southern California</t>
+  </si>
+  <si>
+    <t>Sol Price School of Public Policy</t>
+  </si>
+  <si>
+    <t>Department of Health Policy &amp; Management</t>
+  </si>
+  <si>
+    <t>Research Assistant Professor of Health Policy &amp; Management</t>
+  </si>
+  <si>
+    <t>The USC Sol Price School of Public Policy and the USC Schaeffer Institute for Public Policy &amp; Government Service is seeking a dedicated and innovative Research Assistant Professor of Health Policy &amp; Management who will enhance our scholarly mission and advance health care policy. The successful candidate will work within a dynamic team at the USC Schaeffer Center, leveraging resources to increase research capacity in studying health care policy through both new and existing research efforts.
+The position is primarily funded through contracts and grants, with partial research support provided by core funds from the Schaeffer Institute. The successful candidate will hold an appointment as a Research Assistant Professor within the Department of Health Policy &amp; Management at the Price School, and an additional appointment as a Scholar in the USC Schaeffer Institute.
+The successful applicant will have a PhD in a relevant field, 3+ years of experience conducting research in health policy and economics (may include research experience gained as a doctoral student), a proven record of successful grant funding and publication in leading journals, demonstrated leadership capabilities in research project management and grant solicitation, and the ability to effectively communicate research findings to policy and research audiences.</t>
+  </si>
+  <si>
+    <t>115,000-190,000</t>
+  </si>
+  <si>
+    <t>UNITED STATES California Los Angeles</t>
+  </si>
+  <si>
+    <t>2027-02-01 00:00:00</t>
+  </si>
+  <si>
+    <t>University of Texas at Austin</t>
+  </si>
+  <si>
+    <t>Assistant Professor of Health Policy
+The LBJ School of Public Affairs at the University of Texas at Austin invites applications for a tenure-track Assistant Professor of Health Policy, beginning August 2027.
+We seek expertise in one or more of: healthcare systems; healthcare delivery and organization; healthcare financing and insurance; health disparities; health policy; health services research; and the effects of policy on health, including socioeconomic and environmental determinants. The appointee will conduct policy-relevant research, teach public policy courses, and participate in faculty governance.
+A PhD in Economics, Public Policy, Political Science, or a related field with a health policy emphasis is required by the start of employment. ABD candidates and current assistant professors will be considered.
+Apply at https://apptrkr.com/9780578 with cover letter, CV, teaching statement, teaching evaluations, three reference letters, and a writing sample. Questions: Abigail Aiken, araa2@utexas.edu.
+UT Austin is an equal opportunity/affirmative action employer.</t>
+  </si>
+  <si>
+    <t>University of Tsukuba</t>
+  </si>
+  <si>
+    <t>Humanities and Social Sciences</t>
+  </si>
+  <si>
+    <t>International Public Policy</t>
+  </si>
+  <si>
+    <t>Associate Professor</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Faculty of Humanities and Social Sciences at the University of Tsukuba invites applications for a full-time permanent faculty position at the rank of Associate Professor in Econometrics, beginning April 1, 2027.  
+We welcome applications from outstanding candidates specializing in either theoretical or applied econometrics. The successful candidate will be expected to conduct high-quality research, supervise empirical research theses, and contribute to the university’s international programs.  
+Teaching Responsibilities: 
+Graduate Level: Specialized courses and seminars conducted in English for the Master's and Doctoral Programs in International Public Policy.  
+Undergraduate Level: Introductory courses, specialized courses, and seminars in Economics for the College of International Studies.  
+Contribution to administrative duties and committees within the faculty and university.  
+Qualifications: Applicants must hold a Ph.D. or an equivalent doctoral degree at the time of application. Candidates should have an excellent record of research achievements in econometrics and demonstrate strong English communication skills essential for lectures, student advising, and research activities.  
+Application Process: Applications must be submitted through the JREC-IN Portal by September 14, 2026 (Japan Standard Time). For full details regarding required documents (CV, publication list, research statement, etc.) and instructions, please refer to our official JREC-IN listing.  
+ </t>
+  </si>
+  <si>
+    <t>7 Million-9 Million Japanese Yen</t>
+  </si>
+  <si>
+    <t>JAPAN Ibaraki Tsukuba</t>
+  </si>
+  <si>
+    <t>C1 - Econometric and Statistical Methods and Methodology:  General</t>
+  </si>
+  <si>
+    <t>2026-09-14 00:00:00</t>
+  </si>
+  <si>
+    <t>University of Utah</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Quantitative Analysis of Markets and Organizations</t>
+  </si>
+  <si>
+    <t>David Eccles School of Business</t>
+  </si>
+  <si>
+    <t>Economics 
+Quantitative Analysis</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Associate Professor/Professor </t>
+  </si>
+  <si>
+    <t>Quantitative Analysis of Markets and Organizations (QAMO) is an academic unit within the University of Utah’s David Eccles School of Business. We are economists with common interests in the application of economics to business decision-making.
+We seek to hire one or more outstanding economists to tenure-track positions for the 2027-28 academic year. We are open to hiring at the Associate and Professor Levels, with rank subject to qualifications. Applicants should possess a doctorate.
+Successful candidates will conduct high-quality scholarship that complements our growing research community. The Eccles School is a world-class business school with a rich history of excellence in education and research. Salaries, research support, and teaching loads are competitive with top economics departments and business schools, and the fringe benefits are excellent.
+Applications will be accepted until August 23, 2026 or until positions are filled.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">$190,000-300,000 </t>
+  </si>
+  <si>
+    <t>UNITED STATES Utah Salt Lake City</t>
+  </si>
+  <si>
+    <t>2026-08-23 00:00:00</t>
+  </si>
+  <si>
+    <t>University of Wisconsin-Madison</t>
+  </si>
+  <si>
+    <t>College of Letters &amp; Science</t>
+  </si>
+  <si>
+    <t>La Follette School of Public Affairs</t>
+  </si>
+  <si>
+    <t>Education/school finance and school choice
+Financial regulation and capital markets
+Housing supply and land-use reform
+Technology policy and innovation markets
+Transportation and infrastructure finance
+International trade and tariffs
+State and local economic development
+Climate and environmental policy (e.g., carbon pricing, cap-and-trade systems)
+Energy markets and grid reform
+Agricultural policy and food systems</t>
+  </si>
+  <si>
+    <t>Assistant Professor of Public Policy (Market-Based Solutions to Societal Challenges)</t>
+  </si>
+  <si>
+    <t>The La Follette School of Public Affairs (LFS) seeks to hire a scholar whose research examines how market-based institutions, competitive structures, and incentive-compatible policy design can address major societal challenges. The successful candidate will conduct theoretically grounded and empirically rigorous research on the role of markets in domains traditionally shaped by public policy, regulation, or collective action problems.
+We are particularly interested in scholars who analyze how prices, property rights, competition, decentralized information, and institutional design affect outcomes in areas such as:
+Education/school finance and school choice
+Financial regulation and capital markets
+Housing supply and land-use reform
+Technology policy and innovation markets
+Transportation and infrastructure finance
+International trade and tariffs
+State and local economic development
+Climate and environmental policy (e.g., carbon pricing, cap-and-trade systems)
+Energy markets and grid reform
+Agricultural policy and food systems
+The candidate may be an economist, political scientist, public policy scholar, legal scholar, or affiliated social scientist whose work engages deeply with the economic logic of markets and institutional design. We welcome scholars using diverse methodological approaches, including structural modeling, reduced-form econometrics, field experiments, institutional analysis, and political economy frameworks.
+The successful candidate will contribute to teaching in public policy analysis, microeconomics for policy, regulatory policy, and sector-specific policy courses. They will strengthen LFS’s capacity to train students to evaluate when markets succeed, when they fail, how policy can improve their functioning, and how government failure represents an omnipresent risk.
+Situated at the heart of UW-Madison, the College of Letters &amp; Science (L&amp;S) serves as home to 39 academic departments and numerous research centers, including the La Follette School of Public Affairs.
+The successful applicant will be responsible for ensuring eligibility for employment in the United States on or before the effective date of the appointment. University sponsorship is not available for this position.
+Madison is the state's capital city and is well known for offering a small town feel in a medium-sized city. It is a great place to raise a family and offers an ideal combination of natural beauty, stimulating cultural events, outstanding schools and outdoor recreation.
+The successful candidate will advance the educational mission of the College of Letters &amp; Science that values, prioritizes, and actualizes evidence-based and student-centered teaching and student mentoring. They will contribute to an environment that fosters engagement and a sense of belonging for faculty, staff, students and members of the broader community.
+The successful candidate, as a member of the College of L&amp;S, will proactively contribute to, support, and advance the college’s commitment to excellence among all aspects of their teaching, mentoring, research, and service.
+In the College of Letters &amp; Science, we provide a liberal arts education that is both broad and deep through excellent, empathic teaching. We hire faculty who are interested in pursuing difficult questions, making new discoveries, and making an impact in their field. We reward excellent teaching and classroom innovation, and we are committed to shared governance. Learn more about the L&amp;S mission on our webpage: https://ls.wisc.edu/about/mission.
+Key Job Responsibilities:
+The La Follette School of Public Affairs (LFS) seeks to hire a scholar whose research examines how market-based institutions, competitive structures, and incentive-compatible policy design can address major societal challenges. The successful candidate will conduct theoretically grounded and empirically rigorous research on the role of markets in domains traditionally shaped by public policy, regulation, or collective action problems.</t>
+  </si>
+  <si>
+    <t>Negotiable - Academic (9 Months)</t>
+  </si>
+  <si>
+    <t>Requisition Number: JR10012581</t>
+  </si>
+  <si>
+    <t>UNITED STATES Wisconsin Madison</t>
+  </si>
+  <si>
+    <t>H - Public Economics
+G - Financial Economics
+I - Health, Education, and Welfare
+J - Labor and Demographic Economics
+K - Law and Economics
+M - Business Administration and Business Economics; Marketing; Accounting; Personnel Economics
+Q - Agricultural and Natural Resource Economics; Environmental and Ecological Economics
+Z - Other Special Topics</t>
+  </si>
+  <si>
+    <t>2026-10-18 00:00:00</t>
+  </si>
+  <si>
+    <t>US Census Bureau</t>
+  </si>
+  <si>
+    <t>Industrial Organization
+Labor Economics
+International Trade
+Environmental Economics
+Regional and Urban Economics
+Health Economics
+Economics of Household, Education, and Migration
+Big Data
+Economic Measurement</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The U.S. Census Bureau anticipates multiple job openings for economists. The Census Bureau provides an excellent environment for empirically-oriented economists to use confidential microdata on businesses and households, linked employer-employee data, and administrative records from federal and state agencies to conduct research on a wide range of topics. These topics include business dynamics (productivity, trade, entrepreneurship, innovation); labor dynamics (employment, earnings, education, worker flows); income measurement (income inequality, income mobility, taxation, poverty, program participation); health (disability, insurance markets, mortality); household dynamics (family structure, migration, fertility); privacy and disclosure avoidance; and environmental and climate economics.
+Economists' activities include presenting analytical and methodological research at professional conferences; publishing in scholarly journals; writing descriptive reports for the public; maintaining and improving data collection; and responding to inquiries from Congress, the press, and the public on topics of interest. Experience with firm-, household-, and/or industry-level data is especially valued, as are skills in data manipulation, analysis, and big data techniques. U.S. citizenship is required. Positions are subject to budgetary approval. The Census Bureau is an equal opportunity employer. Please submit materials using the JOE application. Review of materials will begin on November 16 and continue until positions are filled.
+For more information visit https://www.census.gov/about/census-careers/jobs/headquarters/economist.html </t>
+  </si>
+  <si>
+    <t>$102,415-$158,322</t>
+  </si>
+  <si>
+    <t>UNITED STATES Maryland Suitland</t>
+  </si>
+  <si>
+    <t>C - Mathematical and Quantitative Methods
+D - Microeconomics
+E - Macroeconomics and Monetary Economics
+E2 - Consumption, Saving, Production, Investment, Labor Markets, and Informal Economy
+E3 - Prices, Business Fluctuations, and Cycles
+H - Public Economics
+I - Health, Education, and Welfare
+J - Labor and Demographic Economics
+L - Industrial Organization
+N - Economic History
+O3 - Innovation; Research and Development; Technological Change; Intellectual Property Rights
+O4 - Economic Growth and Aggregate Productivity
+Q - Agricultural and Natural Resource Economics; Environmental and Ecological Economics
+R - Urban, Rural, Regional, Real Estate, and Transportation Economics</t>
+  </si>
+  <si>
+    <t>2027-01-24 00:00:00</t>
+  </si>
+  <si>
+    <t>UTokyo Economic Consulting Inc.</t>
+  </si>
+  <si>
+    <t>Industrial Organization
 Econometrics
-Postdoctoral Fellowship</t>
-[...54 lines deleted...]
-EMAIL: jhorpedahl@uca.edu
+Applied Microeconomics
+Machine Learning
+Reinforcement Learning
+Economic Consulting
+Pricing
+Marketing
+Antitrust Economics</t>
+  </si>
+  <si>
+    <t>Economist/Senior Economist</t>
+  </si>
+  <si>
+    <t>UTokyo Economic Consulting Inc. (UTEcon) is looking for economists with the growth of its business. UTEcon was founded in August 2020 with close ties to the Graduate School of Economics, the University of Tokyo.
+UTEcon offers a wide range of economic consulting services to companies, governments, and law firms taking advantage of the expertise of the faculty members of the University of Tokyo and those of the firm’s own experts. Our services include pricing, policy evaluation, machine-learning based prediction of bankruptcy and accounting fraud, market design, antitrust-related analysis, nowcasting, and quantitative and behavioral marketing.
+Economists will have an opportunity to work on various economic problems with top-notch researchers in a startup environment, and will play a central role in managing projects.
+UTEcon website is at https://utecon.net/en/. For questions, contact us at recruit@utecon.net.
+Responsibilities
+ Formulate economic arguments and develop analysis strategies
+ Generate reports, proposals, and presentation materials
+ Coordinate the timeline, the work product, and the team members
+Requirements
+• A Ph.D. in Economics with expertise in industrial organization, econometrics, applied microeconomics, or labor economics
+• Business-level fluency in Japanese
+• Passion for applying academic insights and tools to solve real-world problems</t>
+  </si>
+  <si>
+    <t>JAPAN Tokyo Yushima, Bunkyo</t>
+  </si>
+  <si>
+    <t>J - Labor and Demographic Economics
+L - Industrial Organization
+K - Law and Economics
+C - Mathematical and Quantitative Methods
+D - Microeconomics
+M - Business Administration and Business Economics; Marketing; Accounting; Personnel Economics</t>
+  </si>
+  <si>
+    <t>Waseda University</t>
+  </si>
+  <si>
+    <t xml:space="preserve">applied microeconomics
+empirical microeconomics
+microeconometrics
 </t>
   </si>
   <si>
-    <t>market</t>
-[...189 lines deleted...]
-Full consideration will be given to applications submitted by April 30, 2026. This position will remain open until filled.
+    <t>Tenured Position in Empirical Microeconomics</t>
+  </si>
+  <si>
+    <t>Full information of the recruitment is available Here:
+https://www.waseda.jp/fpse/pse/news-en/2026/08/04/26944/
+The Faculty of Political Science and Economics at Waseda University invites applications for a tenured position in 
+Empirical Microeconomics to begin in the fall of 2027 or the spring of 2028 (or a mutually agreed later date).  
+Affiliation:
+Faculty of Political Science and Economics
+Field:
+Empirical Microeconomics
+Position rank and title:
+Professor (tenured), Associate Professor (tenured)
+Courses to teach:
+Courses related to applied microeconomics and econometrics for both the School of Political Science (Undergraduate Program) and the Graduate School of Economics (Master’s and Doctoral Programs).
+Qualifications:
+ An outstanding research record in the field of empirical microeconomics
+ In addition to courses in their specialized field, the candidate should be able to teach econometrics at the undergraduate and graduate levels.
+ Ability to teach courses in Japanese and English
+ The candidate must demonstrate a strong commitment to academic research and education.
+ A Ph.D. degree</t>
+  </si>
+  <si>
+    <t>Any</t>
+  </si>
+  <si>
+    <t>JAPAN Tokyo</t>
+  </si>
+  <si>
+    <t>Faculty of Political Science and Economics (FPSE)</t>
+  </si>
+  <si>
+    <t>applied economics
+empirical economics
+econometrics</t>
+  </si>
+  <si>
+    <t>Tenured or Tenure-track Position in Empirical Economics (Any Field)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Full information of the recruitment is available Here:
+https://www.waseda.jp/fpse/pse/news-en/2026/08/04/26955/
+The Faculty of Political Science and Economics at Waseda University invites applications for a tenure-track or 
+tenured position in Empirical Economics (Any Field) to begin in the fall of 2027 or the spring of 2028 (or a mutually 
+agreed later date). 
+Affiliation:
+Faculty of Political Science and Economics
+Field:
+Empirical Economics (Any Field) 
+Position rank and title:
+Professor (tenured), Associate Professor (tenured), Associate Professor (tenure-track), or Assistant Professor 
+(tenure-track) 
+Courses to teach:
+Courses related to empirical economics and econometrics for both the School of Political Science and Economics 
+(Undergraduate Program) and the Graduate School of Economics (Master’s and Doctoral Programs). 
+Qualifications:
+An outstanding research record in the field of empirical economics. In particular, research achievements in 
+the fields of education, environment, finance, healthcare, labor, and macroeconomic policy are desirable. 
+In addition to courses in their specialized field, the candidate should be able to teach econometrics at the 
+undergraduate and graduate levels. 
+Ability to teach courses in English. Ability to teach in Japanese is desirable but not required. 
+The candidate must demonstrate a strong commitment to academic research and education. 
+Ph.D. in Economics or a relevant field by the time of appointment
 </t>
   </si>
   <si>
-    <t>$79,500-$81,500.</t>
-[...23 lines deleted...]
-The search committee will begin reviewing applications immediately. Applications will be reviewed until the position is filled. We will conduct preliminary interviews via Zoom. 
+    <t>Washington and Lee University</t>
+  </si>
+  <si>
+    <t>Williams School of Commerce, Economics, and Politics</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Department of Economics in the Williams School of Commerce, Economics, and Politics at Washington and Lee University invites applications from candidates with teaching and research interests in macroeconomics for a tenure-track position at the rank of assistant professor of Economics. The appointment will begin July 1, 2027.
+The successful candidate will teach the department’s required macroeconomics courses (Principles of Macroeconomics and Macroeconomic Theory) and develop electives that build on existing departmental strengths while expanding opportunities for students.
+Washington and Lee University is a highly selective, private, liberal arts college, located in Lexington, VA (population 7,000). W&amp;L’s Economics department offers an undergraduate major in Economics and supports many interdisciplinary programs across campus. 
+This position requires a strong commitment to excellence in teaching within an undergraduate liberal arts setting. Candidates should demonstrate the capacity to publish high-quality scholarly research. The university supports faculty research through a generous five-year sabbatical cycle, a pre-tenure research leave program, opportunities for summer salary support, travel stipends, and paid undergraduate research assistants. The department also hosts a seminar series that meets regularly throughout the academic year and features internal and external speakers.
+The school calendar consists of two 13-week terms, one in the fall and one in the winter, along with our unique 4-week spring term. The regular teaching load is five courses per year. New hires teach a 2-2-0 load in their first year to provide an opportunity to fully participate in W&amp;L’s New Faculty Cohort, a comprehensive, year-long faculty development program. 
+The expected salary for this position is between $112,000- $118,000. Offers are based on factors such as relevant education, experience, tenure status, internal equity, and market and organizational considerations.
+Washington and Lee University offers a generous and comprehensive benefits package designed to support the well-being of employees and their families, as well as substantial support for faculty development through research funding, a strong culture of mentorship, and a pre-tenure leave program. To learn more about working at W&amp;L, employee benefits, and life in the Shenandoah Valley, visit jobs.wlu.edu.
+Washington and Lee is an Equal Opportunity Employer seeking candidates committed to high standards of scholarship, performance, professionalism, and to a welcoming campus community. Job description requirements are representative, but not all‐inclusive of the knowledge, skill, and abilities needed to successfully perform this job. Reasonable accommodations may be made to enable qualified individuals with disabilities to perform essential functions.
 </t>
   </si>
   <si>
-    <t>UNITED STATES Delaware Newark</t>
-[...1138 lines deleted...]
-    <t>CHINA Zhejiang Wenzhou</t>
+    <t>$112,000–$118,000</t>
+  </si>
+  <si>
+    <t>UNITED STATES Virginia Lexington</t>
   </si>
   <si>
     <t>White House Council of Economic Advisers</t>
   </si>
   <si>
     <t>Supply Chains
 International
 Trade</t>
   </si>
   <si>
     <t>Staff Economist - Supply Chains</t>
   </si>
   <si>
     <t xml:space="preserve">Position Summary
 The Council of Economic Advisers seeks a Staff Economist to lead supply chain analysis across the nation's most critical and strategically vulnerable sectors. The role combines applied microeconomic and trade analysis with hands-on supply chain mapping—tracing where critical goods and their upstream inputs actually originate—and modeling how economic, trade, and procurement tools can shift sourcing toward the United States and partner nations.
 The portfolio spans four priority areas: pharmaceuticals (finished drugs, active pharmaceutical ingredients (APIs), and key starting materials (KSMs)); semiconductors (with an emphasis on legacy/mature-node "foundational" chips); batteries and drones (cells, components, and the unmanned aircraft supply base); and critical minerals (extraction and, critically, processing and refining). A common analytical toolkit applies across all four: identify single-source vulnerabilities, distinguish direct from indirect exposure, and design economic levers to diversify supply.
 This is a high-impact position for an economist who can move fluently between rigorous quantitative work and concrete policy design, and who is comfortable briefing senior officials on time-sensitive questions.
 ________________________________________
 Key Responsibilities
 Supply chain mapping and dependency analysis (across all priority sectors)
  Build and maintain an evidence base on where critical goods and their upstream inputs originate, identifying single-source and country-concentration risks.
  Distinguish extraction/assembly from the true chokepoints, which often sit midstream—e.g., mineral processing and refining, mature-node foundry capacity, cell and cathode/anode manufacturing, and API/KSM synthesis.
  Integrate data from customs and import records, HS/HTS-level trade flows, FDA establishment registrations, foundry capacity by node and geography, and commercial supply chain sources to quantify concentration (e.g., HHI, single-country shares) and map vulnerabilities.
  Develop criticality metrics (defense and clinical relevance, substitutability, shortage/disruption history) and resilience metrics (geographic diversification, domestic capacity, inventory, stockpiles).
 Sector-specific focus areas
@@ -8424,246 +6182,323 @@
  Analyze opportunities to diversify supply with allied and partner nations, including the economic case for ally-shoring of upstream production and processing.
  Assess how trade preferences, joint procurement, coordinated incentives, and partnership frameworks could stand up trusted alternative suppliers and shared stockpiles.
 Briefing and inter-agency work
  Produce memos, charts, and briefing materials.
  Support inter-agency analysis with partners.
 ________________________________________
 Qualifications
 Required
  Advanced degree in economics or a closely related quantitative field (PhD preferred; exceptional candidates with a master's and strong relevant experience considered).
  Demonstrated applied skills in microeconomics, industrial organization, and/or international trade.
  Strong empirical and data skills (e.g., Stata, R, or Python) and the ability to work with messy real-world trade, customs, regulatory, and industry datasets.
  Ability to translate technical analysis into clear, decision-ready writing for non-economist principals.- Capacity to work quickly and accurately under deadline pressure on sensitive policy questions.
 Preferred
  Familiarity with one or more priority sectors: pharmaceutical manufacturing and the API/KSM value chain; semiconductor manufacturing and the mature-node landscape; battery and UAS supply chains; or critical minerals extraction and processing.
  Knowledge of U.S. trade- and industrial-policy instruments.
  Experience with supply-chain, network, or concentration analysis.
  Prior government, think tank, or inter-agency experience.
 </t>
   </si>
   <si>
     <t>F1 - Trade
 L5 - Regulation and Industrial Policy
 L6 - Industry Studies: Manufacturing</t>
   </si>
   <si>
+    <t>Whitman College</t>
+  </si>
+  <si>
+    <t>Visiting Assistant Professor of Economics</t>
+  </si>
+  <si>
+    <t>Visiting Assistant Professor of Economics The Economics Department at Whitman College is seeking candidates for a one-semester position with expertise in microeconomics, at the rank of Visiting Assistant Professor beginning January 2027. A Ph.D. is preferred upon starting the position. ABD candidates will be considered. The teaching load will be 3 courses in the Spring semester, including Principles of Microeconomics, and Applied Microeconomics in areas of the candidate's specialty. Renewal of the position for a subsequent year is possible, pending funding and positive evaluation of teaching. To apply, go to https://apply.interfolio.com/192018. Review of applications will begin September 21 and continue until the position is filled. Salary Range: $35,000 - $37,000</t>
+  </si>
+  <si>
+    <t>$35,000 - $37,000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">9780529 </t>
+  </si>
+  <si>
+    <t>UNITED STATES Washington Walla Walla</t>
+  </si>
+  <si>
     <t>Williams College</t>
   </si>
   <si>
-    <t>Visiting Assistant, Visiting Associate, or Visiting Professor of Economics</t>
-[...4 lines deleted...]
-We will review applications on a rolling basis until the position is filled, and we are aiming to complete the search by April. All offers of employment are contingent upon completion of a background check. Further information is available here: http://dean-faculty.williams.edu/prospective-faculty/background-check-policy/. Questions regarding the search may be directed to Professor Steven Nafziger, Chair, Department of Economics, at snafzige@williams.edu.
+    <t>Macroeconomics
+open economy macroeconomics
+monetary economics
+fiscal policy
+stabilization policy</t>
+  </si>
+  <si>
+    <t>Assistant, Advanced Assistant, Associate, or Full Professor of Economics</t>
+  </si>
+  <si>
+    <t>The Williams College Economics Department invites applications for one open-rank (tenured or tenure-track) position in macroeconomics, to begin July 1, 2027. We are seeking candidates whose research and teaching interests are concentrated in policy-relevant macroeconomics, including monetary, fiscal, or other forms of stabilization policy in advanced or emerging economies. Candidates are expected to contribute to both our undergraduate program and our Master’s in Policy Economics program at the Center for Development Economics.
+We are a department of active scholars (https://econ.williams.edu/) and currently have 25 tenured or tenure-track faculty members. The teaching load is two courses per semester. We offer extensive support and resources to help one succeed in teaching and research, including the college’s First3 program (https://faculty.williams.edu/first3/), as well as programming organized by the Rice Center for Teaching (https://hub.williams.edu/teaching-center/) and the NCFDD (https://faculty.williams.edu/articles/ncfdd-org-home/), among other initiatives. Williams College welcomes candidates who plan to seek research funding as part of their scholarly work. In addition to various internal funding opportunities, the College and its Grants Office are prepared to support faculty applications to a range of external federal and private funding sources. For further details on teaching and research at Williams, see: https://econ.williams.edu/jobs/working-in-the-williams-econ-dept/.
+We seek candidates who can actively enrich the diversity and excellence of the academic community through their scholarship, teaching, and service. Candidates should have a Ph.D., or all requirements for the Ph.D. degree, completed by September 2027.
+We plan to conduct first-round interviews on Zoom in December and to schedule campus visits for finalists in January. Questions regarding the search may be directed to Professor Steven Nafziger, Chair, Department of Economics, snafzige@williams.edu.
+All offers of employment are contingent upon completion of a background check. Further information is available at: http://dean-faculty.williams.edu/prospective-faculty/background-check-policy/.
 Williams College is a liberal arts institution located in the Berkshire Hills of western Massachusetts. The college has built its reputation on outstanding teaching and scholarship and on the academic excellence of its approximately 2,000 students. Please visit the Williams College website (http://www.williams.edu). Williams promotes equal opportunity and makes all employment decisions on a non-discriminatory basis. Williams College is committed to building a diverse and inclusive community where individuals of all identities and backgrounds can live, learn, and thrive.</t>
   </si>
   <si>
     <t>UNITED STATES Massachusetts Williamstown</t>
   </si>
   <si>
-    <t>00 - 00 - Default: Any Field
-[...22 lines deleted...]
-    <t>70,000 with Yale health benefits</t>
+    <t>E4 - Money and Interest Rates
+E5 - Monetary Policy, Central Banking, and the Supply of Money and Credit
+E6 - Macroeconomic Policy, Macroeconomic Aspects of Public Finance, and General Outlook
+F4 - Macroeconomic Aspects of International Trade and Finance</t>
+  </si>
+  <si>
+    <t>Windfall Trust</t>
+  </si>
+  <si>
+    <t>Scenarios &amp; Modeling</t>
+  </si>
+  <si>
+    <t>Scenario Modeling
+Microsimulation
+Structural Modeling
+Applied Econonmics
+Econometrics
+AI and labor
+Policy Modeling
+Distributional Analysis</t>
+  </si>
+  <si>
+    <t>Economist, Scenarios &amp; Modeling</t>
+  </si>
+  <si>
+    <t>Windfall Trust is hiring a fully remote Scenarios &amp; Modeling Economist to build and own its quantitative modeling capability, acting as the technical authority behind everything the organization publishes — choosing methods, assembling data, writing or directing code, and defending results to external economists, peer reviewers, and government analysts. 
+The immediate focus is a scenario modeling platform that translates narrative AI futures into quantified economic parameters, propagates them through household microdata, and produces distributional and fiscal results: who loses income, by how much, what it costs the fiscal system, and how policy responses perform under each scenario. 
+This is a build role — Windfall has no existing modeling infrastructure, so the hire will make foundational methodological choices from scratch, with scope expanding over time to other modeling work (indices, macro shock generators, fiscal costing) as needs evolve.
+Responsibilities include designing the platform's economic primitives, mapping shocks onto occupations, simulating and costing policy responses (transfer programs, capital taxation, social insurance), co-authoring publications, and setting standards for reproducibility.
+Strong candidates are senior economists with range across quantitative modeling approaches, comfortable defending technical choices externally, with an advanced degree and 5+ years of applied modeling experience.</t>
+  </si>
+  <si>
+    <t>$50 - $100 per hour based on experience</t>
+  </si>
+  <si>
+    <t>UNITED STATES Fully remote</t>
+  </si>
+  <si>
+    <t>C0 - General
+H0 - General
+O3 - Innovation; Research and Development; Technological Change; Intellectual Property Rights</t>
+  </si>
+  <si>
+    <t>Windfall Research</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Labor Economics
+Development Economics
+AI Economy
+Econometrics
+Applied Research
+Policy
+Fiscal Policy
+Welfare Policy
+</t>
+  </si>
+  <si>
+    <t>Lead Economist</t>
+  </si>
+  <si>
+    <t>Windfall Trust is hiring a fully remote Lead Economist to own its core research products and serve as the technical authority behind everything the organization publishes. 
+The role covers the full research lifecycle - methodological design, data and analysis, drafting, external review, and defending results to treasuries, central banks, and academic economists. Work spans Windfall's flagship products: the Policy Atlas, an upcoming Preparedness Map (assessing countries' AI economic exposure and absorption capacity), and a Scenarios Lab translating AI futures into distributional and fiscal outcomes. 
+Responsibilities include designing cross-country index methodology, analyzing labor market resilience, assessing fiscal and welfare system resilience across income levels, costing policy responses, and authoring publications for government and institutional audiences. 
+Windfall's research infrastructure is young, so the role involves making foundational methodological choices while working directly with the CEO and Director of Research.
+Strong candidates are senior economists with a range of expertise across labor economics, development economics, fiscal/welfare policy, or quantitative modeling, comfortable being the most technical person in the room and accountable when external experts push back. 
+Requirements: an advanced degree, 8+ years of applied research or policy experience, demonstrated senior-level work in at least two relevant fields, and a track record of methodology surviving external scrutiny.</t>
+  </si>
+  <si>
+    <t>$150,000-$200,000</t>
+  </si>
+  <si>
+    <t>J0 - General
+H0 - General
+O3 - Innovation; Research and Development; Technological Change; Intellectual Property Rights</t>
+  </si>
+  <si>
+    <t>Wissenschaftszentrum Berlin für Sozialforschung (WZB Berlin Social Science Center)</t>
+  </si>
+  <si>
+    <t>International Relations</t>
+  </si>
+  <si>
+    <t xml:space="preserve">International Relations
+ Political Economy
+ Political Sociology
+ Democracy 
+Research Professor
+ Research Fellow
+ Political Scientist
+ Sociologist
+ Economist 
+Social Scientist
+ Macroeconomist
+ Microeconomist 
+Behavioral Economist
+ </t>
+  </si>
+  <si>
+    <t>Director of International Relations</t>
+  </si>
+  <si>
+    <t>The Wissenschaftszentrum Berlin für Sozialforschung is one of the world’s leading social science research institutions. It conducts problem-oriented basic research, connects research with society, and fosters interdisciplinary collaboration across sociology, political science, economics, and law. Current research focuses include climate, democracy, digitalization, education, gender, health, international orders, migration, and work. The WZB is a publicly funded, non-university research institute and a member of the Leibniz Association.
+The WZB invites applications for a permanent full-time position as Director (f/m/x) for the study of international relations. The successful candidate will establish and lead a research department examining transformations of the international order and global power relations through theory-driven empirical research. Relevant topics include conflict and security, international institutions, transnational politics, political economy, and global governance.
+Applicants should have an outstanding international research profile, extensive publication record, experience supervising doctoral researchers, and an interest in public engagement. They are expected to present a long-term interdisciplinary research agenda aligned with the WZB’s research environment. A Joint Professorship (W3) at a German university is desirable.
+Applications (cover letter, publication list, and research statement) must be submitted in English by 20 September 2026. The WZB welcomes applications from all backgrounds; German language skills are not required.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 29071520</t>
+  </si>
+  <si>
+    <t>GERMANY Berlin Berlin</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Yale School of the Environment </t>
+  </si>
+  <si>
+    <t>usiness &amp; the Environment,  Sustainable Finance, or Environmental Markets</t>
+  </si>
+  <si>
+    <t>Environmental Economics
+Natural Resource Economics
+Sustainable Finance
+Climate Finance
+Environmental Finance
+Business and Environment
+Environmental Markets
+Carbon Markets
+Conservation Finance
+Energy Economics
+Resource Economics
+Risk Management
+Insurance Economics
+Commodity Markets
+Land Economics
+Behavioral Economics
+Marketing
+Consumer Behavior
+Supply Chain Management
+Operations Management
+Sustainable Business
+Corporate Sustainability
+ESG
+Climate Risk
+Biodiversity Finance
+Applied Microeconomics</t>
+  </si>
+  <si>
+    <t>The Yale School of the Environment (YSE) seeks applicants for an Assistant Professor position in Business &amp; the Environment, Sustainable Finance, or Environmental Markets. We welcome scholars whose research connects business, finance, economics, marketing, supply chains, environmental markets, or related fields with environmental and natural resource challenges.
+Research areas may include sustainable finance, environmental risk management, conservation and climate finance, commodity and environmental markets, consumer behavior, supply chains and logistics, land and resource markets, or environmental aspects of tax strategy. Candidates should demonstrate strong potential for impactful scholarship and interdisciplinary collaboration.
+The successful candidate will develop a nationally or internationally recognized research program, teach business-related courses to master’s and PhD students at YSE and The Forest School, and mentor graduate students.
+Applicants must hold a PhD in finance, marketing, business, supply chain and logistics, economics, or a related interdisciplinary field with relevant doctoral-level training.
+YSE offers a highly collaborative environment with strong connections to Yale’s School of Management, Yale Law School, and the Center for Business and Environment at Yale (CBEY), providing opportunities for interdisciplinary research and teaching.
+Applications should include a CV, research statement, teaching statement, representative publication, and contact information for three references.</t>
   </si>
   <si>
     <t>UNITED STATES Connecticut New Haven</t>
   </si>
   <si>
     <t>Yale University</t>
   </si>
   <si>
-    <t>econometrics 
-[...24 lines deleted...]
-Information Economics
+    <t xml:space="preserve">Yale University, Department of Economics: Assistant, Professor - The successful applicant will be expected to teach courses in their field of specialization within Economics, and to engage in research. 
+Qualifications
+Applicants must show promise of outstanding scholarly achievement and the Ph.D., or equivalent degree, must be completed, or its completion should be expected within the first year of appointment. 
+Application Instructions
+Please electronically submit a letter of interest, CV, job market paper, and 3 confidential letters of recommendation to:https://apply.interfolio.com/192292 before November 7, 2026. 
+A review of all applications will begin November 16, 2026, with an anticipated start date of July 1, 2027. If you have specific questions about the position for which you are applying, please contact Nicole Whitcher, Assistant to the Chair, (nicole.whitcher@yale.edu).
+Equal Employment Opportunity Statement
+The University is committed to basing judgments concerning the admission, education, and employment of individuals upon their qualifications and abilities and seeks to attract its faculty, staff, and student body qualified persons from a broad range of backgrounds and perspectives.
+Additionally, in accordance with this Policy and as delineated by federal and Connecticut law, Yale does not discriminate in admissions, educational programs, or employment against any individual on account of that individual’s sex; sexual orientation; gender identity or expression; pregnancy, childbirth or related conditions; race; color; national or ethnic origin; religion; age; disability; protected veteran status, or other protected classes as set forth in federal and Connecticut law.
+Professional Conduct Review for New Faculty Hires
+The final candidate, upon acceptance of a contingent offer of employment/faculty appointment, may be required to disclose whether they are, or have been, the subject of any disciplinary proceeding (investigation, hearing, etc.) at previous institutions or employers, and may also be subject to a background screening. Candidates who materially misrepresent information on their resume or other application materials are ineligible for hire/appointment. Final candidates may also be required to sign a release to allow Yale to solicit information regarding any substantiated conduct violations from current and/or past employers.
 </t>
   </si>
   <si>
-    <t>Postdoctoral Associate in Microeconomic Theory/Political Economy</t>
-[...94 lines deleted...]
-4. Three (3) reference letters
+    <t>Associate/Full Professor, Financial Economics</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Economics Department in the Faculty of Arts and Sciences at Yale University is seeking to appoint an Associate or Full Professor with tenure in the field of financial economics. Candidates should be scholars who have made contributions to our understanding of financial markets. They would be expected to teach undergraduates and Ph.D. students, and to supervise Ph.D. dissertations.
+Qualifications
+Applicants must show outstanding scholarly achievement and the Ph.D., or equivalent degree, must be completed.
 </t>
   </si>
   <si>
-    <t>CHINA Zhejiang Hangzhou</t>
-[...19 lines deleted...]
-    <t>CHINA Hubei Wuhan</t>
+    <t>Yonsei University</t>
+  </si>
+  <si>
+    <t>Institute of Population and Human Capital</t>
+  </si>
+  <si>
+    <t>Health
+Education
+Population
+Migration
+Family
+Vulnerable Populations
+Inequality
+Children
+Aging
+AI
+International Development</t>
+  </si>
+  <si>
+    <t>Postdoctoral Fellow</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Institute of Population and Human Capital at Yonsei University invites applications for Postdoctoral Fellows. We welcome qualified candidates with a strong interest in population and human capital research.
+Main Responsibilities
+ Conduct independent and collaborative research in Health, Education, Population, Migration, Family, Vulnerable Populations, Inequality, Children, Aging, AI, and International Development.
+ Analyze large-scale administrative datasets.
+ Design, implement, and analyze large-scale Randomized Controlled Trials (RCTs).
+ Support ongoing research and book projects.
+ Mentor master’s students and assist in preparing teaching materials.
+ Develop and lead independent research aligned with the Institute's priorities.
+Postdoctoral Fellows will be matched with research topics suited to their expertise. Research will be conducted in collaboration with faculty members at Yonsei University, under the supervision of the Institute Director, Hyuncheol Bryant Kim.
+Qualifications
+ Ph.D. in Economics or a related field.
+ Strong background in applied microeconomics.
+ Experience working with large administrative datasets and/or RCTs is highly preferred.
+Selection and Appointment
+ Document screening followed by interviews.
+ Flexible start date from January 2027 through September 1, 2027, with earlier availability preferred.
+ Initial two-year appointment, with possible renewal for a third year. </t>
+  </si>
+  <si>
+    <t>KOREA, REPUBLIC OF Seoul</t>
+  </si>
+  <si>
+    <t>I - Health, Education, and Welfare
+J - Labor and Demographic Economics
+O - Economic Development, Innovation, Technological Change, and Growth</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -8990,54 +6825,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O252"/>
+  <dimension ref="A1:O199"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O251" sqref="O251"/>
+      <selection activeCell="O199" sqref="O199"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="11" customWidth="true" style="0"/>
     <col min="4" max="4" width="40" customWidth="true" style="0"/>
     <col min="5" max="5" width="75" customWidth="true" style="0"/>
     <col min="6" max="6" width="75" customWidth="true" style="0"/>
     <col min="7" max="7" width="20" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="20" customWidth="true" style="0"/>
     <col min="10" max="10" width="15" customWidth="true" style="0"/>
     <col min="11" max="11" width="15" customWidth="true" style="0"/>
     <col min="12" max="12" width="75" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
@@ -9064,9877 +6899,7807 @@
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="B2">
-        <v>111477524</v>
+        <v>111477663</v>
       </c>
       <c r="C2" t="s">
         <v>15</v>
       </c>
       <c r="D2" t="s">
         <v>16</v>
       </c>
-      <c r="E2" t="s">
+      <c r="E2"/>
+      <c r="F2" t="s">
         <v>17</v>
       </c>
-      <c r="F2" t="s">
+      <c r="G2" t="s">
         <v>18</v>
       </c>
-      <c r="G2" t="s">
+      <c r="H2" t="s">
         <v>19</v>
       </c>
-      <c r="H2" t="s">
+      <c r="I2" t="s">
         <v>20</v>
       </c>
-      <c r="I2" t="s">
+      <c r="J2"/>
+      <c r="K2"/>
+      <c r="L2" t="s">
         <v>21</v>
       </c>
-      <c r="J2"/>
-[...3 lines deleted...]
-      <c r="L2" t="s">
+      <c r="M2" t="s">
         <v>22</v>
       </c>
-      <c r="M2" t="s">
+      <c r="N2" t="s">
         <v>23</v>
       </c>
-      <c r="N2" t="s">
+      <c r="O2" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="2"/>
       <c r="B3" s="2">
-        <v>111477525</v>
+        <v>111477646</v>
       </c>
       <c r="C3" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="D3" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="D3" s="2" t="s">
-[...2 lines deleted...]
-      <c r="E3" s="2" t="s">
+      <c r="E3" s="2"/>
+      <c r="F3" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="F3" s="2" t="s">
+      <c r="G3" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="G3" s="2" t="s">
+      <c r="H3" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="H3" s="2" t="s">
+      <c r="I3" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="I3" s="2" t="s">
+      <c r="J3" s="2"/>
+      <c r="K3" s="2"/>
+      <c r="L3" s="2" t="s">
         <v>31</v>
-      </c>
-[...5 lines deleted...]
-        <v>22</v>
       </c>
       <c r="M3" s="2" t="s">
         <v>32</v>
       </c>
       <c r="N3" s="2" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="O3" s="2" t="s">
-        <v>25</v>
+        <v>33</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="B4">
-        <v>111477493</v>
+        <v>111477777</v>
       </c>
       <c r="C4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E4"/>
       <c r="F4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="G4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="H4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="I4" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="J4" t="s">
         <v>39</v>
       </c>
+      <c r="J4"/>
       <c r="K4"/>
       <c r="L4" t="s">
         <v>40</v>
       </c>
       <c r="M4" t="s">
+        <v>32</v>
+      </c>
+      <c r="N4" t="s">
         <v>41</v>
       </c>
-      <c r="N4" t="s">
+      <c r="O4" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="2"/>
       <c r="B5" s="2">
-        <v>111477486</v>
+        <v>111477746</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
       <c r="D5" s="2" t="s">
-        <v>44</v>
-[...3 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="E5" s="2"/>
       <c r="F5" s="2"/>
       <c r="G5" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="H5" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="I5" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="H5" s="2" t="s">
+      <c r="J5" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="I5" s="2" t="s">
-[...2 lines deleted...]
-      <c r="J5" s="2"/>
       <c r="K5" s="2"/>
       <c r="L5" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="M5" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="M5" s="2" t="s">
+      <c r="N5" s="2" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="O5" s="2" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="B6">
-        <v>111477225</v>
+        <v>111477571</v>
       </c>
       <c r="C6" t="s">
-        <v>33</v>
+        <v>52</v>
       </c>
       <c r="D6" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="E6"/>
       <c r="F6" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="G6"/>
       <c r="H6" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="I6" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="J6" t="s">
         <v>56</v>
       </c>
+      <c r="J6"/>
       <c r="K6"/>
       <c r="L6" t="s">
         <v>57</v>
       </c>
       <c r="M6" t="s">
         <v>58</v>
       </c>
       <c r="N6" t="s">
         <v>59</v>
       </c>
       <c r="O6" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="2"/>
       <c r="B7" s="2">
-        <v>111477199</v>
+        <v>111477553</v>
       </c>
       <c r="C7" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="D7" s="2" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="E7" s="2"/>
       <c r="F7" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="G7" s="2" t="s">
         <v>63</v>
       </c>
-      <c r="G7" s="2"/>
       <c r="H7" s="2" t="s">
         <v>64</v>
       </c>
       <c r="I7" s="2" t="s">
         <v>65</v>
       </c>
-      <c r="J7" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J7" s="2"/>
       <c r="K7" s="2"/>
       <c r="L7" s="2" t="s">
-        <v>49</v>
+        <v>66</v>
       </c>
       <c r="M7" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="N7" s="2" t="s">
         <v>67</v>
       </c>
-      <c r="N7" s="2" t="s">
+      <c r="O7" s="2" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="B8">
-        <v>111477351</v>
+        <v>111477766</v>
       </c>
       <c r="C8" t="s">
-        <v>61</v>
+        <v>25</v>
       </c>
       <c r="D8" t="s">
         <v>69</v>
       </c>
       <c r="E8"/>
       <c r="F8" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="G8" t="s">
         <v>70</v>
       </c>
       <c r="H8" t="s">
         <v>71</v>
       </c>
       <c r="I8" t="s">
         <v>72</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8" t="s">
         <v>73</v>
       </c>
       <c r="M8" t="s">
+        <v>32</v>
+      </c>
+      <c r="N8" t="s">
         <v>74</v>
       </c>
-      <c r="N8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O8" t="s">
-        <v>76</v>
+        <v>42</v>
       </c>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="2"/>
       <c r="B9" s="2">
-        <v>111477383</v>
+        <v>111477619</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>61</v>
+        <v>25</v>
       </c>
       <c r="D9" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="G9" s="2" t="s">
         <v>77</v>
       </c>
-      <c r="E9" s="2" t="s">
+      <c r="H9" s="2" t="s">
         <v>78</v>
       </c>
-      <c r="F9" s="2" t="s">
-[...3 lines deleted...]
-      <c r="H9" s="2" t="s">
+      <c r="I9" s="2" t="s">
         <v>79</v>
       </c>
-      <c r="I9" s="2" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="J9" s="2"/>
       <c r="K9" s="2"/>
       <c r="L9" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="M9" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="N9" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="O9" s="2" t="s">
         <v>82</v>
-      </c>
-[...7 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="B10">
-        <v>111477474</v>
+        <v>111477620</v>
       </c>
       <c r="C10" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D10" t="s">
-        <v>86</v>
+        <v>75</v>
       </c>
       <c r="E10" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="F10" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="G10" t="s">
-        <v>89</v>
+        <v>77</v>
       </c>
       <c r="H10" t="s">
-        <v>90</v>
+        <v>78</v>
       </c>
       <c r="I10" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10" t="s">
-        <v>92</v>
+        <v>80</v>
       </c>
       <c r="M10" t="s">
-        <v>93</v>
+        <v>86</v>
       </c>
       <c r="N10" t="s">
-        <v>94</v>
+        <v>74</v>
       </c>
       <c r="O10" t="s">
-        <v>95</v>
+        <v>82</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="2"/>
       <c r="B11" s="2">
-        <v>111477222</v>
+        <v>111477618</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>61</v>
+        <v>25</v>
       </c>
       <c r="D11" s="2" t="s">
-        <v>96</v>
+        <v>69</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>35</v>
+        <v>88</v>
       </c>
       <c r="G11" s="2" t="s">
-        <v>35</v>
+        <v>89</v>
       </c>
       <c r="H11" s="2" t="s">
-        <v>98</v>
+        <v>90</v>
       </c>
       <c r="I11" s="2" t="s">
-        <v>99</v>
+        <v>91</v>
       </c>
       <c r="J11" s="2"/>
       <c r="K11" s="2"/>
       <c r="L11" s="2" t="s">
-        <v>100</v>
+        <v>73</v>
       </c>
       <c r="M11" s="2" t="s">
-        <v>101</v>
+        <v>92</v>
       </c>
       <c r="N11" s="2" t="s">
-        <v>102</v>
+        <v>93</v>
       </c>
       <c r="O11" s="2" t="s">
-        <v>60</v>
+        <v>82</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="B12">
-        <v>111477243</v>
+        <v>111477552</v>
       </c>
       <c r="C12" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D12" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-      <c r="F12"/>
+        <v>94</v>
+      </c>
+      <c r="E12" t="s">
+        <v>95</v>
+      </c>
+      <c r="F12" t="s">
+        <v>96</v>
+      </c>
+      <c r="G12" t="s">
+        <v>97</v>
+      </c>
       <c r="H12" t="s">
-        <v>104</v>
+        <v>98</v>
       </c>
       <c r="I12" t="s">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="J12"/>
+        <v>99</v>
+      </c>
+      <c r="J12" t="s">
+        <v>100</v>
+      </c>
       <c r="K12"/>
       <c r="L12" t="s">
-        <v>106</v>
+        <v>101</v>
       </c>
       <c r="M12" t="s">
-        <v>83</v>
+        <v>32</v>
       </c>
       <c r="N12" t="s">
-        <v>107</v>
+        <v>102</v>
       </c>
       <c r="O12" t="s">
-        <v>108</v>
+        <v>68</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="2"/>
       <c r="B13" s="2">
-        <v>111477134</v>
+        <v>111477640</v>
       </c>
       <c r="C13" s="2" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="D13" s="2" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E13" s="2"/>
-      <c r="F13" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F13" s="2"/>
       <c r="G13" s="2" t="s">
-        <v>111</v>
+        <v>104</v>
       </c>
       <c r="H13" s="2" t="s">
-        <v>112</v>
+        <v>105</v>
       </c>
       <c r="I13" s="2" t="s">
-        <v>113</v>
+        <v>106</v>
       </c>
       <c r="J13" s="2"/>
       <c r="K13" s="2"/>
       <c r="L13" s="2" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="M13" s="2" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
       <c r="N13" s="2" t="s">
-        <v>115</v>
+        <v>74</v>
       </c>
       <c r="O13" s="2" t="s">
-        <v>60</v>
+        <v>24</v>
       </c>
     </row>
     <row r="14" spans="1:15">
       <c r="B14">
-        <v>111477185</v>
+        <v>111477624</v>
       </c>
       <c r="C14" t="s">
-        <v>61</v>
+        <v>52</v>
       </c>
       <c r="D14" t="s">
-        <v>116</v>
-[...3 lines deleted...]
-      </c>
+        <v>109</v>
+      </c>
+      <c r="E14"/>
       <c r="F14"/>
-      <c r="G14"/>
       <c r="H14" t="s">
-        <v>118</v>
+        <v>110</v>
       </c>
       <c r="I14" t="s">
-        <v>119</v>
-[...5 lines deleted...]
-        <v>121</v>
+        <v>111</v>
+      </c>
+      <c r="J14"/>
+      <c r="K14">
+        <v>703699</v>
       </c>
       <c r="L14" t="s">
-        <v>122</v>
+        <v>112</v>
       </c>
       <c r="M14" t="s">
-        <v>83</v>
+        <v>32</v>
       </c>
       <c r="N14" t="s">
-        <v>123</v>
+        <v>23</v>
       </c>
       <c r="O14" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="2"/>
       <c r="B15" s="2">
-        <v>111477413</v>
+        <v>111477723</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>33</v>
+        <v>52</v>
       </c>
       <c r="D15" s="2" t="s">
-        <v>124</v>
-[...3 lines deleted...]
-      </c>
+        <v>109</v>
+      </c>
+      <c r="E15" s="2"/>
       <c r="F15" s="2" t="s">
-        <v>126</v>
+        <v>113</v>
       </c>
       <c r="G15" s="2"/>
       <c r="H15" s="2" t="s">
-        <v>127</v>
+        <v>114</v>
       </c>
       <c r="I15" s="2" t="s">
-        <v>128</v>
-[...3 lines deleted...]
-      </c>
+        <v>115</v>
+      </c>
+      <c r="J15" s="2"/>
       <c r="K15" s="2">
-        <v>7044671</v>
+        <v>703821</v>
       </c>
       <c r="L15" s="2" t="s">
-        <v>130</v>
+        <v>112</v>
       </c>
       <c r="M15" s="2" t="s">
-        <v>67</v>
+        <v>32</v>
       </c>
       <c r="N15" s="2" t="s">
-        <v>131</v>
+        <v>116</v>
       </c>
       <c r="O15" s="2" t="s">
-        <v>132</v>
+        <v>117</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="B16">
-        <v>111477182</v>
+        <v>111477722</v>
       </c>
       <c r="C16" t="s">
-        <v>133</v>
+        <v>52</v>
       </c>
       <c r="D16" t="s">
-        <v>134</v>
-[...3 lines deleted...]
-      </c>
+        <v>109</v>
+      </c>
+      <c r="E16"/>
       <c r="F16" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>136</v>
+        <v>113</v>
       </c>
       <c r="H16" t="s">
-        <v>137</v>
+        <v>118</v>
       </c>
       <c r="I16" t="s">
-        <v>138</v>
-[...4 lines deleted...]
-      <c r="K16"/>
+        <v>119</v>
+      </c>
+      <c r="J16"/>
+      <c r="K16">
+        <v>703818</v>
+      </c>
       <c r="L16" t="s">
-        <v>140</v>
+        <v>112</v>
       </c>
       <c r="M16" t="s">
-        <v>141</v>
+        <v>32</v>
+      </c>
+      <c r="N16" t="s">
+        <v>116</v>
       </c>
       <c r="O16" t="s">
-        <v>60</v>
+        <v>117</v>
       </c>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" s="2"/>
       <c r="B17" s="2">
-        <v>111477236</v>
+        <v>111477578</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>142</v>
+        <v>25</v>
       </c>
       <c r="D17" s="2" t="s">
-        <v>143</v>
+        <v>120</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>144</v>
-[...6 lines deleted...]
-      </c>
+        <v>121</v>
+      </c>
+      <c r="F17" s="2"/>
+      <c r="G17" s="2"/>
       <c r="H17" s="2" t="s">
-        <v>146</v>
+        <v>122</v>
       </c>
       <c r="I17" s="2" t="s">
-        <v>147</v>
+        <v>123</v>
       </c>
       <c r="J17" s="2" t="s">
-        <v>148</v>
+        <v>124</v>
       </c>
       <c r="K17" s="2"/>
       <c r="L17" s="2" t="s">
-        <v>149</v>
+        <v>125</v>
       </c>
       <c r="M17" s="2" t="s">
-        <v>83</v>
+        <v>126</v>
       </c>
       <c r="N17" s="2" t="s">
-        <v>150</v>
+        <v>127</v>
       </c>
       <c r="O17" s="2" t="s">
-        <v>151</v>
+        <v>68</v>
       </c>
     </row>
     <row r="18" spans="1:15">
       <c r="B18">
-        <v>111477311</v>
+        <v>111477608</v>
       </c>
       <c r="C18" t="s">
-        <v>133</v>
+        <v>25</v>
       </c>
       <c r="D18" t="s">
-        <v>152</v>
+        <v>128</v>
       </c>
       <c r="E18"/>
-      <c r="F18" t="s">
-        <v>35</v>
+      <c r="F18"/>
+      <c r="G18" t="s">
+        <v>129</v>
       </c>
       <c r="H18" t="s">
-        <v>153</v>
+        <v>130</v>
       </c>
       <c r="I18" t="s">
-        <v>154</v>
+        <v>131</v>
       </c>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18" t="s">
-        <v>155</v>
+        <v>132</v>
       </c>
       <c r="M18" t="s">
-        <v>83</v>
+        <v>133</v>
       </c>
       <c r="N18" t="s">
-        <v>156</v>
+        <v>134</v>
       </c>
       <c r="O18" t="s">
-        <v>59</v>
+        <v>135</v>
       </c>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" s="2"/>
       <c r="B19" s="2">
-        <v>111477338</v>
+        <v>111477652</v>
       </c>
       <c r="C19" s="2" t="s">
-        <v>133</v>
+        <v>25</v>
       </c>
       <c r="D19" s="2" t="s">
-        <v>157</v>
+        <v>136</v>
       </c>
       <c r="E19" s="2"/>
-      <c r="F19" s="2"/>
+      <c r="F19" s="2" t="s">
+        <v>137</v>
+      </c>
       <c r="G19" s="2"/>
       <c r="H19" s="2" t="s">
-        <v>158</v>
+        <v>138</v>
       </c>
       <c r="I19" s="2" t="s">
-        <v>159</v>
-[...4 lines deleted...]
-      </c>
+        <v>139</v>
+      </c>
+      <c r="J19" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="K19" s="2"/>
       <c r="L19" s="2" t="s">
-        <v>160</v>
+        <v>132</v>
       </c>
       <c r="M19" s="2" t="s">
-        <v>161</v>
+        <v>141</v>
       </c>
       <c r="N19" s="2" t="s">
-        <v>162</v>
+        <v>142</v>
       </c>
       <c r="O19" s="2" t="s">
-        <v>163</v>
+        <v>143</v>
       </c>
     </row>
     <row r="20" spans="1:15">
       <c r="B20">
-        <v>111477440</v>
+        <v>111477590</v>
       </c>
       <c r="C20" t="s">
-        <v>33</v>
+        <v>144</v>
       </c>
       <c r="D20" t="s">
-        <v>164</v>
-[...5 lines deleted...]
-      </c>
+        <v>136</v>
+      </c>
+      <c r="E20" t="s">
+        <v>128</v>
+      </c>
+      <c r="F20" t="s">
+        <v>145</v>
+      </c>
+      <c r="G20"/>
       <c r="H20" t="s">
-        <v>166</v>
+        <v>146</v>
       </c>
       <c r="I20" t="s">
-        <v>167</v>
+        <v>147</v>
       </c>
       <c r="J20" t="s">
-        <v>168</v>
+        <v>148</v>
       </c>
       <c r="K20"/>
       <c r="L20" t="s">
-        <v>40</v>
+        <v>132</v>
       </c>
       <c r="M20" t="s">
-        <v>169</v>
+        <v>32</v>
       </c>
       <c r="N20" t="s">
-        <v>170</v>
+        <v>149</v>
       </c>
       <c r="O20" t="s">
-        <v>171</v>
+        <v>150</v>
       </c>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" s="2"/>
       <c r="B21" s="2">
-        <v>111477437</v>
+        <v>111477643</v>
       </c>
       <c r="C21" s="2" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D21" s="2" t="s">
-        <v>172</v>
+        <v>151</v>
       </c>
       <c r="E21" s="2"/>
       <c r="F21" s="2"/>
       <c r="G21" s="2"/>
       <c r="H21" s="2" t="s">
-        <v>173</v>
+        <v>138</v>
       </c>
       <c r="I21" s="2" t="s">
-        <v>174</v>
-[...1 lines deleted...]
-      <c r="J21" s="2"/>
+        <v>152</v>
+      </c>
+      <c r="J21" s="2" t="s">
+        <v>140</v>
+      </c>
       <c r="K21" s="2"/>
       <c r="L21" s="2" t="s">
-        <v>175</v>
+        <v>132</v>
       </c>
       <c r="M21" s="2" t="s">
-        <v>176</v>
+        <v>153</v>
       </c>
       <c r="N21" s="2" t="s">
-        <v>95</v>
+        <v>149</v>
       </c>
       <c r="O21" s="2" t="s">
-        <v>177</v>
+        <v>33</v>
       </c>
     </row>
     <row r="22" spans="1:15">
       <c r="B22">
-        <v>111477415</v>
+        <v>111477718</v>
       </c>
       <c r="C22" t="s">
-        <v>133</v>
+        <v>154</v>
       </c>
       <c r="D22" t="s">
-        <v>178</v>
+        <v>155</v>
       </c>
       <c r="E22"/>
-      <c r="F22" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F22"/>
       <c r="G22" t="s">
-        <v>180</v>
+        <v>156</v>
       </c>
       <c r="H22" t="s">
-        <v>181</v>
+        <v>157</v>
       </c>
       <c r="I22" t="s">
-        <v>182</v>
+        <v>158</v>
       </c>
       <c r="J22" t="s">
-        <v>183</v>
+        <v>159</v>
       </c>
       <c r="K22"/>
       <c r="L22" t="s">
-        <v>184</v>
+        <v>160</v>
       </c>
       <c r="M22" t="s">
-        <v>185</v>
+        <v>161</v>
       </c>
       <c r="N22" t="s">
-        <v>84</v>
+        <v>162</v>
       </c>
       <c r="O22" t="s">
-        <v>132</v>
+        <v>163</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" s="2"/>
       <c r="B23" s="2">
-        <v>111477244</v>
+        <v>111477674</v>
       </c>
       <c r="C23" s="2" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="D23" s="2" t="s">
-        <v>186</v>
+        <v>164</v>
       </c>
       <c r="E23" s="2"/>
       <c r="F23" s="2"/>
-      <c r="G23" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G23" s="2"/>
       <c r="H23" s="2" t="s">
-        <v>188</v>
+        <v>165</v>
       </c>
       <c r="I23" s="2" t="s">
-        <v>189</v>
-[...1 lines deleted...]
-      <c r="J23" s="2"/>
+        <v>166</v>
+      </c>
+      <c r="J23" s="2" t="s">
+        <v>47</v>
+      </c>
       <c r="K23" s="2"/>
       <c r="L23" s="2" t="s">
-        <v>190</v>
+        <v>167</v>
       </c>
       <c r="M23" s="2" t="s">
-        <v>83</v>
+        <v>32</v>
       </c>
       <c r="N23" s="2" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="O23" s="2" t="s">
-        <v>151</v>
+        <v>168</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="B24">
-        <v>111477217</v>
+        <v>111477681</v>
       </c>
       <c r="C24" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="D24" t="s">
-        <v>191</v>
+        <v>164</v>
       </c>
       <c r="E24"/>
       <c r="F24"/>
       <c r="H24" t="s">
-        <v>192</v>
+        <v>169</v>
       </c>
       <c r="I24" t="s">
-        <v>193</v>
+        <v>170</v>
       </c>
       <c r="J24"/>
-      <c r="K24">
-[...1 lines deleted...]
-      </c>
+      <c r="K24"/>
       <c r="L24" t="s">
-        <v>194</v>
+        <v>167</v>
       </c>
       <c r="M24" t="s">
-        <v>83</v>
+        <v>32</v>
       </c>
       <c r="N24" t="s">
-        <v>42</v>
+        <v>23</v>
       </c>
       <c r="O24" t="s">
-        <v>60</v>
+        <v>171</v>
       </c>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" s="2"/>
       <c r="B25" s="2">
-        <v>111477394</v>
+        <v>111477627</v>
       </c>
       <c r="C25" s="2" t="s">
-        <v>133</v>
+        <v>15</v>
       </c>
       <c r="D25" s="2" t="s">
-        <v>195</v>
-[...9 lines deleted...]
-      </c>
+        <v>172</v>
+      </c>
+      <c r="E25" s="2"/>
+      <c r="F25" s="2"/>
+      <c r="G25" s="2"/>
       <c r="H25" s="2" t="s">
-        <v>137</v>
+        <v>173</v>
       </c>
       <c r="I25" s="2" t="s">
-        <v>198</v>
+        <v>174</v>
       </c>
       <c r="J25" s="2" t="s">
-        <v>199</v>
+        <v>175</v>
       </c>
       <c r="K25" s="2"/>
       <c r="L25" s="2" t="s">
-        <v>200</v>
+        <v>48</v>
       </c>
       <c r="M25" s="2" t="s">
-        <v>201</v>
+        <v>176</v>
       </c>
       <c r="N25" s="2" t="s">
-        <v>170</v>
+        <v>149</v>
       </c>
       <c r="O25" s="2" t="s">
-        <v>202</v>
+        <v>60</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="B26">
-        <v>111477268</v>
+        <v>111477639</v>
       </c>
       <c r="C26" t="s">
-        <v>133</v>
+        <v>15</v>
       </c>
       <c r="D26" t="s">
-        <v>203</v>
+        <v>172</v>
       </c>
       <c r="E26"/>
-      <c r="F26" t="s">
-        <v>204</v>
+      <c r="F26"/>
+      <c r="G26" t="s">
+        <v>177</v>
       </c>
       <c r="H26" t="s">
-        <v>137</v>
+        <v>178</v>
       </c>
       <c r="I26" t="s">
-        <v>205</v>
+        <v>179</v>
       </c>
       <c r="J26" t="s">
-        <v>206</v>
+        <v>180</v>
       </c>
       <c r="K26"/>
       <c r="L26" t="s">
-        <v>207</v>
+        <v>48</v>
       </c>
       <c r="M26" t="s">
-        <v>83</v>
+        <v>181</v>
+      </c>
+      <c r="N26" t="s">
+        <v>182</v>
       </c>
       <c r="O26" t="s">
-        <v>108</v>
+        <v>24</v>
       </c>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" s="2"/>
       <c r="B27" s="2">
-        <v>111477397</v>
+        <v>111477670</v>
       </c>
       <c r="C27" s="2" t="s">
-        <v>61</v>
+        <v>34</v>
       </c>
       <c r="D27" s="2" t="s">
-        <v>208</v>
+        <v>183</v>
       </c>
       <c r="E27" s="2" t="s">
-        <v>209</v>
+        <v>184</v>
       </c>
       <c r="F27" s="2" t="s">
-        <v>210</v>
+        <v>185</v>
       </c>
       <c r="G27" s="2" t="s">
-        <v>211</v>
+        <v>186</v>
       </c>
       <c r="H27" s="2" t="s">
-        <v>212</v>
+        <v>187</v>
       </c>
       <c r="I27" s="2" t="s">
-        <v>213</v>
+        <v>188</v>
       </c>
       <c r="J27" s="2" t="s">
-        <v>214</v>
+        <v>189</v>
       </c>
       <c r="K27" s="2"/>
       <c r="L27" s="2" t="s">
-        <v>215</v>
+        <v>190</v>
       </c>
       <c r="M27" s="2" t="s">
-        <v>216</v>
+        <v>191</v>
       </c>
       <c r="N27" s="2" t="s">
-        <v>217</v>
+        <v>192</v>
       </c>
       <c r="O27" s="2" t="s">
-        <v>218</v>
+        <v>168</v>
       </c>
     </row>
     <row r="28" spans="1:15">
       <c r="B28">
-        <v>111477312</v>
+        <v>111477809</v>
       </c>
       <c r="C28" t="s">
-        <v>133</v>
+        <v>25</v>
       </c>
       <c r="D28" t="s">
-        <v>219</v>
+        <v>193</v>
       </c>
       <c r="E28" t="s">
+        <v>194</v>
+      </c>
+      <c r="F28" t="s">
+        <v>195</v>
+      </c>
+      <c r="G28" t="s">
         <v>196</v>
       </c>
-      <c r="F28" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H28" t="s">
-        <v>222</v>
+        <v>197</v>
       </c>
       <c r="I28" t="s">
-        <v>223</v>
-[...3 lines deleted...]
-      </c>
+        <v>198</v>
+      </c>
+      <c r="J28"/>
       <c r="K28"/>
       <c r="L28" t="s">
-        <v>225</v>
+        <v>199</v>
       </c>
       <c r="M28" t="s">
-        <v>226</v>
+        <v>200</v>
       </c>
       <c r="N28" t="s">
-        <v>227</v>
+        <v>23</v>
       </c>
       <c r="O28" t="s">
-        <v>59</v>
+        <v>42</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" s="2"/>
       <c r="B29" s="2">
-        <v>111477260</v>
+        <v>111477711</v>
       </c>
       <c r="C29" s="2" t="s">
-        <v>61</v>
+        <v>25</v>
       </c>
       <c r="D29" s="2" t="s">
-        <v>228</v>
-[...3 lines deleted...]
-      <c r="G29" s="2"/>
+        <v>193</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>194</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>201</v>
+      </c>
+      <c r="G29" s="2" t="s">
+        <v>202</v>
+      </c>
       <c r="H29" s="2" t="s">
-        <v>229</v>
+        <v>203</v>
       </c>
       <c r="I29" s="2" t="s">
-        <v>230</v>
+        <v>204</v>
       </c>
       <c r="J29" s="2"/>
-      <c r="K29" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="K29" s="2"/>
       <c r="L29" s="2" t="s">
-        <v>231</v>
+        <v>199</v>
       </c>
       <c r="M29" s="2" t="s">
-        <v>232</v>
+        <v>205</v>
       </c>
       <c r="N29" s="2" t="s">
-        <v>115</v>
+        <v>41</v>
       </c>
       <c r="O29" s="2" t="s">
-        <v>233</v>
+        <v>206</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="B30">
-        <v>111477275</v>
+        <v>111477765</v>
       </c>
       <c r="C30" t="s">
-        <v>61</v>
+        <v>52</v>
       </c>
       <c r="D30" t="s">
-        <v>228</v>
+        <v>207</v>
       </c>
       <c r="E30"/>
-      <c r="F30" t="s">
-        <v>234</v>
+      <c r="F30"/>
+      <c r="G30" t="s">
+        <v>208</v>
       </c>
       <c r="H30" t="s">
-        <v>235</v>
+        <v>209</v>
       </c>
       <c r="I30" t="s">
-        <v>236</v>
-[...6 lines deleted...]
-      </c>
+        <v>210</v>
+      </c>
+      <c r="J30"/>
+      <c r="K30"/>
       <c r="L30" t="s">
-        <v>231</v>
+        <v>211</v>
       </c>
       <c r="M30" t="s">
-        <v>238</v>
+        <v>212</v>
       </c>
       <c r="N30" t="s">
-        <v>115</v>
+        <v>213</v>
       </c>
       <c r="O30" t="s">
-        <v>239</v>
+        <v>42</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" s="2"/>
       <c r="B31" s="2">
-        <v>111477293</v>
+        <v>111477763</v>
       </c>
       <c r="C31" s="2" t="s">
-        <v>61</v>
+        <v>52</v>
       </c>
       <c r="D31" s="2" t="s">
-        <v>228</v>
+        <v>207</v>
       </c>
       <c r="E31" s="2" t="s">
-        <v>240</v>
+        <v>214</v>
       </c>
       <c r="F31" s="2"/>
-      <c r="G31" s="2"/>
+      <c r="G31" s="2" t="s">
+        <v>215</v>
+      </c>
       <c r="H31" s="2" t="s">
-        <v>241</v>
+        <v>216</v>
       </c>
       <c r="I31" s="2" t="s">
-        <v>242</v>
+        <v>217</v>
       </c>
       <c r="J31" s="2" t="s">
-        <v>243</v>
-[...3 lines deleted...]
-      </c>
+        <v>218</v>
+      </c>
+      <c r="K31" s="2"/>
       <c r="L31" s="2" t="s">
-        <v>231</v>
+        <v>211</v>
       </c>
       <c r="M31" s="2" t="s">
-        <v>244</v>
+        <v>219</v>
       </c>
       <c r="N31" s="2" t="s">
-        <v>115</v>
+        <v>213</v>
       </c>
       <c r="O31" s="2" t="s">
-        <v>245</v>
+        <v>42</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="B32">
-        <v>111477386</v>
+        <v>111477764</v>
       </c>
       <c r="C32" t="s">
-        <v>133</v>
+        <v>52</v>
       </c>
       <c r="D32" t="s">
-        <v>246</v>
+        <v>207</v>
       </c>
       <c r="E32" t="s">
-        <v>247</v>
-[...3 lines deleted...]
-      </c>
+        <v>214</v>
+      </c>
+      <c r="F32"/>
       <c r="G32" t="s">
-        <v>249</v>
+        <v>220</v>
       </c>
       <c r="H32" t="s">
-        <v>250</v>
+        <v>221</v>
       </c>
       <c r="I32" t="s">
-        <v>251</v>
+        <v>222</v>
       </c>
       <c r="J32" t="s">
-        <v>252</v>
+        <v>218</v>
       </c>
       <c r="K32"/>
       <c r="L32" t="s">
-        <v>40</v>
+        <v>211</v>
       </c>
       <c r="M32" t="s">
-        <v>253</v>
+        <v>223</v>
       </c>
       <c r="N32" t="s">
-        <v>170</v>
+        <v>213</v>
       </c>
       <c r="O32" t="s">
-        <v>254</v>
+        <v>42</v>
       </c>
     </row>
     <row r="33" spans="1:15">
       <c r="A33" s="2"/>
       <c r="B33" s="2">
-        <v>111477349</v>
+        <v>111477596</v>
       </c>
       <c r="C33" s="2" t="s">
-        <v>61</v>
+        <v>25</v>
       </c>
       <c r="D33" s="2" t="s">
-        <v>246</v>
-[...3 lines deleted...]
-      </c>
+        <v>224</v>
+      </c>
+      <c r="E33" s="2"/>
       <c r="F33" s="2" t="s">
-        <v>255</v>
+        <v>225</v>
       </c>
       <c r="G33" s="2" t="s">
-        <v>256</v>
+        <v>226</v>
       </c>
       <c r="H33" s="2" t="s">
-        <v>250</v>
+        <v>227</v>
       </c>
       <c r="I33" s="2" t="s">
-        <v>257</v>
-[...3 lines deleted...]
-      </c>
+        <v>228</v>
+      </c>
+      <c r="J33" s="2"/>
       <c r="K33" s="2"/>
       <c r="L33" s="2" t="s">
-        <v>40</v>
+        <v>229</v>
       </c>
       <c r="M33" s="2" t="s">
-        <v>259</v>
+        <v>230</v>
       </c>
       <c r="N33" s="2" t="s">
-        <v>84</v>
+        <v>142</v>
       </c>
       <c r="O33" s="2" t="s">
-        <v>260</v>
+        <v>231</v>
       </c>
     </row>
     <row r="34" spans="1:15">
       <c r="B34">
-        <v>111477286</v>
+        <v>111477564</v>
       </c>
       <c r="C34" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="D34" t="s">
-        <v>246</v>
-[...3 lines deleted...]
-      </c>
+        <v>232</v>
+      </c>
+      <c r="E34"/>
       <c r="F34"/>
+      <c r="G34" t="s">
+        <v>233</v>
+      </c>
       <c r="H34" t="s">
-        <v>262</v>
+        <v>234</v>
       </c>
       <c r="I34" t="s">
-        <v>263</v>
+        <v>235</v>
       </c>
       <c r="J34" t="s">
-        <v>264</v>
+        <v>236</v>
       </c>
       <c r="K34"/>
       <c r="L34" t="s">
-        <v>265</v>
+        <v>237</v>
       </c>
       <c r="M34" t="s">
-        <v>266</v>
+        <v>238</v>
       </c>
       <c r="N34" t="s">
-        <v>76</v>
+        <v>23</v>
       </c>
       <c r="O34" t="s">
-        <v>245</v>
+        <v>68</v>
       </c>
     </row>
     <row r="35" spans="1:15">
       <c r="A35" s="2"/>
       <c r="B35" s="2">
-        <v>111477468</v>
+        <v>111477744</v>
       </c>
       <c r="C35" s="2" t="s">
-        <v>61</v>
+        <v>52</v>
       </c>
       <c r="D35" s="2" t="s">
-        <v>246</v>
-[...5 lines deleted...]
-      <c r="G35" s="2"/>
+        <v>239</v>
+      </c>
+      <c r="E35" s="2"/>
+      <c r="F35" s="2" t="s">
+        <v>240</v>
+      </c>
+      <c r="G35" s="2" t="s">
+        <v>241</v>
+      </c>
       <c r="H35" s="2" t="s">
-        <v>267</v>
+        <v>197</v>
       </c>
       <c r="I35" s="2" t="s">
-        <v>268</v>
-[...3 lines deleted...]
-      </c>
+        <v>242</v>
+      </c>
+      <c r="J35" s="2"/>
       <c r="K35" s="2"/>
       <c r="L35" s="2" t="s">
-        <v>265</v>
+        <v>243</v>
       </c>
       <c r="M35" s="2" t="s">
-        <v>270</v>
+        <v>32</v>
       </c>
       <c r="N35" s="2" t="s">
-        <v>271</v>
+        <v>41</v>
       </c>
       <c r="O35" s="2" t="s">
-        <v>272</v>
+        <v>244</v>
       </c>
     </row>
     <row r="36" spans="1:15">
       <c r="B36">
-        <v>111477508</v>
+        <v>111477591</v>
       </c>
       <c r="C36" t="s">
-        <v>273</v>
+        <v>144</v>
       </c>
       <c r="D36" t="s">
-        <v>274</v>
+        <v>245</v>
       </c>
       <c r="E36"/>
       <c r="F36"/>
       <c r="H36" t="s">
-        <v>275</v>
+        <v>246</v>
       </c>
       <c r="I36" t="s">
-        <v>276</v>
+        <v>247</v>
       </c>
       <c r="J36" t="s">
-        <v>277</v>
+        <v>248</v>
       </c>
       <c r="K36"/>
       <c r="L36" t="s">
-        <v>49</v>
+        <v>21</v>
       </c>
       <c r="M36" t="s">
-        <v>278</v>
+        <v>153</v>
       </c>
       <c r="N36" t="s">
-        <v>279</v>
+        <v>192</v>
       </c>
       <c r="O36" t="s">
-        <v>280</v>
+        <v>150</v>
       </c>
     </row>
     <row r="37" spans="1:15">
       <c r="A37" s="2"/>
       <c r="B37" s="2">
-        <v>111477281</v>
+        <v>111477775</v>
       </c>
       <c r="C37" s="2" t="s">
-        <v>61</v>
+        <v>249</v>
       </c>
       <c r="D37" s="2" t="s">
-        <v>281</v>
+        <v>250</v>
       </c>
       <c r="E37" s="2"/>
       <c r="F37" s="2"/>
       <c r="G37" s="2" t="s">
-        <v>210</v>
+        <v>251</v>
       </c>
       <c r="H37" s="2" t="s">
-        <v>282</v>
+        <v>252</v>
       </c>
       <c r="I37" s="2" t="s">
-        <v>283</v>
+        <v>253</v>
       </c>
       <c r="J37" s="2"/>
       <c r="K37" s="2">
-        <v>235637</v>
+        <v>3000025220</v>
       </c>
       <c r="L37" s="2" t="s">
-        <v>284</v>
+        <v>254</v>
       </c>
       <c r="M37" s="2" t="s">
-        <v>83</v>
+        <v>32</v>
       </c>
       <c r="N37" s="2" t="s">
-        <v>170</v>
+        <v>255</v>
       </c>
       <c r="O37" s="2" t="s">
-        <v>233</v>
+        <v>42</v>
       </c>
     </row>
     <row r="38" spans="1:15">
       <c r="B38">
-        <v>111477294</v>
+        <v>111477540</v>
       </c>
       <c r="C38" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D38" t="s">
-        <v>285</v>
+        <v>256</v>
       </c>
       <c r="E38"/>
-      <c r="F38"/>
+      <c r="F38" t="s">
+        <v>62</v>
+      </c>
+      <c r="G38" t="s">
+        <v>257</v>
+      </c>
       <c r="H38" t="s">
-        <v>286</v>
+        <v>258</v>
       </c>
       <c r="I38" t="s">
-        <v>287</v>
-[...3 lines deleted...]
-      </c>
+        <v>259</v>
+      </c>
+      <c r="J38"/>
       <c r="K38"/>
       <c r="L38" t="s">
-        <v>289</v>
+        <v>260</v>
       </c>
       <c r="M38" t="s">
-        <v>83</v>
+        <v>261</v>
       </c>
       <c r="N38" t="s">
-        <v>24</v>
+        <v>134</v>
       </c>
       <c r="O38" t="s">
-        <v>290</v>
+        <v>68</v>
       </c>
     </row>
     <row r="39" spans="1:15">
       <c r="A39" s="2"/>
       <c r="B39" s="2">
-        <v>111477350</v>
+        <v>111477705</v>
       </c>
       <c r="C39" s="2" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
       <c r="D39" s="2" t="s">
-        <v>285</v>
-[...3 lines deleted...]
-      <c r="G39" s="2"/>
+        <v>262</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>263</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>264</v>
+      </c>
+      <c r="G39" s="2" t="s">
+        <v>265</v>
+      </c>
       <c r="H39" s="2" t="s">
-        <v>291</v>
+        <v>266</v>
       </c>
       <c r="I39" s="2" t="s">
-        <v>292</v>
-[...3 lines deleted...]
-      </c>
+        <v>267</v>
+      </c>
+      <c r="J39" s="2"/>
       <c r="K39" s="2"/>
       <c r="L39" s="2" t="s">
-        <v>294</v>
+        <v>268</v>
       </c>
       <c r="M39" s="2" t="s">
-        <v>83</v>
+        <v>269</v>
       </c>
       <c r="N39" s="2" t="s">
-        <v>24</v>
+        <v>270</v>
       </c>
       <c r="O39" s="2" t="s">
-        <v>260</v>
+        <v>271</v>
       </c>
     </row>
     <row r="40" spans="1:15">
       <c r="B40">
-        <v>111477416</v>
+        <v>111477708</v>
       </c>
       <c r="C40" t="s">
+        <v>15</v>
+      </c>
+      <c r="D40" t="s">
+        <v>262</v>
+      </c>
+      <c r="E40" t="s">
+        <v>263</v>
+      </c>
+      <c r="F40" t="s">
+        <v>264</v>
+      </c>
+      <c r="G40" t="s">
+        <v>272</v>
+      </c>
+      <c r="H40" t="s">
+        <v>266</v>
+      </c>
+      <c r="I40" t="s">
         <v>273</v>
       </c>
-      <c r="D40" t="s">
-[...15 lines deleted...]
-      </c>
+      <c r="J40"/>
       <c r="K40"/>
       <c r="L40" t="s">
-        <v>300</v>
+        <v>268</v>
       </c>
       <c r="M40" t="s">
-        <v>67</v>
+        <v>274</v>
       </c>
       <c r="N40" t="s">
-        <v>42</v>
+        <v>270</v>
       </c>
       <c r="O40" t="s">
-        <v>301</v>
+        <v>271</v>
       </c>
     </row>
     <row r="41" spans="1:15">
       <c r="A41" s="2"/>
       <c r="B41" s="2">
-        <v>111477422</v>
+        <v>111477709</v>
       </c>
       <c r="C41" s="2" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
       <c r="D41" s="2" t="s">
-        <v>302</v>
-[...2 lines deleted...]
-      <c r="F41" s="2"/>
+        <v>262</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>263</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>264</v>
+      </c>
       <c r="G41" s="2" t="s">
-        <v>303</v>
+        <v>275</v>
       </c>
       <c r="H41" s="2" t="s">
-        <v>304</v>
+        <v>266</v>
       </c>
       <c r="I41" s="2" t="s">
-        <v>305</v>
+        <v>276</v>
       </c>
       <c r="J41" s="2"/>
       <c r="K41" s="2"/>
       <c r="L41" s="2" t="s">
-        <v>306</v>
+        <v>268</v>
       </c>
       <c r="M41" s="2" t="s">
-        <v>83</v>
+        <v>277</v>
       </c>
       <c r="N41" s="2" t="s">
-        <v>156</v>
+        <v>270</v>
       </c>
       <c r="O41" s="2" t="s">
-        <v>307</v>
+        <v>271</v>
       </c>
     </row>
     <row r="42" spans="1:15">
       <c r="B42">
-        <v>111477308</v>
+        <v>111477701</v>
       </c>
       <c r="C42" t="s">
-        <v>33</v>
+        <v>154</v>
       </c>
       <c r="D42" t="s">
-        <v>308</v>
+        <v>278</v>
       </c>
       <c r="E42" t="s">
-        <v>309</v>
-[...4 lines deleted...]
-      <c r="G42"/>
+        <v>279</v>
+      </c>
+      <c r="F42"/>
+      <c r="G42" t="s">
+        <v>280</v>
+      </c>
       <c r="H42" t="s">
-        <v>311</v>
+        <v>281</v>
       </c>
       <c r="I42" t="s">
-        <v>312</v>
-[...3 lines deleted...]
-      </c>
+        <v>282</v>
+      </c>
+      <c r="J42"/>
       <c r="K42"/>
       <c r="L42" t="s">
-        <v>314</v>
+        <v>199</v>
       </c>
       <c r="M42" t="s">
-        <v>83</v>
+        <v>283</v>
       </c>
       <c r="N42" t="s">
-        <v>315</v>
+        <v>23</v>
       </c>
       <c r="O42" t="s">
-        <v>316</v>
+        <v>284</v>
       </c>
     </row>
     <row r="43" spans="1:15">
       <c r="A43" s="2"/>
       <c r="B43" s="2">
-        <v>111477248</v>
+        <v>111477700</v>
       </c>
       <c r="C43" s="2" t="s">
-        <v>133</v>
+        <v>154</v>
       </c>
       <c r="D43" s="2" t="s">
-        <v>317</v>
-[...1 lines deleted...]
-      <c r="E43" s="2"/>
+        <v>278</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>285</v>
+      </c>
       <c r="F43" s="2"/>
       <c r="G43" s="2" t="s">
-        <v>318</v>
+        <v>286</v>
       </c>
       <c r="H43" s="2" t="s">
-        <v>319</v>
+        <v>287</v>
       </c>
       <c r="I43" s="2" t="s">
-        <v>320</v>
-[...3 lines deleted...]
-      </c>
+        <v>288</v>
+      </c>
+      <c r="J43" s="2"/>
       <c r="K43" s="2"/>
       <c r="L43" s="2" t="s">
-        <v>322</v>
+        <v>199</v>
       </c>
       <c r="M43" s="2" t="s">
-        <v>83</v>
+        <v>289</v>
       </c>
       <c r="N43" s="2" t="s">
-        <v>227</v>
+        <v>23</v>
       </c>
       <c r="O43" s="2" t="s">
-        <v>323</v>
+        <v>284</v>
       </c>
     </row>
     <row r="44" spans="1:15">
       <c r="B44">
-        <v>111477466</v>
+        <v>111477730</v>
       </c>
       <c r="C44" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="D44" t="s">
-        <v>324</v>
-[...4 lines deleted...]
-      </c>
+        <v>290</v>
+      </c>
+      <c r="E44" t="s">
+        <v>291</v>
+      </c>
+      <c r="F44"/>
+      <c r="G44"/>
       <c r="H44" t="s">
-        <v>326</v>
+        <v>292</v>
       </c>
       <c r="I44" t="s">
-        <v>327</v>
-[...3 lines deleted...]
-      </c>
+        <v>293</v>
+      </c>
+      <c r="J44"/>
       <c r="K44"/>
       <c r="L44" t="s">
-        <v>329</v>
+        <v>294</v>
       </c>
       <c r="M44" t="s">
-        <v>330</v>
+        <v>32</v>
       </c>
       <c r="N44" t="s">
-        <v>331</v>
+        <v>295</v>
       </c>
       <c r="O44" t="s">
-        <v>332</v>
+        <v>117</v>
       </c>
     </row>
     <row r="45" spans="1:15">
       <c r="A45" s="2"/>
       <c r="B45" s="2">
-        <v>111477326</v>
+        <v>111477758</v>
       </c>
       <c r="C45" s="2" t="s">
-        <v>133</v>
+        <v>15</v>
       </c>
       <c r="D45" s="2" t="s">
-        <v>333</v>
+        <v>296</v>
       </c>
       <c r="E45" s="2"/>
       <c r="F45" s="2" t="s">
-        <v>334</v>
-[...3 lines deleted...]
-      </c>
+        <v>297</v>
+      </c>
+      <c r="G45" s="2"/>
       <c r="H45" s="2" t="s">
-        <v>336</v>
+        <v>298</v>
       </c>
       <c r="I45" s="2" t="s">
-        <v>337</v>
-[...1 lines deleted...]
-      <c r="J45" s="2"/>
+        <v>299</v>
+      </c>
+      <c r="J45" s="2" t="s">
+        <v>300</v>
+      </c>
       <c r="K45" s="2"/>
       <c r="L45" s="2" t="s">
-        <v>338</v>
+        <v>301</v>
       </c>
       <c r="M45" s="2" t="s">
-        <v>83</v>
+        <v>302</v>
       </c>
       <c r="N45" s="2" t="s">
-        <v>339</v>
+        <v>303</v>
       </c>
       <c r="O45" s="2" t="s">
-        <v>340</v>
+        <v>244</v>
       </c>
     </row>
     <row r="46" spans="1:15">
       <c r="B46">
-        <v>111477335</v>
+        <v>111477725</v>
       </c>
       <c r="C46" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D46" t="s">
-        <v>341</v>
+        <v>304</v>
       </c>
       <c r="E46"/>
-      <c r="F46"/>
-      <c r="G46"/>
+      <c r="F46" t="s">
+        <v>54</v>
+      </c>
+      <c r="G46" t="s">
+        <v>305</v>
+      </c>
       <c r="H46" t="s">
-        <v>342</v>
+        <v>306</v>
       </c>
       <c r="I46" t="s">
-        <v>343</v>
+        <v>307</v>
       </c>
       <c r="J46"/>
       <c r="K46"/>
       <c r="L46" t="s">
-        <v>344</v>
+        <v>308</v>
       </c>
       <c r="M46" t="s">
-        <v>169</v>
+        <v>309</v>
       </c>
       <c r="N46" t="s">
-        <v>345</v>
+        <v>142</v>
       </c>
       <c r="O46" t="s">
-        <v>163</v>
+        <v>117</v>
       </c>
     </row>
     <row r="47" spans="1:15">
       <c r="A47" s="2"/>
       <c r="B47" s="2">
-        <v>111477380</v>
+        <v>111477621</v>
       </c>
       <c r="C47" s="2" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D47" s="2" t="s">
-        <v>346</v>
+        <v>310</v>
       </c>
       <c r="E47" s="2"/>
       <c r="F47" s="2" t="s">
-        <v>347</v>
+        <v>62</v>
       </c>
       <c r="G47" s="2" t="s">
-        <v>348</v>
+        <v>311</v>
       </c>
       <c r="H47" s="2" t="s">
-        <v>348</v>
+        <v>197</v>
       </c>
       <c r="I47" s="2" t="s">
-        <v>349</v>
-[...1 lines deleted...]
-      <c r="J47" s="2"/>
+        <v>312</v>
+      </c>
+      <c r="J47" s="2" t="s">
+        <v>313</v>
+      </c>
       <c r="K47" s="2"/>
       <c r="L47" s="2" t="s">
-        <v>350</v>
+        <v>314</v>
       </c>
       <c r="M47" s="2" t="s">
-        <v>351</v>
+        <v>315</v>
       </c>
       <c r="N47" s="2" t="s">
-        <v>345</v>
+        <v>316</v>
       </c>
       <c r="O47" s="2" t="s">
-        <v>254</v>
+        <v>82</v>
       </c>
     </row>
     <row r="48" spans="1:15">
       <c r="B48">
-        <v>111477476</v>
+        <v>111477615</v>
       </c>
       <c r="C48" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D48" t="s">
-        <v>352</v>
-[...3 lines deleted...]
-      </c>
+        <v>317</v>
+      </c>
+      <c r="E48"/>
       <c r="F48" t="s">
-        <v>354</v>
+        <v>318</v>
       </c>
       <c r="G48" t="s">
-        <v>355</v>
+        <v>319</v>
       </c>
       <c r="H48" t="s">
-        <v>356</v>
+        <v>197</v>
       </c>
       <c r="I48" t="s">
-        <v>357</v>
-[...3 lines deleted...]
-      </c>
+        <v>320</v>
+      </c>
+      <c r="J48"/>
       <c r="K48"/>
       <c r="L48" t="s">
-        <v>359</v>
+        <v>321</v>
       </c>
       <c r="M48" t="s">
-        <v>360</v>
+        <v>322</v>
       </c>
       <c r="N48" t="s">
-        <v>170</v>
+        <v>323</v>
       </c>
       <c r="O48" t="s">
-        <v>95</v>
+        <v>82</v>
       </c>
     </row>
     <row r="49" spans="1:15">
       <c r="A49" s="2"/>
       <c r="B49" s="2">
-        <v>111477403</v>
+        <v>111477669</v>
       </c>
       <c r="C49" s="2" t="s">
-        <v>133</v>
+        <v>25</v>
       </c>
       <c r="D49" s="2" t="s">
-        <v>361</v>
+        <v>317</v>
       </c>
       <c r="E49" s="2"/>
       <c r="F49" s="2" t="s">
-        <v>362</v>
-[...3 lines deleted...]
-      </c>
+        <v>324</v>
+      </c>
+      <c r="G49" s="2"/>
       <c r="H49" s="2" t="s">
-        <v>364</v>
+        <v>325</v>
       </c>
       <c r="I49" s="2" t="s">
-        <v>365</v>
-[...1 lines deleted...]
-      <c r="J49" s="2"/>
+        <v>326</v>
+      </c>
+      <c r="J49" s="2" t="s">
+        <v>327</v>
+      </c>
       <c r="K49" s="2"/>
       <c r="L49" s="2" t="s">
-        <v>366</v>
+        <v>321</v>
       </c>
       <c r="M49" s="2" t="s">
-        <v>367</v>
+        <v>32</v>
       </c>
       <c r="N49" s="2" t="s">
-        <v>368</v>
+        <v>316</v>
       </c>
       <c r="O49" s="2" t="s">
-        <v>369</v>
+        <v>168</v>
       </c>
     </row>
     <row r="50" spans="1:15">
       <c r="B50">
-        <v>111477419</v>
+        <v>111477780</v>
       </c>
       <c r="C50" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D50" t="s">
-        <v>370</v>
+        <v>328</v>
       </c>
       <c r="E50"/>
-      <c r="F50" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F50"/>
       <c r="G50" t="s">
-        <v>372</v>
+        <v>329</v>
       </c>
       <c r="H50" t="s">
-        <v>373</v>
+        <v>330</v>
       </c>
       <c r="I50" t="s">
-        <v>374</v>
+        <v>331</v>
       </c>
       <c r="J50" t="s">
-        <v>375</v>
-[...1 lines deleted...]
-      <c r="K50"/>
+        <v>332</v>
+      </c>
+      <c r="K50" t="s">
+        <v>333</v>
+      </c>
       <c r="L50" t="s">
-        <v>376</v>
+        <v>334</v>
       </c>
       <c r="M50" t="s">
-        <v>377</v>
+        <v>335</v>
       </c>
       <c r="N50" t="s">
-        <v>378</v>
+        <v>295</v>
       </c>
       <c r="O50" t="s">
-        <v>131</v>
+        <v>42</v>
       </c>
     </row>
     <row r="51" spans="1:15">
       <c r="A51" s="2"/>
       <c r="B51" s="2">
-        <v>111477262</v>
+        <v>111477693</v>
       </c>
       <c r="C51" s="2" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D51" s="2" t="s">
-        <v>379</v>
+        <v>328</v>
       </c>
       <c r="E51" s="2"/>
-      <c r="F51" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F51" s="2"/>
       <c r="G51" s="2" t="s">
-        <v>381</v>
+        <v>336</v>
       </c>
       <c r="H51" s="2" t="s">
-        <v>382</v>
+        <v>337</v>
       </c>
       <c r="I51" s="2" t="s">
-        <v>383</v>
+        <v>338</v>
       </c>
       <c r="J51" s="2" t="s">
-        <v>375</v>
-[...1 lines deleted...]
-      <c r="K51" s="2"/>
+        <v>339</v>
+      </c>
+      <c r="K51" s="2" t="s">
+        <v>340</v>
+      </c>
       <c r="L51" s="2" t="s">
-        <v>376</v>
+        <v>334</v>
       </c>
       <c r="M51" s="2" t="s">
-        <v>384</v>
+        <v>153</v>
       </c>
       <c r="N51" s="2" t="s">
-        <v>163</v>
+        <v>341</v>
       </c>
       <c r="O51" s="2" t="s">
-        <v>233</v>
+        <v>342</v>
       </c>
     </row>
     <row r="52" spans="1:15">
       <c r="B52">
-        <v>111477264</v>
+        <v>111477710</v>
       </c>
       <c r="C52" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D52" t="s">
-        <v>379</v>
+        <v>343</v>
       </c>
       <c r="E52"/>
       <c r="F52" t="s">
-        <v>380</v>
+        <v>344</v>
       </c>
       <c r="G52" t="s">
-        <v>385</v>
+        <v>345</v>
       </c>
       <c r="H52" t="s">
-        <v>291</v>
+        <v>346</v>
       </c>
       <c r="I52" t="s">
-        <v>386</v>
-[...3 lines deleted...]
-      </c>
+        <v>347</v>
+      </c>
+      <c r="J52"/>
       <c r="K52"/>
       <c r="L52" t="s">
-        <v>376</v>
+        <v>348</v>
       </c>
       <c r="M52" t="s">
-        <v>387</v>
+        <v>349</v>
       </c>
       <c r="N52" t="s">
-        <v>163</v>
+        <v>350</v>
       </c>
       <c r="O52" t="s">
-        <v>233</v>
+        <v>206</v>
       </c>
     </row>
     <row r="53" spans="1:15">
       <c r="A53" s="2"/>
       <c r="B53" s="2">
-        <v>111477265</v>
+        <v>111477645</v>
       </c>
       <c r="C53" s="2" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D53" s="2" t="s">
-        <v>379</v>
-[...1 lines deleted...]
-      <c r="E53" s="2"/>
+        <v>343</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>351</v>
+      </c>
       <c r="F53" s="2" t="s">
-        <v>380</v>
+        <v>62</v>
       </c>
       <c r="G53" s="2" t="s">
-        <v>388</v>
+        <v>352</v>
       </c>
       <c r="H53" s="2" t="s">
-        <v>389</v>
+        <v>353</v>
       </c>
       <c r="I53" s="2" t="s">
-        <v>390</v>
+        <v>354</v>
       </c>
       <c r="J53" s="2" t="s">
-        <v>375</v>
+        <v>355</v>
       </c>
       <c r="K53" s="2"/>
       <c r="L53" s="2" t="s">
-        <v>376</v>
+        <v>334</v>
       </c>
       <c r="M53" s="2" t="s">
-        <v>387</v>
+        <v>32</v>
       </c>
       <c r="N53" s="2" t="s">
-        <v>163</v>
+        <v>356</v>
       </c>
       <c r="O53" s="2" t="s">
-        <v>233</v>
+        <v>33</v>
       </c>
     </row>
     <row r="54" spans="1:15">
       <c r="B54">
-        <v>111477375</v>
+        <v>111477542</v>
       </c>
       <c r="C54" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D54" t="s">
-        <v>379</v>
+        <v>343</v>
       </c>
       <c r="E54" t="s">
-        <v>371</v>
-[...6 lines deleted...]
-      </c>
+        <v>357</v>
+      </c>
+      <c r="F54"/>
+      <c r="G54"/>
       <c r="H54" t="s">
-        <v>393</v>
+        <v>358</v>
       </c>
       <c r="I54" t="s">
-        <v>394</v>
+        <v>359</v>
       </c>
       <c r="J54" t="s">
-        <v>375</v>
+        <v>360</v>
       </c>
       <c r="K54"/>
       <c r="L54" t="s">
-        <v>376</v>
+        <v>334</v>
       </c>
       <c r="M54" t="s">
-        <v>377</v>
+        <v>32</v>
       </c>
       <c r="N54" t="s">
-        <v>378</v>
+        <v>361</v>
       </c>
       <c r="O54" t="s">
-        <v>395</v>
+        <v>68</v>
       </c>
     </row>
     <row r="55" spans="1:15">
       <c r="A55" s="2"/>
       <c r="B55" s="2">
-        <v>111477331</v>
+        <v>111477656</v>
       </c>
       <c r="C55" s="2" t="s">
-        <v>26</v>
+        <v>52</v>
       </c>
       <c r="D55" s="2" t="s">
-        <v>396</v>
+        <v>362</v>
       </c>
       <c r="E55" s="2"/>
       <c r="F55" s="2" t="s">
-        <v>397</v>
-[...3 lines deleted...]
-      </c>
+        <v>62</v>
+      </c>
+      <c r="G55" s="2"/>
       <c r="H55" s="2" t="s">
-        <v>399</v>
+        <v>363</v>
       </c>
       <c r="I55" s="2" t="s">
-        <v>400</v>
+        <v>364</v>
       </c>
       <c r="J55" s="2"/>
       <c r="K55" s="2"/>
       <c r="L55" s="2" t="s">
-        <v>401</v>
+        <v>365</v>
       </c>
       <c r="M55" s="2" t="s">
-        <v>402</v>
+        <v>366</v>
       </c>
       <c r="N55" s="2" t="s">
-        <v>84</v>
+        <v>367</v>
       </c>
       <c r="O55" s="2" t="s">
-        <v>403</v>
+        <v>368</v>
       </c>
     </row>
     <row r="56" spans="1:15">
       <c r="B56">
-        <v>111477263</v>
+        <v>111477685</v>
       </c>
       <c r="C56" t="s">
-        <v>61</v>
+        <v>34</v>
       </c>
       <c r="D56" t="s">
-        <v>404</v>
-[...9 lines deleted...]
-      </c>
+        <v>369</v>
+      </c>
+      <c r="E56"/>
+      <c r="F56"/>
       <c r="H56" t="s">
-        <v>408</v>
+        <v>370</v>
       </c>
       <c r="I56" t="s">
-        <v>409</v>
+        <v>371</v>
       </c>
       <c r="J56" t="s">
-        <v>410</v>
+        <v>372</v>
       </c>
       <c r="K56"/>
       <c r="L56" t="s">
-        <v>411</v>
+        <v>373</v>
       </c>
       <c r="M56" t="s">
-        <v>83</v>
+        <v>32</v>
       </c>
       <c r="N56" t="s">
-        <v>412</v>
+        <v>374</v>
       </c>
       <c r="O56" t="s">
-        <v>108</v>
+        <v>342</v>
       </c>
     </row>
     <row r="57" spans="1:15">
       <c r="A57" s="2"/>
       <c r="B57" s="2">
-        <v>111477323</v>
+        <v>111477686</v>
       </c>
       <c r="C57" s="2" t="s">
-        <v>61</v>
+        <v>34</v>
       </c>
       <c r="D57" s="2" t="s">
-        <v>413</v>
+        <v>369</v>
       </c>
       <c r="E57" s="2"/>
-      <c r="F57" s="2" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F57" s="2"/>
+      <c r="G57" s="2"/>
       <c r="H57" s="2" t="s">
-        <v>416</v>
+        <v>375</v>
       </c>
       <c r="I57" s="2" t="s">
-        <v>417</v>
-[...1 lines deleted...]
-      <c r="J57" s="2"/>
+        <v>376</v>
+      </c>
+      <c r="J57" s="2" t="s">
+        <v>377</v>
+      </c>
       <c r="K57" s="2"/>
       <c r="L57" s="2" t="s">
-        <v>418</v>
+        <v>373</v>
       </c>
       <c r="M57" s="2" t="s">
-        <v>169</v>
+        <v>32</v>
       </c>
       <c r="N57" s="2" t="s">
-        <v>132</v>
+        <v>374</v>
       </c>
       <c r="O57" s="2" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
     </row>
     <row r="58" spans="1:15">
       <c r="B58">
-        <v>111477271</v>
+        <v>111477691</v>
       </c>
       <c r="C58" t="s">
-        <v>61</v>
+        <v>52</v>
       </c>
       <c r="D58" t="s">
-        <v>419</v>
+        <v>378</v>
       </c>
       <c r="E58"/>
-      <c r="F58" t="s">
-        <v>35</v>
+      <c r="F58"/>
+      <c r="G58" t="s">
+        <v>379</v>
       </c>
       <c r="H58" t="s">
-        <v>420</v>
+        <v>380</v>
       </c>
       <c r="I58" t="s">
-        <v>421</v>
-[...2 lines deleted...]
-      <c r="K58"/>
+        <v>381</v>
+      </c>
+      <c r="J58" t="s">
+        <v>382</v>
+      </c>
+      <c r="K58">
+        <v>797641</v>
+      </c>
       <c r="L58" t="s">
-        <v>422</v>
+        <v>383</v>
       </c>
       <c r="M58" t="s">
-        <v>83</v>
+        <v>205</v>
       </c>
       <c r="N58" t="s">
-        <v>423</v>
+        <v>142</v>
       </c>
       <c r="O58" t="s">
-        <v>424</v>
+        <v>171</v>
       </c>
     </row>
     <row r="59" spans="1:15">
       <c r="A59" s="2"/>
       <c r="B59" s="2">
-        <v>111477365</v>
+        <v>111477726</v>
       </c>
       <c r="C59" s="2" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D59" s="2" t="s">
-        <v>425</v>
-[...3 lines deleted...]
-      </c>
+        <v>384</v>
+      </c>
+      <c r="E59" s="2"/>
       <c r="F59" s="2" t="s">
-        <v>427</v>
+        <v>385</v>
       </c>
       <c r="G59" s="2" t="s">
-        <v>428</v>
+        <v>386</v>
       </c>
       <c r="H59" s="2" t="s">
-        <v>429</v>
+        <v>387</v>
       </c>
       <c r="I59" s="2" t="s">
-        <v>430</v>
+        <v>388</v>
       </c>
       <c r="J59" s="2"/>
       <c r="K59" s="2"/>
       <c r="L59" s="2" t="s">
-        <v>431</v>
+        <v>389</v>
       </c>
       <c r="M59" s="2" t="s">
-        <v>432</v>
+        <v>390</v>
       </c>
       <c r="N59" s="2" t="s">
-        <v>24</v>
+        <v>316</v>
       </c>
       <c r="O59" s="2" t="s">
-        <v>433</v>
+        <v>117</v>
       </c>
     </row>
     <row r="60" spans="1:15">
       <c r="B60">
-        <v>111477453</v>
+        <v>111477752</v>
       </c>
       <c r="C60" t="s">
-        <v>133</v>
+        <v>15</v>
       </c>
       <c r="D60" t="s">
-        <v>434</v>
+        <v>391</v>
       </c>
       <c r="E60" t="s">
-        <v>435</v>
-[...1 lines deleted...]
-      <c r="F60"/>
+        <v>392</v>
+      </c>
+      <c r="F60" t="s">
+        <v>393</v>
+      </c>
       <c r="G60" t="s">
-        <v>436</v>
+        <v>394</v>
       </c>
       <c r="H60" t="s">
-        <v>437</v>
+        <v>395</v>
       </c>
       <c r="I60" t="s">
-        <v>438</v>
+        <v>396</v>
       </c>
       <c r="J60"/>
       <c r="K60"/>
       <c r="L60" t="s">
-        <v>439</v>
+        <v>397</v>
       </c>
       <c r="M60" t="s">
-        <v>440</v>
+        <v>398</v>
       </c>
       <c r="N60" t="s">
-        <v>271</v>
+        <v>23</v>
       </c>
       <c r="O60" t="s">
-        <v>75</v>
+        <v>42</v>
       </c>
     </row>
     <row r="61" spans="1:15">
       <c r="A61" s="2"/>
       <c r="B61" s="2">
-        <v>111477232</v>
+        <v>111477599</v>
       </c>
       <c r="C61" s="2" t="s">
-        <v>133</v>
+        <v>15</v>
       </c>
       <c r="D61" s="2" t="s">
-        <v>441</v>
+        <v>399</v>
       </c>
       <c r="E61" s="2"/>
-      <c r="F61" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F61" s="2"/>
       <c r="G61" s="2" t="s">
-        <v>443</v>
+        <v>400</v>
       </c>
       <c r="H61" s="2" t="s">
-        <v>444</v>
+        <v>401</v>
       </c>
       <c r="I61" s="2" t="s">
-        <v>445</v>
+        <v>402</v>
       </c>
       <c r="J61" s="2"/>
       <c r="K61" s="2"/>
       <c r="L61" s="2" t="s">
-        <v>446</v>
+        <v>403</v>
       </c>
       <c r="M61" s="2" t="s">
-        <v>447</v>
+        <v>404</v>
       </c>
       <c r="N61" s="2" t="s">
-        <v>448</v>
+        <v>23</v>
       </c>
       <c r="O61" s="2" t="s">
-        <v>151</v>
+        <v>368</v>
       </c>
     </row>
     <row r="62" spans="1:15">
       <c r="B62">
-        <v>111477512</v>
+        <v>111477667</v>
       </c>
       <c r="C62" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="D62" t="s">
-        <v>449</v>
-[...1 lines deleted...]
-      <c r="E62"/>
+        <v>405</v>
+      </c>
+      <c r="E62" t="s">
+        <v>406</v>
+      </c>
       <c r="F62" t="s">
-        <v>35</v>
+        <v>407</v>
       </c>
       <c r="G62" t="s">
-        <v>450</v>
+        <v>408</v>
       </c>
       <c r="H62" t="s">
-        <v>451</v>
+        <v>409</v>
       </c>
       <c r="I62" t="s">
-        <v>452</v>
-[...1 lines deleted...]
-      <c r="J62"/>
+        <v>410</v>
+      </c>
+      <c r="J62" t="s">
+        <v>411</v>
+      </c>
       <c r="K62"/>
       <c r="L62" t="s">
-        <v>453</v>
+        <v>412</v>
       </c>
       <c r="M62" t="s">
-        <v>176</v>
+        <v>153</v>
       </c>
       <c r="N62" t="s">
-        <v>454</v>
+        <v>413</v>
       </c>
       <c r="O62" t="s">
-        <v>455</v>
+        <v>163</v>
       </c>
     </row>
     <row r="63" spans="1:15">
       <c r="A63" s="2"/>
       <c r="B63" s="2">
-        <v>111477313</v>
+        <v>111477716</v>
       </c>
       <c r="C63" s="2" t="s">
-        <v>33</v>
+        <v>52</v>
       </c>
       <c r="D63" s="2" t="s">
-        <v>456</v>
+        <v>414</v>
       </c>
       <c r="E63" s="2"/>
-      <c r="F63" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F63" s="2"/>
       <c r="G63" s="2" t="s">
-        <v>458</v>
+        <v>415</v>
       </c>
       <c r="H63" s="2" t="s">
-        <v>459</v>
+        <v>416</v>
       </c>
       <c r="I63" s="2" t="s">
-        <v>460</v>
-[...3 lines deleted...]
-      </c>
+        <v>417</v>
+      </c>
+      <c r="J63" s="2"/>
       <c r="K63" s="2"/>
       <c r="L63" s="2" t="s">
-        <v>462</v>
+        <v>418</v>
       </c>
       <c r="M63" s="2" t="s">
-        <v>463</v>
+        <v>419</v>
       </c>
       <c r="N63" s="2" t="s">
-        <v>464</v>
+        <v>413</v>
       </c>
       <c r="O63" s="2" t="s">
-        <v>316</v>
+        <v>368</v>
       </c>
     </row>
     <row r="64" spans="1:15">
       <c r="B64">
-        <v>111477305</v>
+        <v>111477595</v>
       </c>
       <c r="C64" t="s">
-        <v>133</v>
+        <v>25</v>
       </c>
       <c r="D64" t="s">
-        <v>465</v>
+        <v>420</v>
       </c>
       <c r="E64"/>
       <c r="F64" t="s">
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="G64"/>
+        <v>62</v>
+      </c>
+      <c r="G64" t="s">
+        <v>421</v>
+      </c>
       <c r="H64" t="s">
-        <v>466</v>
+        <v>197</v>
       </c>
       <c r="I64" t="s">
-        <v>467</v>
-[...3 lines deleted...]
-      </c>
+        <v>422</v>
+      </c>
+      <c r="J64"/>
       <c r="K64"/>
       <c r="L64" t="s">
-        <v>469</v>
+        <v>423</v>
       </c>
       <c r="M64" t="s">
-        <v>41</v>
+        <v>424</v>
       </c>
       <c r="N64" t="s">
-        <v>368</v>
+        <v>425</v>
       </c>
       <c r="O64" t="s">
-        <v>470</v>
+        <v>231</v>
       </c>
     </row>
     <row r="65" spans="1:15">
       <c r="A65" s="2"/>
       <c r="B65" s="2">
-        <v>111477346</v>
+        <v>111477753</v>
       </c>
       <c r="C65" s="2" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D65" s="2" t="s">
-        <v>471</v>
-[...1 lines deleted...]
-      <c r="E65" s="2"/>
+        <v>426</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>427</v>
+      </c>
       <c r="F65" s="2"/>
-      <c r="G65" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G65" s="2"/>
       <c r="H65" s="2" t="s">
-        <v>47</v>
+        <v>197</v>
       </c>
       <c r="I65" s="2" t="s">
-        <v>473</v>
+        <v>428</v>
       </c>
       <c r="J65" s="2"/>
-      <c r="K65" s="2"/>
+      <c r="K65" s="2">
+        <v>9790148</v>
+      </c>
       <c r="L65" s="2" t="s">
-        <v>49</v>
+        <v>429</v>
       </c>
       <c r="M65" s="2" t="s">
-        <v>474</v>
+        <v>230</v>
       </c>
       <c r="N65" s="2" t="s">
-        <v>345</v>
+        <v>149</v>
       </c>
       <c r="O65" s="2" t="s">
-        <v>475</v>
+        <v>244</v>
       </c>
     </row>
     <row r="66" spans="1:15">
       <c r="B66">
-        <v>111474136</v>
+        <v>111477634</v>
       </c>
       <c r="C66" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D66" t="s">
-        <v>471</v>
+        <v>430</v>
       </c>
       <c r="E66"/>
-      <c r="F66"/>
+      <c r="F66" t="s">
+        <v>431</v>
+      </c>
       <c r="G66" t="s">
-        <v>476</v>
+        <v>432</v>
       </c>
       <c r="H66" t="s">
-        <v>477</v>
+        <v>433</v>
       </c>
       <c r="I66" t="s">
-        <v>478</v>
-[...3 lines deleted...]
-      </c>
+        <v>434</v>
+      </c>
+      <c r="J66"/>
       <c r="K66"/>
       <c r="L66" t="s">
-        <v>480</v>
+        <v>435</v>
       </c>
       <c r="M66" t="s">
-        <v>481</v>
+        <v>436</v>
+      </c>
+      <c r="N66" t="s">
+        <v>437</v>
       </c>
       <c r="O66" t="s">
-        <v>482</v>
+        <v>438</v>
       </c>
     </row>
     <row r="67" spans="1:15">
       <c r="A67" s="2"/>
       <c r="B67" s="2">
-        <v>111477218</v>
+        <v>111477558</v>
       </c>
       <c r="C67" s="2" t="s">
-        <v>15</v>
+        <v>34</v>
       </c>
       <c r="D67" s="2" t="s">
-        <v>483</v>
+        <v>439</v>
       </c>
       <c r="E67" s="2"/>
-      <c r="F67" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F67" s="2"/>
       <c r="G67" s="2" t="s">
-        <v>485</v>
+        <v>440</v>
       </c>
       <c r="H67" s="2" t="s">
-        <v>486</v>
+        <v>441</v>
       </c>
       <c r="I67" s="2" t="s">
-        <v>487</v>
-[...1 lines deleted...]
-      <c r="J67" s="2"/>
+        <v>442</v>
+      </c>
+      <c r="J67" s="2" t="s">
+        <v>443</v>
+      </c>
       <c r="K67" s="2"/>
       <c r="L67" s="2" t="s">
-        <v>488</v>
+        <v>199</v>
       </c>
       <c r="M67" s="2" t="s">
-        <v>402</v>
+        <v>32</v>
       </c>
       <c r="N67" s="2" t="s">
-        <v>424</v>
+        <v>444</v>
       </c>
       <c r="O67" s="2" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
     </row>
     <row r="68" spans="1:15">
       <c r="B68">
-        <v>111477484</v>
+        <v>111477707</v>
       </c>
       <c r="C68" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D68" t="s">
-        <v>489</v>
-[...6 lines deleted...]
-      </c>
+        <v>445</v>
+      </c>
+      <c r="E68"/>
+      <c r="F68"/>
       <c r="H68" t="s">
-        <v>492</v>
+        <v>71</v>
       </c>
       <c r="I68" t="s">
-        <v>493</v>
+        <v>446</v>
       </c>
       <c r="J68" t="s">
-        <v>494</v>
-[...1 lines deleted...]
-      <c r="K68"/>
+        <v>447</v>
+      </c>
+      <c r="K68">
+        <v>239554</v>
+      </c>
       <c r="L68" t="s">
-        <v>495</v>
+        <v>448</v>
       </c>
       <c r="M68" t="s">
-        <v>496</v>
+        <v>322</v>
       </c>
       <c r="N68" t="s">
-        <v>497</v>
+        <v>449</v>
       </c>
       <c r="O68" t="s">
-        <v>332</v>
+        <v>206</v>
       </c>
     </row>
     <row r="69" spans="1:15">
       <c r="A69" s="2"/>
       <c r="B69" s="2">
-        <v>111477302</v>
+        <v>111477617</v>
       </c>
       <c r="C69" s="2" t="s">
-        <v>133</v>
+        <v>34</v>
       </c>
       <c r="D69" s="2" t="s">
-        <v>498</v>
+        <v>450</v>
       </c>
       <c r="E69" s="2"/>
       <c r="F69" s="2" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="G69" s="2"/>
+        <v>451</v>
+      </c>
+      <c r="G69" s="2" t="s">
+        <v>452</v>
+      </c>
       <c r="H69" s="2" t="s">
-        <v>137</v>
+        <v>453</v>
       </c>
       <c r="I69" s="2" t="s">
-        <v>499</v>
+        <v>454</v>
       </c>
       <c r="J69" s="2" t="s">
-        <v>500</v>
+        <v>455</v>
       </c>
       <c r="K69" s="2"/>
       <c r="L69" s="2" t="s">
-        <v>501</v>
+        <v>334</v>
       </c>
       <c r="M69" s="2" t="s">
-        <v>83</v>
+        <v>456</v>
       </c>
       <c r="N69" s="2" t="s">
-        <v>75</v>
+        <v>142</v>
       </c>
       <c r="O69" s="2" t="s">
-        <v>502</v>
+        <v>60</v>
       </c>
     </row>
     <row r="70" spans="1:15">
       <c r="B70">
-        <v>111477212</v>
+        <v>111477631</v>
       </c>
       <c r="C70" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D70" t="s">
-        <v>503</v>
-[...2 lines deleted...]
-      <c r="F70"/>
+        <v>450</v>
+      </c>
+      <c r="E70" t="s">
+        <v>457</v>
+      </c>
+      <c r="F70" t="s">
+        <v>458</v>
+      </c>
+      <c r="G70" t="s">
+        <v>459</v>
+      </c>
       <c r="H70" t="s">
-        <v>504</v>
+        <v>460</v>
       </c>
       <c r="I70" t="s">
-        <v>505</v>
-[...1 lines deleted...]
-      <c r="J70"/>
+        <v>461</v>
+      </c>
+      <c r="J70" t="s">
+        <v>462</v>
+      </c>
       <c r="K70"/>
       <c r="L70" t="s">
-        <v>506</v>
+        <v>334</v>
       </c>
       <c r="M70" t="s">
-        <v>507</v>
+        <v>463</v>
       </c>
       <c r="N70" t="s">
-        <v>24</v>
+        <v>413</v>
       </c>
       <c r="O70" t="s">
-        <v>323</v>
+        <v>231</v>
       </c>
     </row>
     <row r="71" spans="1:15">
       <c r="A71" s="2"/>
       <c r="B71" s="2">
-        <v>111477406</v>
+        <v>111477651</v>
       </c>
       <c r="C71" s="2" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="D71" s="2" t="s">
-        <v>508</v>
-[...1 lines deleted...]
-      <c r="E71" s="2"/>
+        <v>464</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>465</v>
+      </c>
       <c r="F71" s="2" t="s">
-        <v>509</v>
+        <v>466</v>
       </c>
       <c r="G71" s="2" t="s">
-        <v>510</v>
+        <v>467</v>
       </c>
       <c r="H71" s="2" t="s">
-        <v>511</v>
+        <v>468</v>
       </c>
       <c r="I71" s="2" t="s">
-        <v>512</v>
-[...1 lines deleted...]
-      <c r="J71" s="2"/>
+        <v>469</v>
+      </c>
+      <c r="J71" s="2" t="s">
+        <v>470</v>
+      </c>
       <c r="K71" s="2"/>
       <c r="L71" s="2" t="s">
-        <v>513</v>
+        <v>21</v>
       </c>
       <c r="M71" s="2" t="s">
-        <v>514</v>
+        <v>471</v>
       </c>
       <c r="N71" s="2" t="s">
-        <v>24</v>
+        <v>163</v>
       </c>
       <c r="O71" s="2" t="s">
-        <v>515</v>
+        <v>143</v>
       </c>
     </row>
     <row r="72" spans="1:15">
       <c r="B72">
-        <v>111477465</v>
+        <v>111477724</v>
       </c>
       <c r="C72" t="s">
-        <v>133</v>
+        <v>52</v>
       </c>
       <c r="D72" t="s">
-        <v>516</v>
-[...4 lines deleted...]
-      <c r="F72"/>
+        <v>472</v>
+      </c>
+      <c r="E72"/>
+      <c r="F72" t="s">
+        <v>62</v>
+      </c>
       <c r="G72" t="s">
-        <v>518</v>
+        <v>285</v>
       </c>
       <c r="H72" t="s">
-        <v>519</v>
+        <v>473</v>
       </c>
       <c r="I72" t="s">
-        <v>520</v>
+        <v>474</v>
       </c>
       <c r="J72" t="s">
-        <v>321</v>
+        <v>475</v>
       </c>
       <c r="K72"/>
       <c r="L72" t="s">
-        <v>521</v>
+        <v>476</v>
       </c>
       <c r="M72" t="s">
-        <v>522</v>
+        <v>477</v>
       </c>
       <c r="N72" t="s">
-        <v>455</v>
+        <v>478</v>
       </c>
       <c r="O72" t="s">
-        <v>523</v>
+        <v>117</v>
       </c>
     </row>
     <row r="73" spans="1:15">
       <c r="A73" s="2"/>
       <c r="B73" s="2">
-        <v>111477215</v>
+        <v>111477757</v>
       </c>
       <c r="C73" s="2" t="s">
-        <v>133</v>
+        <v>34</v>
       </c>
       <c r="D73" s="2" t="s">
-        <v>524</v>
+        <v>479</v>
       </c>
       <c r="E73" s="2"/>
       <c r="F73" s="2" t="s">
-        <v>525</v>
-[...1 lines deleted...]
-      <c r="G73" s="2"/>
+        <v>480</v>
+      </c>
+      <c r="G73" s="2" t="s">
+        <v>481</v>
+      </c>
       <c r="H73" s="2" t="s">
-        <v>526</v>
+        <v>482</v>
       </c>
       <c r="I73" s="2" t="s">
-        <v>527</v>
+        <v>483</v>
       </c>
       <c r="J73" s="2"/>
       <c r="K73" s="2"/>
       <c r="L73" s="2" t="s">
-        <v>521</v>
+        <v>484</v>
       </c>
       <c r="M73" s="2" t="s">
-        <v>67</v>
+        <v>485</v>
       </c>
       <c r="N73" s="2" t="s">
-        <v>156</v>
+        <v>134</v>
       </c>
       <c r="O73" s="2" t="s">
-        <v>60</v>
+        <v>244</v>
       </c>
     </row>
     <row r="74" spans="1:15">
       <c r="B74">
-        <v>111477205</v>
+        <v>111477736</v>
       </c>
       <c r="C74" t="s">
-        <v>133</v>
+        <v>25</v>
       </c>
       <c r="D74" t="s">
-        <v>528</v>
+        <v>479</v>
       </c>
       <c r="E74"/>
-      <c r="F74"/>
+      <c r="F74" t="s">
+        <v>62</v>
+      </c>
       <c r="G74" t="s">
-        <v>529</v>
+        <v>486</v>
       </c>
       <c r="H74" t="s">
-        <v>530</v>
+        <v>487</v>
       </c>
       <c r="I74" t="s">
-        <v>531</v>
-[...1 lines deleted...]
-      <c r="J74"/>
+        <v>488</v>
+      </c>
+      <c r="J74" t="s">
+        <v>489</v>
+      </c>
       <c r="K74"/>
       <c r="L74" t="s">
-        <v>532</v>
+        <v>484</v>
       </c>
       <c r="M74" t="s">
-        <v>533</v>
+        <v>490</v>
       </c>
       <c r="N74" t="s">
-        <v>534</v>
+        <v>491</v>
       </c>
       <c r="O74" t="s">
-        <v>60</v>
+        <v>368</v>
       </c>
     </row>
     <row r="75" spans="1:15">
       <c r="A75" s="2"/>
       <c r="B75" s="2">
-        <v>111477226</v>
+        <v>111477606</v>
       </c>
       <c r="C75" s="2" t="s">
-        <v>133</v>
+        <v>25</v>
       </c>
       <c r="D75" s="2" t="s">
-        <v>535</v>
+        <v>492</v>
       </c>
       <c r="E75" s="2"/>
       <c r="F75" s="2" t="s">
-        <v>536</v>
-[...1 lines deleted...]
-      <c r="G75" s="2"/>
+        <v>113</v>
+      </c>
+      <c r="G75" s="2" t="s">
+        <v>493</v>
+      </c>
       <c r="H75" s="2" t="s">
-        <v>537</v>
+        <v>71</v>
       </c>
       <c r="I75" s="2" t="s">
-        <v>538</v>
-[...3 lines deleted...]
-      </c>
+        <v>494</v>
+      </c>
+      <c r="J75" s="2"/>
       <c r="K75" s="2"/>
       <c r="L75" s="2" t="s">
-        <v>540</v>
+        <v>495</v>
       </c>
       <c r="M75" s="2" t="s">
-        <v>541</v>
+        <v>32</v>
       </c>
       <c r="N75" s="2" t="s">
-        <v>239</v>
+        <v>192</v>
       </c>
       <c r="O75" s="2" t="s">
-        <v>60</v>
+        <v>135</v>
       </c>
     </row>
     <row r="76" spans="1:15">
       <c r="B76">
-        <v>111477175</v>
+        <v>111477561</v>
       </c>
       <c r="C76" t="s">
-        <v>133</v>
+        <v>52</v>
       </c>
       <c r="D76" t="s">
-        <v>528</v>
+        <v>496</v>
       </c>
       <c r="E76" t="s">
-        <v>542</v>
-[...3 lines deleted...]
-      </c>
+        <v>62</v>
+      </c>
+      <c r="F76"/>
       <c r="G76" t="s">
-        <v>543</v>
+        <v>497</v>
       </c>
       <c r="H76" t="s">
-        <v>544</v>
+        <v>498</v>
       </c>
       <c r="I76" t="s">
-        <v>545</v>
+        <v>499</v>
       </c>
       <c r="J76"/>
       <c r="K76"/>
       <c r="L76" t="s">
-        <v>532</v>
+        <v>500</v>
       </c>
       <c r="M76" t="s">
-        <v>546</v>
+        <v>501</v>
       </c>
       <c r="N76" t="s">
-        <v>84</v>
+        <v>182</v>
       </c>
       <c r="O76" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
     </row>
     <row r="77" spans="1:15">
       <c r="A77" s="2"/>
       <c r="B77" s="2">
-        <v>111477391</v>
+        <v>111477576</v>
       </c>
       <c r="C77" s="2" t="s">
-        <v>133</v>
+        <v>52</v>
       </c>
       <c r="D77" s="2" t="s">
-        <v>528</v>
+        <v>502</v>
       </c>
       <c r="E77" s="2" t="s">
-        <v>547</v>
-[...6 lines deleted...]
-      </c>
+        <v>503</v>
+      </c>
+      <c r="F77" s="2"/>
+      <c r="G77" s="2"/>
       <c r="H77" s="2" t="s">
-        <v>550</v>
+        <v>504</v>
       </c>
       <c r="I77" s="2" t="s">
-        <v>551</v>
-[...3 lines deleted...]
-      </c>
+        <v>505</v>
+      </c>
+      <c r="J77" s="2"/>
       <c r="K77" s="2"/>
       <c r="L77" s="2" t="s">
-        <v>532</v>
+        <v>506</v>
       </c>
       <c r="M77" s="2" t="s">
-        <v>553</v>
+        <v>32</v>
       </c>
       <c r="N77" s="2" t="s">
-        <v>84</v>
+        <v>507</v>
       </c>
       <c r="O77" s="2" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="78" spans="1:15">
       <c r="B78">
-        <v>111477387</v>
+        <v>111477565</v>
       </c>
       <c r="C78" t="s">
-        <v>133</v>
+        <v>15</v>
       </c>
       <c r="D78" t="s">
-        <v>528</v>
-[...3 lines deleted...]
-      </c>
+        <v>508</v>
+      </c>
+      <c r="E78"/>
       <c r="F78" t="s">
-        <v>554</v>
+        <v>263</v>
       </c>
       <c r="G78" t="s">
-        <v>555</v>
+        <v>509</v>
       </c>
       <c r="H78" t="s">
-        <v>556</v>
+        <v>510</v>
       </c>
       <c r="I78" t="s">
-        <v>557</v>
+        <v>511</v>
       </c>
       <c r="J78" t="s">
-        <v>558</v>
-[...1 lines deleted...]
-      <c r="K78"/>
+        <v>455</v>
+      </c>
+      <c r="K78">
+        <v>1318</v>
+      </c>
       <c r="L78" t="s">
-        <v>532</v>
+        <v>512</v>
       </c>
       <c r="M78" t="s">
-        <v>553</v>
+        <v>513</v>
       </c>
       <c r="N78" t="s">
-        <v>559</v>
+        <v>149</v>
       </c>
       <c r="O78" t="s">
-        <v>254</v>
+        <v>68</v>
       </c>
     </row>
     <row r="79" spans="1:15">
       <c r="A79" s="2"/>
       <c r="B79" s="2">
-        <v>111477314</v>
+        <v>111477637</v>
       </c>
       <c r="C79" s="2" t="s">
-        <v>133</v>
+        <v>52</v>
       </c>
       <c r="D79" s="2" t="s">
-        <v>560</v>
-[...1 lines deleted...]
-      <c r="E79" s="2"/>
+        <v>514</v>
+      </c>
+      <c r="E79" s="2" t="s">
+        <v>515</v>
+      </c>
       <c r="F79" s="2" t="s">
-        <v>35</v>
+        <v>516</v>
       </c>
       <c r="G79" s="2" t="s">
-        <v>561</v>
+        <v>517</v>
       </c>
       <c r="H79" s="2" t="s">
-        <v>562</v>
+        <v>518</v>
       </c>
       <c r="I79" s="2" t="s">
-        <v>563</v>
+        <v>519</v>
       </c>
       <c r="J79" s="2"/>
       <c r="K79" s="2"/>
       <c r="L79" s="2" t="s">
-        <v>564</v>
+        <v>520</v>
       </c>
       <c r="M79" s="2" t="s">
-        <v>514</v>
+        <v>521</v>
       </c>
       <c r="N79" s="2" t="s">
-        <v>163</v>
+        <v>522</v>
       </c>
       <c r="O79" s="2" t="s">
-        <v>102</v>
+        <v>24</v>
       </c>
     </row>
     <row r="80" spans="1:15">
       <c r="B80">
-        <v>111477252</v>
+        <v>111477598</v>
       </c>
       <c r="C80" t="s">
-        <v>26</v>
+        <v>52</v>
       </c>
       <c r="D80" t="s">
-        <v>565</v>
+        <v>514</v>
       </c>
       <c r="E80" t="s">
-        <v>566</v>
+        <v>523</v>
       </c>
       <c r="F80" t="s">
-        <v>567</v>
-[...2 lines deleted...]
-        <v>568</v>
+        <v>62</v>
       </c>
       <c r="H80" t="s">
-        <v>569</v>
+        <v>524</v>
       </c>
       <c r="I80" t="s">
-        <v>570</v>
+        <v>525</v>
       </c>
       <c r="J80" t="s">
-        <v>571</v>
+        <v>526</v>
       </c>
       <c r="K80"/>
       <c r="L80" t="s">
-        <v>572</v>
+        <v>527</v>
       </c>
       <c r="M80" t="s">
-        <v>573</v>
+        <v>32</v>
       </c>
       <c r="N80" t="s">
-        <v>68</v>
+        <v>528</v>
       </c>
       <c r="O80" t="s">
-        <v>574</v>
+        <v>231</v>
       </c>
     </row>
     <row r="81" spans="1:15">
       <c r="A81" s="2"/>
       <c r="B81" s="2">
-        <v>111477165</v>
+        <v>111477745</v>
       </c>
       <c r="C81" s="2" t="s">
-        <v>133</v>
+        <v>52</v>
       </c>
       <c r="D81" s="2" t="s">
-        <v>575</v>
+        <v>529</v>
       </c>
       <c r="E81" s="2"/>
       <c r="F81" s="2" t="s">
-        <v>35</v>
+        <v>54</v>
       </c>
       <c r="G81" s="2" t="s">
-        <v>576</v>
+        <v>530</v>
       </c>
       <c r="H81" s="2" t="s">
-        <v>577</v>
+        <v>531</v>
       </c>
       <c r="I81" s="2" t="s">
-        <v>578</v>
-[...3 lines deleted...]
-      </c>
+        <v>532</v>
+      </c>
+      <c r="J81" s="2"/>
       <c r="K81" s="2"/>
       <c r="L81" s="2" t="s">
-        <v>580</v>
+        <v>533</v>
       </c>
       <c r="M81" s="2" t="s">
-        <v>581</v>
+        <v>534</v>
       </c>
       <c r="N81" s="2" t="s">
-        <v>218</v>
+        <v>116</v>
       </c>
       <c r="O81" s="2" t="s">
-        <v>60</v>
+        <v>51</v>
       </c>
     </row>
     <row r="82" spans="1:15">
       <c r="B82">
-        <v>111477173</v>
+        <v>111477555</v>
       </c>
       <c r="C82" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="D82" t="s">
-        <v>582</v>
-[...1 lines deleted...]
-      <c r="E82"/>
+        <v>535</v>
+      </c>
+      <c r="E82" t="s">
+        <v>515</v>
+      </c>
       <c r="F82" t="s">
-        <v>583</v>
-[...1 lines deleted...]
-      <c r="G82"/>
+        <v>54</v>
+      </c>
+      <c r="G82" t="s">
+        <v>536</v>
+      </c>
       <c r="H82" t="s">
-        <v>584</v>
+        <v>537</v>
       </c>
       <c r="I82" t="s">
-        <v>585</v>
+        <v>538</v>
       </c>
       <c r="J82"/>
       <c r="K82"/>
       <c r="L82" t="s">
-        <v>586</v>
+        <v>539</v>
       </c>
       <c r="M82" t="s">
-        <v>587</v>
+        <v>540</v>
       </c>
       <c r="N82" t="s">
-        <v>42</v>
+        <v>23</v>
       </c>
       <c r="O82" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
     </row>
     <row r="83" spans="1:15">
       <c r="A83" s="2"/>
       <c r="B83" s="2">
-        <v>111477003</v>
+        <v>111477532</v>
       </c>
       <c r="C83" s="2" t="s">
-        <v>26</v>
+        <v>52</v>
       </c>
       <c r="D83" s="2" t="s">
-        <v>588</v>
+        <v>541</v>
       </c>
       <c r="E83" s="2"/>
       <c r="F83" s="2" t="s">
-        <v>589</v>
-[...1 lines deleted...]
-      <c r="G83" s="2"/>
+        <v>542</v>
+      </c>
+      <c r="G83" s="2" t="s">
+        <v>543</v>
+      </c>
       <c r="H83" s="2" t="s">
-        <v>590</v>
+        <v>544</v>
       </c>
       <c r="I83" s="2" t="s">
-        <v>591</v>
-[...1 lines deleted...]
-      <c r="J83" s="2"/>
+        <v>545</v>
+      </c>
+      <c r="J83" s="2" t="s">
+        <v>546</v>
+      </c>
       <c r="K83" s="2"/>
       <c r="L83" s="2" t="s">
-        <v>592</v>
+        <v>547</v>
       </c>
       <c r="M83" s="2" t="s">
-        <v>83</v>
+        <v>548</v>
       </c>
       <c r="N83" s="2" t="s">
-        <v>345</v>
+        <v>162</v>
       </c>
       <c r="O83" s="2" t="s">
-        <v>433</v>
+        <v>68</v>
       </c>
     </row>
     <row r="84" spans="1:15">
       <c r="B84">
-        <v>111477234</v>
+        <v>111477721</v>
       </c>
       <c r="C84" t="s">
-        <v>133</v>
+        <v>52</v>
       </c>
       <c r="D84" t="s">
-        <v>593</v>
+        <v>549</v>
       </c>
       <c r="E84"/>
       <c r="F84" t="s">
-        <v>35</v>
+        <v>550</v>
       </c>
       <c r="G84" t="s">
-        <v>594</v>
+        <v>551</v>
       </c>
       <c r="H84" t="s">
-        <v>595</v>
+        <v>552</v>
       </c>
       <c r="I84" t="s">
-        <v>596</v>
-[...3 lines deleted...]
-      </c>
+        <v>553</v>
+      </c>
+      <c r="J84"/>
       <c r="K84"/>
       <c r="L84" t="s">
-        <v>598</v>
+        <v>554</v>
       </c>
       <c r="M84" t="s">
-        <v>599</v>
+        <v>555</v>
       </c>
       <c r="N84" t="s">
-        <v>534</v>
+        <v>142</v>
       </c>
       <c r="O84" t="s">
-        <v>151</v>
+        <v>117</v>
       </c>
     </row>
     <row r="85" spans="1:15">
       <c r="A85" s="2"/>
       <c r="B85" s="2">
-        <v>111477233</v>
+        <v>111477577</v>
       </c>
       <c r="C85" s="2" t="s">
-        <v>133</v>
+        <v>52</v>
       </c>
       <c r="D85" s="2" t="s">
-        <v>593</v>
+        <v>556</v>
       </c>
       <c r="E85" s="2" t="s">
-        <v>180</v>
+        <v>557</v>
       </c>
       <c r="F85" s="2" t="s">
-        <v>35</v>
-[...3 lines deleted...]
-      </c>
+        <v>558</v>
+      </c>
+      <c r="G85" s="2"/>
       <c r="H85" s="2" t="s">
-        <v>137</v>
+        <v>559</v>
       </c>
       <c r="I85" s="2" t="s">
-        <v>601</v>
-[...3 lines deleted...]
-      </c>
+        <v>560</v>
+      </c>
+      <c r="J85" s="2"/>
       <c r="K85" s="2"/>
       <c r="L85" s="2" t="s">
-        <v>598</v>
+        <v>561</v>
       </c>
       <c r="M85" s="2" t="s">
-        <v>169</v>
+        <v>32</v>
       </c>
       <c r="N85" s="2" t="s">
-        <v>534</v>
+        <v>182</v>
       </c>
       <c r="O85" s="2" t="s">
-        <v>151</v>
+        <v>68</v>
       </c>
     </row>
     <row r="86" spans="1:15">
       <c r="B86">
-        <v>111477481</v>
+        <v>111477761</v>
       </c>
       <c r="C86" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="D86" t="s">
-        <v>602</v>
+        <v>562</v>
       </c>
       <c r="E86"/>
       <c r="F86"/>
       <c r="G86" t="s">
-        <v>603</v>
+        <v>563</v>
       </c>
       <c r="H86" t="s">
-        <v>604</v>
+        <v>564</v>
       </c>
       <c r="I86" t="s">
-        <v>605</v>
-[...1 lines deleted...]
-      <c r="J86"/>
+        <v>565</v>
+      </c>
+      <c r="J86" t="s">
+        <v>566</v>
+      </c>
       <c r="K86"/>
       <c r="L86" t="s">
-        <v>606</v>
+        <v>567</v>
       </c>
       <c r="M86" t="s">
-        <v>607</v>
+        <v>568</v>
       </c>
       <c r="N86" t="s">
-        <v>170</v>
+        <v>50</v>
       </c>
       <c r="O86" t="s">
-        <v>51</v>
+        <v>42</v>
       </c>
     </row>
     <row r="87" spans="1:15">
       <c r="A87" s="2"/>
       <c r="B87" s="2">
-        <v>111477291</v>
+        <v>111477783</v>
       </c>
       <c r="C87" s="2" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
       <c r="D87" s="2" t="s">
-        <v>608</v>
-[...7 lines deleted...]
-      <c r="G87" s="2"/>
+        <v>562</v>
+      </c>
+      <c r="E87" s="2"/>
+      <c r="F87" s="2"/>
+      <c r="G87" s="2" t="s">
+        <v>569</v>
+      </c>
       <c r="H87" s="2" t="s">
-        <v>611</v>
+        <v>570</v>
       </c>
       <c r="I87" s="2" t="s">
-        <v>612</v>
-[...1 lines deleted...]
-      <c r="J87" s="2"/>
+        <v>571</v>
+      </c>
+      <c r="J87" s="2" t="s">
+        <v>572</v>
+      </c>
       <c r="K87" s="2"/>
       <c r="L87" s="2" t="s">
-        <v>613</v>
+        <v>573</v>
       </c>
       <c r="M87" s="2" t="s">
-        <v>614</v>
+        <v>568</v>
       </c>
       <c r="N87" s="2" t="s">
-        <v>534</v>
+        <v>50</v>
       </c>
       <c r="O87" s="2" t="s">
-        <v>290</v>
+        <v>42</v>
       </c>
     </row>
     <row r="88" spans="1:15">
       <c r="B88">
-        <v>111477292</v>
+        <v>111477603</v>
       </c>
       <c r="C88" t="s">
-        <v>33</v>
+        <v>144</v>
       </c>
       <c r="D88" t="s">
-        <v>608</v>
-[...6 lines deleted...]
-      </c>
+        <v>574</v>
+      </c>
+      <c r="E88"/>
+      <c r="F88"/>
       <c r="H88" t="s">
-        <v>616</v>
+        <v>575</v>
       </c>
       <c r="I88" t="s">
-        <v>617</v>
-[...2 lines deleted...]
-      <c r="K88"/>
+        <v>576</v>
+      </c>
+      <c r="J88" t="s">
+        <v>577</v>
+      </c>
+      <c r="K88" t="s">
+        <v>578</v>
+      </c>
       <c r="L88" t="s">
-        <v>613</v>
+        <v>579</v>
       </c>
       <c r="M88" t="s">
-        <v>41</v>
+        <v>580</v>
       </c>
       <c r="N88" t="s">
-        <v>534</v>
+        <v>581</v>
       </c>
       <c r="O88" t="s">
-        <v>245</v>
+        <v>135</v>
       </c>
     </row>
     <row r="89" spans="1:15">
       <c r="A89" s="2"/>
       <c r="B89" s="2">
-        <v>111477368</v>
+        <v>111477754</v>
       </c>
       <c r="C89" s="2" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D89" s="2" t="s">
-        <v>618</v>
-[...3 lines deleted...]
-      <c r="G89" s="2"/>
+        <v>582</v>
+      </c>
+      <c r="E89" s="2" t="s">
+        <v>351</v>
+      </c>
+      <c r="F89" s="2" t="s">
+        <v>583</v>
+      </c>
+      <c r="G89" s="2" t="s">
+        <v>584</v>
+      </c>
       <c r="H89" s="2" t="s">
-        <v>619</v>
+        <v>71</v>
       </c>
       <c r="I89" s="2" t="s">
-        <v>620</v>
+        <v>585</v>
       </c>
       <c r="J89" s="2"/>
       <c r="K89" s="2"/>
       <c r="L89" s="2" t="s">
-        <v>621</v>
+        <v>586</v>
       </c>
       <c r="M89" s="2" t="s">
-        <v>622</v>
+        <v>587</v>
       </c>
       <c r="N89" s="2" t="s">
-        <v>218</v>
+        <v>142</v>
       </c>
       <c r="O89" s="2" t="s">
-        <v>76</v>
+        <v>244</v>
       </c>
     </row>
     <row r="90" spans="1:15">
       <c r="B90">
-        <v>111477161</v>
+        <v>111477733</v>
       </c>
       <c r="C90" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D90" t="s">
-        <v>623</v>
-[...6 lines deleted...]
-      </c>
+        <v>588</v>
+      </c>
+      <c r="E90"/>
+      <c r="F90"/>
       <c r="G90" t="s">
-        <v>626</v>
+        <v>589</v>
       </c>
       <c r="H90" t="s">
-        <v>304</v>
+        <v>590</v>
       </c>
       <c r="I90" t="s">
-        <v>627</v>
-[...4 lines deleted...]
-      <c r="K90"/>
+        <v>591</v>
+      </c>
+      <c r="J90"/>
+      <c r="K90">
+        <v>238707</v>
+      </c>
       <c r="L90" t="s">
-        <v>629</v>
+        <v>592</v>
       </c>
       <c r="M90" t="s">
-        <v>630</v>
+        <v>32</v>
       </c>
       <c r="N90" t="s">
-        <v>217</v>
+        <v>23</v>
       </c>
       <c r="O90" t="s">
-        <v>60</v>
+        <v>117</v>
       </c>
     </row>
     <row r="91" spans="1:15">
       <c r="A91" s="2"/>
       <c r="B91" s="2">
-        <v>111477150</v>
+        <v>111477633</v>
       </c>
       <c r="C91" s="2" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D91" s="2" t="s">
-        <v>631</v>
-[...5 lines deleted...]
-      </c>
+        <v>588</v>
+      </c>
+      <c r="E91" s="2" t="s">
+        <v>593</v>
+      </c>
+      <c r="F91" s="2" t="s">
+        <v>594</v>
+      </c>
+      <c r="G91" s="2"/>
       <c r="H91" s="2" t="s">
-        <v>633</v>
+        <v>595</v>
       </c>
       <c r="I91" s="2" t="s">
-        <v>634</v>
-[...1 lines deleted...]
-      <c r="J91" s="2"/>
+        <v>596</v>
+      </c>
+      <c r="J91" s="2" t="s">
+        <v>597</v>
+      </c>
       <c r="K91" s="2"/>
       <c r="L91" s="2" t="s">
-        <v>635</v>
+        <v>592</v>
       </c>
       <c r="M91" s="2" t="s">
-        <v>636</v>
+        <v>32</v>
       </c>
       <c r="N91" s="2" t="s">
-        <v>24</v>
+        <v>142</v>
       </c>
       <c r="O91" s="2" t="s">
-        <v>60</v>
+        <v>438</v>
       </c>
     </row>
     <row r="92" spans="1:15">
       <c r="B92">
-        <v>111477495</v>
+        <v>111477630</v>
       </c>
       <c r="C92" t="s">
-        <v>26</v>
+        <v>52</v>
       </c>
       <c r="D92" t="s">
-        <v>637</v>
+        <v>598</v>
       </c>
       <c r="E92"/>
       <c r="F92" t="s">
-        <v>638</v>
-[...3 lines deleted...]
-      </c>
+        <v>431</v>
+      </c>
+      <c r="G92"/>
       <c r="H92" t="s">
-        <v>639</v>
+        <v>599</v>
       </c>
       <c r="I92" t="s">
-        <v>640</v>
+        <v>600</v>
       </c>
       <c r="J92" t="s">
-        <v>641</v>
+        <v>601</v>
       </c>
       <c r="K92"/>
       <c r="L92" t="s">
-        <v>642</v>
+        <v>602</v>
       </c>
       <c r="M92" t="s">
-        <v>185</v>
+        <v>603</v>
       </c>
       <c r="N92" t="s">
-        <v>643</v>
+        <v>142</v>
       </c>
       <c r="O92" t="s">
-        <v>644</v>
+        <v>438</v>
       </c>
     </row>
     <row r="93" spans="1:15">
       <c r="A93" s="2"/>
       <c r="B93" s="2">
-        <v>111477477</v>
+        <v>111477675</v>
       </c>
       <c r="C93" s="2" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D93" s="2" t="s">
-        <v>645</v>
-[...1 lines deleted...]
-      <c r="E93" s="2"/>
+        <v>604</v>
+      </c>
+      <c r="E93" s="2" t="s">
+        <v>605</v>
+      </c>
       <c r="F93" s="2" t="s">
-        <v>646</v>
+        <v>606</v>
       </c>
       <c r="G93" s="2" t="s">
-        <v>647</v>
+        <v>607</v>
       </c>
       <c r="H93" s="2" t="s">
-        <v>647</v>
+        <v>608</v>
       </c>
       <c r="I93" s="2" t="s">
-        <v>648</v>
-[...1 lines deleted...]
-      <c r="J93" s="2"/>
+        <v>609</v>
+      </c>
+      <c r="J93" s="2" t="s">
+        <v>610</v>
+      </c>
       <c r="K93" s="2"/>
       <c r="L93" s="2" t="s">
-        <v>649</v>
+        <v>611</v>
       </c>
       <c r="M93" s="2" t="s">
-        <v>650</v>
+        <v>230</v>
       </c>
       <c r="N93" s="2" t="s">
-        <v>24</v>
+        <v>612</v>
       </c>
       <c r="O93" s="2" t="s">
-        <v>51</v>
+        <v>168</v>
       </c>
     </row>
     <row r="94" spans="1:15">
       <c r="B94">
-        <v>111477521</v>
+        <v>111477787</v>
       </c>
       <c r="C94" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D94" t="s">
-        <v>651</v>
+        <v>613</v>
       </c>
       <c r="E94"/>
       <c r="F94"/>
       <c r="H94" t="s">
-        <v>652</v>
+        <v>614</v>
       </c>
       <c r="I94" t="s">
-        <v>653</v>
+        <v>615</v>
       </c>
       <c r="J94"/>
       <c r="K94"/>
       <c r="L94" t="s">
-        <v>654</v>
+        <v>616</v>
       </c>
       <c r="M94" t="s">
-        <v>655</v>
+        <v>32</v>
       </c>
       <c r="N94" t="s">
-        <v>656</v>
+        <v>134</v>
       </c>
       <c r="O94" t="s">
-        <v>657</v>
+        <v>51</v>
       </c>
     </row>
     <row r="95" spans="1:15">
       <c r="A95" s="2"/>
       <c r="B95" s="2">
-        <v>111477282</v>
+        <v>111477790</v>
       </c>
       <c r="C95" s="2" t="s">
-        <v>61</v>
+        <v>52</v>
       </c>
       <c r="D95" s="2" t="s">
-        <v>658</v>
+        <v>617</v>
       </c>
       <c r="E95" s="2"/>
       <c r="F95" s="2"/>
-      <c r="G95" s="2"/>
+      <c r="G95" s="2" t="s">
+        <v>618</v>
+      </c>
       <c r="H95" s="2" t="s">
-        <v>659</v>
+        <v>619</v>
       </c>
       <c r="I95" s="2" t="s">
-        <v>660</v>
+        <v>620</v>
       </c>
       <c r="J95" s="2" t="s">
-        <v>661</v>
+        <v>218</v>
       </c>
       <c r="K95" s="2"/>
       <c r="L95" s="2" t="s">
-        <v>662</v>
+        <v>621</v>
       </c>
       <c r="M95" s="2" t="s">
-        <v>185</v>
+        <v>32</v>
       </c>
       <c r="N95" s="2" t="s">
-        <v>132</v>
+        <v>622</v>
       </c>
       <c r="O95" s="2" t="s">
-        <v>502</v>
+        <v>42</v>
       </c>
     </row>
     <row r="96" spans="1:15">
       <c r="B96">
-        <v>111477299</v>
+        <v>111477741</v>
       </c>
       <c r="C96" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="D96" t="s">
-        <v>663</v>
-[...1 lines deleted...]
-      <c r="E96"/>
+        <v>623</v>
+      </c>
+      <c r="E96" t="s">
+        <v>624</v>
+      </c>
       <c r="F96" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="G96"/>
+        <v>62</v>
+      </c>
+      <c r="G96" t="s">
+        <v>625</v>
+      </c>
       <c r="H96" t="s">
-        <v>664</v>
+        <v>71</v>
       </c>
       <c r="I96" t="s">
-        <v>665</v>
-[...1 lines deleted...]
-      <c r="J96"/>
+        <v>626</v>
+      </c>
+      <c r="J96" t="s">
+        <v>627</v>
+      </c>
       <c r="K96"/>
       <c r="L96" t="s">
-        <v>666</v>
+        <v>628</v>
       </c>
       <c r="M96" t="s">
-        <v>667</v>
+        <v>629</v>
       </c>
       <c r="N96" t="s">
-        <v>218</v>
+        <v>134</v>
       </c>
       <c r="O96" t="s">
-        <v>668</v>
+        <v>368</v>
       </c>
     </row>
     <row r="97" spans="1:15">
       <c r="A97" s="2"/>
       <c r="B97" s="2">
-        <v>111477404</v>
+        <v>111477687</v>
       </c>
       <c r="C97" s="2" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="D97" s="2" t="s">
-        <v>669</v>
-[...3 lines deleted...]
-      </c>
+        <v>630</v>
+      </c>
+      <c r="E97" s="2"/>
       <c r="F97" s="2" t="s">
-        <v>671</v>
-[...3 lines deleted...]
-      </c>
+        <v>62</v>
+      </c>
+      <c r="G97" s="2"/>
       <c r="H97" s="2" t="s">
-        <v>673</v>
+        <v>197</v>
       </c>
       <c r="I97" s="2" t="s">
-        <v>674</v>
+        <v>631</v>
       </c>
       <c r="J97" s="2" t="s">
-        <v>675</v>
+        <v>632</v>
       </c>
       <c r="K97" s="2"/>
       <c r="L97" s="2" t="s">
-        <v>676</v>
+        <v>633</v>
       </c>
       <c r="M97" s="2" t="s">
-        <v>677</v>
+        <v>32</v>
       </c>
       <c r="N97" s="2" t="s">
-        <v>678</v>
+        <v>142</v>
       </c>
       <c r="O97" s="2" t="s">
-        <v>559</v>
+        <v>171</v>
       </c>
     </row>
     <row r="98" spans="1:15">
       <c r="B98">
-        <v>111477223</v>
+        <v>111477688</v>
       </c>
       <c r="C98" t="s">
-        <v>61</v>
+        <v>25</v>
       </c>
       <c r="D98" t="s">
-        <v>679</v>
-[...3 lines deleted...]
-      </c>
+        <v>630</v>
+      </c>
+      <c r="E98"/>
       <c r="F98" t="s">
-        <v>442</v>
+        <v>62</v>
       </c>
       <c r="G98" t="s">
-        <v>681</v>
+        <v>634</v>
       </c>
       <c r="H98" t="s">
-        <v>682</v>
+        <v>635</v>
       </c>
       <c r="I98" t="s">
-        <v>683</v>
+        <v>636</v>
       </c>
       <c r="J98" t="s">
-        <v>684</v>
+        <v>637</v>
       </c>
       <c r="K98"/>
       <c r="L98" t="s">
-        <v>685</v>
+        <v>633</v>
       </c>
       <c r="M98" t="s">
-        <v>686</v>
+        <v>638</v>
       </c>
       <c r="N98" t="s">
-        <v>687</v>
+        <v>162</v>
       </c>
       <c r="O98" t="s">
-        <v>60</v>
+        <v>171</v>
       </c>
     </row>
     <row r="99" spans="1:15">
       <c r="A99" s="2"/>
       <c r="B99" s="2">
-        <v>111477211</v>
+        <v>111477770</v>
       </c>
       <c r="C99" s="2" t="s">
-        <v>133</v>
+        <v>34</v>
       </c>
       <c r="D99" s="2" t="s">
-        <v>688</v>
+        <v>630</v>
       </c>
       <c r="E99" s="2"/>
       <c r="F99" s="2" t="s">
-        <v>310</v>
+        <v>62</v>
       </c>
       <c r="G99" s="2" t="s">
-        <v>689</v>
+        <v>639</v>
       </c>
       <c r="H99" s="2" t="s">
-        <v>690</v>
+        <v>640</v>
       </c>
       <c r="I99" s="2" t="s">
-        <v>691</v>
-[...1 lines deleted...]
-      <c r="J99" s="2"/>
+        <v>641</v>
+      </c>
+      <c r="J99" s="2" t="s">
+        <v>642</v>
+      </c>
       <c r="K99" s="2"/>
       <c r="L99" s="2" t="s">
-        <v>692</v>
+        <v>633</v>
       </c>
       <c r="M99" s="2" t="s">
-        <v>693</v>
+        <v>643</v>
       </c>
       <c r="N99" s="2" t="s">
-        <v>76</v>
+        <v>644</v>
       </c>
       <c r="O99" s="2" t="s">
-        <v>60</v>
+        <v>42</v>
       </c>
     </row>
     <row r="100" spans="1:15">
       <c r="B100">
-        <v>111477333</v>
+        <v>111477767</v>
       </c>
       <c r="C100" t="s">
-        <v>133</v>
+        <v>34</v>
       </c>
       <c r="D100" t="s">
-        <v>694</v>
-[...3 lines deleted...]
-      </c>
+        <v>630</v>
+      </c>
+      <c r="E100"/>
       <c r="F100" t="s">
-        <v>696</v>
+        <v>62</v>
       </c>
       <c r="G100" t="s">
-        <v>697</v>
+        <v>645</v>
       </c>
       <c r="H100" t="s">
-        <v>698</v>
+        <v>646</v>
       </c>
       <c r="I100" t="s">
-        <v>699</v>
+        <v>647</v>
       </c>
       <c r="J100" t="s">
-        <v>700</v>
+        <v>642</v>
       </c>
       <c r="K100"/>
       <c r="L100" t="s">
-        <v>532</v>
+        <v>633</v>
       </c>
       <c r="M100" t="s">
-        <v>701</v>
+        <v>648</v>
       </c>
       <c r="N100" t="s">
+        <v>644</v>
+      </c>
+      <c r="O100" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>448</v>
       </c>
     </row>
     <row r="101" spans="1:15">
       <c r="A101" s="2"/>
       <c r="B101" s="2">
-        <v>111477317</v>
+        <v>111477771</v>
       </c>
       <c r="C101" s="2" t="s">
-        <v>273</v>
+        <v>34</v>
       </c>
       <c r="D101" s="2" t="s">
-        <v>702</v>
-[...3 lines deleted...]
-      </c>
+        <v>630</v>
+      </c>
+      <c r="E101" s="2"/>
       <c r="F101" s="2" t="s">
-        <v>704</v>
+        <v>62</v>
       </c>
       <c r="G101" s="2" t="s">
-        <v>705</v>
+        <v>285</v>
       </c>
       <c r="H101" s="2" t="s">
-        <v>706</v>
+        <v>649</v>
       </c>
       <c r="I101" s="2" t="s">
-        <v>707</v>
-[...1 lines deleted...]
-      <c r="J101" s="2"/>
+        <v>650</v>
+      </c>
+      <c r="J101" s="2" t="s">
+        <v>642</v>
+      </c>
       <c r="K101" s="2"/>
       <c r="L101" s="2" t="s">
-        <v>40</v>
+        <v>633</v>
       </c>
       <c r="M101" s="2" t="s">
-        <v>708</v>
+        <v>651</v>
       </c>
       <c r="N101" s="2" t="s">
-        <v>218</v>
+        <v>644</v>
       </c>
       <c r="O101" s="2" t="s">
-        <v>709</v>
+        <v>42</v>
       </c>
     </row>
     <row r="102" spans="1:15">
       <c r="B102">
-        <v>111477301</v>
+        <v>111477772</v>
       </c>
       <c r="C102" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D102" t="s">
-        <v>710</v>
+        <v>630</v>
       </c>
       <c r="E102"/>
-      <c r="F102"/>
+      <c r="F102" t="s">
+        <v>62</v>
+      </c>
+      <c r="G102" t="s">
+        <v>486</v>
+      </c>
       <c r="H102" t="s">
-        <v>711</v>
+        <v>652</v>
       </c>
       <c r="I102" t="s">
-        <v>712</v>
-[...1 lines deleted...]
-      <c r="J102"/>
+        <v>653</v>
+      </c>
+      <c r="J102" t="s">
+        <v>642</v>
+      </c>
       <c r="K102"/>
       <c r="L102" t="s">
-        <v>306</v>
+        <v>633</v>
       </c>
       <c r="M102" t="s">
-        <v>713</v>
+        <v>501</v>
       </c>
       <c r="N102" t="s">
-        <v>714</v>
+        <v>644</v>
       </c>
       <c r="O102" t="s">
-        <v>59</v>
+        <v>42</v>
       </c>
     </row>
     <row r="103" spans="1:15">
       <c r="A103" s="2"/>
       <c r="B103" s="2">
-        <v>111477318</v>
+        <v>111477768</v>
       </c>
       <c r="C103" s="2" t="s">
-        <v>133</v>
+        <v>34</v>
       </c>
       <c r="D103" s="2" t="s">
-        <v>715</v>
-[...3 lines deleted...]
-      </c>
+        <v>630</v>
+      </c>
+      <c r="E103" s="2"/>
       <c r="F103" s="2" t="s">
-        <v>35</v>
+        <v>62</v>
       </c>
       <c r="G103" s="2" t="s">
-        <v>180</v>
+        <v>654</v>
       </c>
       <c r="H103" s="2" t="s">
-        <v>717</v>
+        <v>655</v>
       </c>
       <c r="I103" s="2" t="s">
-        <v>718</v>
+        <v>656</v>
       </c>
       <c r="J103" s="2" t="s">
-        <v>719</v>
+        <v>642</v>
       </c>
       <c r="K103" s="2"/>
       <c r="L103" s="2" t="s">
-        <v>720</v>
+        <v>633</v>
       </c>
       <c r="M103" s="2" t="s">
-        <v>169</v>
-[...1 lines deleted...]
-      <c r="N103" s="2"/>
+        <v>657</v>
+      </c>
+      <c r="N103" s="2" t="s">
+        <v>644</v>
+      </c>
       <c r="O103" s="2" t="s">
-        <v>709</v>
+        <v>42</v>
       </c>
     </row>
     <row r="104" spans="1:15">
       <c r="B104">
-        <v>111477473</v>
+        <v>111477706</v>
       </c>
       <c r="C104" t="s">
-        <v>61</v>
+        <v>34</v>
       </c>
       <c r="D104" t="s">
-        <v>721</v>
-[...3 lines deleted...]
-      </c>
+        <v>630</v>
+      </c>
+      <c r="E104"/>
       <c r="F104" t="s">
-        <v>723</v>
-[...2 lines deleted...]
-        <v>724</v>
+        <v>658</v>
       </c>
       <c r="H104" t="s">
-        <v>725</v>
+        <v>659</v>
       </c>
       <c r="I104" t="s">
-        <v>726</v>
-[...1 lines deleted...]
-      <c r="J104"/>
+        <v>660</v>
+      </c>
+      <c r="J104" t="s">
+        <v>661</v>
+      </c>
       <c r="K104"/>
       <c r="L104" t="s">
-        <v>727</v>
+        <v>633</v>
       </c>
       <c r="M104" t="s">
-        <v>728</v>
+        <v>32</v>
       </c>
       <c r="N104" t="s">
-        <v>729</v>
+        <v>316</v>
       </c>
       <c r="O104" t="s">
-        <v>730</v>
+        <v>206</v>
       </c>
     </row>
     <row r="105" spans="1:15">
       <c r="A105" s="2"/>
       <c r="B105" s="2">
-        <v>111477490</v>
+        <v>111477657</v>
       </c>
       <c r="C105" s="2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D105" s="2" t="s">
-        <v>731</v>
+        <v>630</v>
       </c>
       <c r="E105" s="2"/>
-      <c r="F105" s="2"/>
+      <c r="F105" s="2" t="s">
+        <v>662</v>
+      </c>
       <c r="G105" s="2" t="s">
-        <v>732</v>
+        <v>663</v>
       </c>
       <c r="H105" s="2" t="s">
-        <v>733</v>
+        <v>664</v>
       </c>
       <c r="I105" s="2" t="s">
-        <v>734</v>
+        <v>665</v>
       </c>
       <c r="J105" s="2" t="s">
-        <v>735</v>
+        <v>666</v>
       </c>
       <c r="K105" s="2"/>
       <c r="L105" s="2" t="s">
-        <v>736</v>
+        <v>633</v>
       </c>
       <c r="M105" s="2" t="s">
-        <v>737</v>
+        <v>667</v>
       </c>
       <c r="N105" s="2" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="O105" s="2" t="s">
-        <v>43</v>
+        <v>668</v>
       </c>
     </row>
     <row r="106" spans="1:15">
       <c r="B106">
-        <v>111477435</v>
+        <v>111477556</v>
       </c>
       <c r="C106" t="s">
-        <v>133</v>
+        <v>34</v>
       </c>
       <c r="D106" t="s">
-        <v>738</v>
+        <v>630</v>
       </c>
       <c r="E106"/>
       <c r="F106" t="s">
-        <v>739</v>
+        <v>669</v>
       </c>
       <c r="H106" t="s">
-        <v>740</v>
+        <v>670</v>
       </c>
       <c r="I106" t="s">
-        <v>741</v>
-[...3 lines deleted...]
-      </c>
+        <v>671</v>
+      </c>
+      <c r="J106"/>
       <c r="K106"/>
       <c r="L106" t="s">
-        <v>743</v>
+        <v>633</v>
       </c>
       <c r="M106" t="s">
-        <v>74</v>
+        <v>32</v>
       </c>
       <c r="N106" t="s">
-        <v>744</v>
+        <v>413</v>
       </c>
       <c r="O106" t="s">
-        <v>745</v>
+        <v>68</v>
       </c>
     </row>
     <row r="107" spans="1:15">
       <c r="A107" s="2"/>
       <c r="B107" s="2">
-        <v>111477342</v>
+        <v>111477544</v>
       </c>
       <c r="C107" s="2" t="s">
-        <v>133</v>
+        <v>34</v>
       </c>
       <c r="D107" s="2" t="s">
-        <v>746</v>
+        <v>630</v>
       </c>
       <c r="E107" s="2" t="s">
-        <v>747</v>
+        <v>672</v>
       </c>
       <c r="F107" s="2" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="G107" s="2"/>
+        <v>673</v>
+      </c>
+      <c r="G107" s="2" t="s">
+        <v>674</v>
+      </c>
       <c r="H107" s="2" t="s">
-        <v>748</v>
+        <v>675</v>
       </c>
       <c r="I107" s="2" t="s">
-        <v>749</v>
-[...1 lines deleted...]
-      <c r="J107" s="2"/>
+        <v>676</v>
+      </c>
+      <c r="J107" s="2" t="s">
+        <v>677</v>
+      </c>
       <c r="K107" s="2"/>
       <c r="L107" s="2" t="s">
-        <v>750</v>
+        <v>633</v>
       </c>
       <c r="M107" s="2" t="s">
-        <v>514</v>
+        <v>32</v>
       </c>
       <c r="N107" s="2" t="s">
         <v>678</v>
       </c>
       <c r="O107" s="2" t="s">
-        <v>403</v>
+        <v>68</v>
       </c>
     </row>
     <row r="108" spans="1:15">
       <c r="B108">
-        <v>111477504</v>
+        <v>111477568</v>
       </c>
       <c r="C108" t="s">
-        <v>61</v>
+        <v>34</v>
       </c>
       <c r="D108" t="s">
-        <v>751</v>
-[...2 lines deleted...]
-      <c r="F108"/>
+        <v>630</v>
+      </c>
+      <c r="E108" t="s">
+        <v>679</v>
+      </c>
+      <c r="F108" t="s">
+        <v>658</v>
+      </c>
+      <c r="G108" t="s">
+        <v>680</v>
+      </c>
       <c r="H108" t="s">
-        <v>752</v>
+        <v>681</v>
       </c>
       <c r="I108" t="s">
-        <v>753</v>
-[...1 lines deleted...]
-      <c r="J108"/>
+        <v>682</v>
+      </c>
+      <c r="J108" t="s">
+        <v>683</v>
+      </c>
       <c r="K108"/>
       <c r="L108" t="s">
-        <v>754</v>
+        <v>633</v>
       </c>
       <c r="M108" t="s">
-        <v>514</v>
+        <v>32</v>
       </c>
       <c r="N108" t="s">
-        <v>755</v>
+        <v>341</v>
       </c>
       <c r="O108" t="s">
-        <v>756</v>
+        <v>68</v>
       </c>
     </row>
     <row r="109" spans="1:15">
       <c r="A109" s="2"/>
       <c r="B109" s="2">
-        <v>111477189</v>
+        <v>111477644</v>
       </c>
       <c r="C109" s="2" t="s">
-        <v>133</v>
+        <v>15</v>
       </c>
       <c r="D109" s="2" t="s">
-        <v>757</v>
+        <v>684</v>
       </c>
       <c r="E109" s="2"/>
       <c r="F109" s="2"/>
-      <c r="G109" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G109" s="2"/>
       <c r="H109" s="2" t="s">
-        <v>759</v>
+        <v>685</v>
       </c>
       <c r="I109" s="2" t="s">
-        <v>760</v>
+        <v>686</v>
       </c>
       <c r="J109" s="2"/>
       <c r="K109" s="2"/>
       <c r="L109" s="2" t="s">
-        <v>532</v>
+        <v>48</v>
       </c>
       <c r="M109" s="2" t="s">
-        <v>761</v>
+        <v>687</v>
       </c>
       <c r="N109" s="2" t="s">
-        <v>290</v>
+        <v>295</v>
       </c>
       <c r="O109" s="2" t="s">
-        <v>60</v>
+        <v>33</v>
       </c>
     </row>
     <row r="110" spans="1:15">
       <c r="B110">
-        <v>111477382</v>
+        <v>111477485</v>
       </c>
       <c r="C110" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D110" t="s">
-        <v>757</v>
+        <v>684</v>
       </c>
       <c r="E110"/>
-      <c r="F110" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F110"/>
       <c r="H110" t="s">
-        <v>764</v>
+        <v>688</v>
       </c>
       <c r="I110" t="s">
-        <v>765</v>
-[...6 lines deleted...]
-      </c>
+        <v>689</v>
+      </c>
+      <c r="J110"/>
+      <c r="K110"/>
       <c r="L110" t="s">
-        <v>532</v>
+        <v>48</v>
       </c>
       <c r="M110" t="s">
-        <v>767</v>
-[...2 lines deleted...]
-        <v>132</v>
+        <v>32</v>
       </c>
       <c r="O110" t="s">
-        <v>85</v>
+        <v>690</v>
       </c>
     </row>
     <row r="111" spans="1:15">
       <c r="A111" s="2"/>
       <c r="B111" s="2">
-        <v>111477434</v>
+        <v>111477604</v>
       </c>
       <c r="C111" s="2" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D111" s="2" t="s">
-        <v>757</v>
+        <v>691</v>
       </c>
       <c r="E111" s="2"/>
       <c r="F111" s="2" t="s">
-        <v>762</v>
+        <v>62</v>
       </c>
       <c r="G111" s="2" t="s">
-        <v>768</v>
+        <v>692</v>
       </c>
       <c r="H111" s="2" t="s">
-        <v>764</v>
+        <v>71</v>
       </c>
       <c r="I111" s="2" t="s">
-        <v>769</v>
+        <v>693</v>
       </c>
       <c r="J111" s="2" t="s">
-        <v>770</v>
+        <v>694</v>
       </c>
       <c r="K111" s="2">
-        <v>1317</v>
+        <v>239157</v>
       </c>
       <c r="L111" s="2" t="s">
-        <v>771</v>
+        <v>695</v>
       </c>
       <c r="M111" s="2" t="s">
-        <v>772</v>
+        <v>696</v>
       </c>
       <c r="N111" s="2" t="s">
-        <v>773</v>
+        <v>23</v>
       </c>
       <c r="O111" s="2" t="s">
-        <v>774</v>
+        <v>135</v>
       </c>
     </row>
     <row r="112" spans="1:15">
       <c r="B112">
-        <v>111477385</v>
+        <v>111477683</v>
       </c>
       <c r="C112" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D112" t="s">
-        <v>757</v>
-[...7 lines deleted...]
-      </c>
+        <v>697</v>
+      </c>
+      <c r="E112" t="s">
+        <v>698</v>
+      </c>
+      <c r="F112"/>
       <c r="H112" t="s">
-        <v>776</v>
+        <v>699</v>
       </c>
       <c r="I112" t="s">
-        <v>777</v>
+        <v>700</v>
       </c>
       <c r="J112" t="s">
-        <v>766</v>
+        <v>701</v>
       </c>
       <c r="K112">
-        <v>1316</v>
+        <v>239423</v>
       </c>
       <c r="L112" t="s">
-        <v>532</v>
+        <v>702</v>
       </c>
       <c r="M112" t="s">
-        <v>778</v>
+        <v>477</v>
       </c>
       <c r="N112" t="s">
-        <v>84</v>
+        <v>413</v>
       </c>
       <c r="O112" t="s">
-        <v>85</v>
+        <v>171</v>
       </c>
     </row>
     <row r="113" spans="1:15">
       <c r="A113" s="2"/>
       <c r="B113" s="2">
-        <v>111477330</v>
+        <v>111477682</v>
       </c>
       <c r="C113" s="2" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D113" s="2" t="s">
-        <v>779</v>
-[...4 lines deleted...]
-      </c>
+        <v>697</v>
+      </c>
+      <c r="E113" s="2" t="s">
+        <v>703</v>
+      </c>
+      <c r="F113" s="2"/>
       <c r="G113" s="2"/>
       <c r="H113" s="2" t="s">
-        <v>780</v>
+        <v>699</v>
       </c>
       <c r="I113" s="2" t="s">
-        <v>781</v>
-[...2 lines deleted...]
-      <c r="K113" s="2"/>
+        <v>704</v>
+      </c>
+      <c r="J113" s="2" t="s">
+        <v>705</v>
+      </c>
+      <c r="K113" s="2">
+        <v>239422</v>
+      </c>
       <c r="L113" s="2" t="s">
-        <v>782</v>
+        <v>702</v>
       </c>
       <c r="M113" s="2" t="s">
-        <v>783</v>
+        <v>315</v>
       </c>
       <c r="N113" s="2" t="s">
-        <v>345</v>
+        <v>413</v>
       </c>
       <c r="O113" s="2" t="s">
-        <v>784</v>
+        <v>171</v>
       </c>
     </row>
     <row r="114" spans="1:15">
       <c r="B114">
-        <v>111477431</v>
+        <v>111477689</v>
       </c>
       <c r="C114" t="s">
-        <v>26</v>
+        <v>52</v>
       </c>
       <c r="D114" t="s">
-        <v>785</v>
+        <v>706</v>
       </c>
       <c r="E114"/>
       <c r="F114" t="s">
-        <v>786</v>
+        <v>62</v>
       </c>
       <c r="G114" t="s">
-        <v>787</v>
+        <v>707</v>
       </c>
       <c r="H114" t="s">
-        <v>788</v>
+        <v>708</v>
       </c>
       <c r="I114" t="s">
-        <v>789</v>
+        <v>709</v>
       </c>
       <c r="J114"/>
       <c r="K114"/>
       <c r="L114" t="s">
-        <v>790</v>
+        <v>710</v>
       </c>
       <c r="M114" t="s">
-        <v>791</v>
+        <v>711</v>
       </c>
       <c r="N114" t="s">
-        <v>24</v>
+        <v>162</v>
       </c>
       <c r="O114" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="115" spans="1:15">
       <c r="A115" s="2"/>
       <c r="B115" s="2">
-        <v>111477424</v>
+        <v>111477575</v>
       </c>
       <c r="C115" s="2" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="D115" s="2" t="s">
-        <v>792</v>
-[...3 lines deleted...]
-      </c>
+        <v>712</v>
+      </c>
+      <c r="E115" s="2"/>
       <c r="F115" s="2" t="s">
-        <v>794</v>
-[...3 lines deleted...]
-      </c>
+        <v>324</v>
+      </c>
+      <c r="G115" s="2"/>
       <c r="H115" s="2" t="s">
-        <v>796</v>
+        <v>713</v>
       </c>
       <c r="I115" s="2" t="s">
-        <v>797</v>
-[...1 lines deleted...]
-      <c r="J115" s="2"/>
+        <v>714</v>
+      </c>
+      <c r="J115" s="2" t="s">
+        <v>715</v>
+      </c>
       <c r="K115" s="2"/>
       <c r="L115" s="2" t="s">
-        <v>798</v>
+        <v>716</v>
       </c>
       <c r="M115" s="2" t="s">
-        <v>799</v>
+        <v>32</v>
       </c>
       <c r="N115" s="2" t="s">
-        <v>170</v>
+        <v>142</v>
       </c>
       <c r="O115" s="2" t="s">
-        <v>368</v>
+        <v>68</v>
       </c>
     </row>
     <row r="116" spans="1:15">
       <c r="B116">
-        <v>111477254</v>
+        <v>111477610</v>
       </c>
       <c r="C116" t="s">
-        <v>273</v>
+        <v>25</v>
       </c>
       <c r="D116" t="s">
-        <v>800</v>
+        <v>712</v>
       </c>
       <c r="E116"/>
       <c r="F116" t="s">
-        <v>801</v>
-[...2 lines deleted...]
-        <v>802</v>
+        <v>717</v>
       </c>
       <c r="H116" t="s">
-        <v>803</v>
+        <v>718</v>
       </c>
       <c r="I116" t="s">
-        <v>804</v>
+        <v>719</v>
       </c>
       <c r="J116" t="s">
-        <v>805</v>
+        <v>715</v>
       </c>
       <c r="K116"/>
       <c r="L116" t="s">
-        <v>806</v>
+        <v>716</v>
       </c>
       <c r="M116" t="s">
-        <v>807</v>
+        <v>32</v>
       </c>
       <c r="N116" t="s">
-        <v>24</v>
+        <v>413</v>
       </c>
       <c r="O116" t="s">
-        <v>574</v>
+        <v>135</v>
       </c>
     </row>
     <row r="117" spans="1:15">
       <c r="A117" s="2"/>
       <c r="B117" s="2">
-        <v>111477255</v>
+        <v>111477585</v>
       </c>
       <c r="C117" s="2" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D117" s="2" t="s">
-        <v>800</v>
+        <v>720</v>
       </c>
       <c r="E117" s="2"/>
       <c r="F117" s="2" t="s">
-        <v>801</v>
+        <v>721</v>
       </c>
       <c r="G117" s="2" t="s">
-        <v>802</v>
+        <v>722</v>
       </c>
       <c r="H117" s="2" t="s">
-        <v>808</v>
+        <v>723</v>
       </c>
       <c r="I117" s="2" t="s">
-        <v>809</v>
-[...3 lines deleted...]
-      </c>
+        <v>724</v>
+      </c>
+      <c r="J117" s="2"/>
       <c r="K117" s="2"/>
       <c r="L117" s="2" t="s">
-        <v>811</v>
+        <v>716</v>
       </c>
       <c r="M117" s="2" t="s">
-        <v>807</v>
+        <v>471</v>
       </c>
       <c r="N117" s="2" t="s">
-        <v>24</v>
+        <v>725</v>
       </c>
       <c r="O117" s="2" t="s">
-        <v>574</v>
+        <v>68</v>
       </c>
     </row>
     <row r="118" spans="1:15">
       <c r="B118">
-        <v>111477288</v>
+        <v>111477574</v>
       </c>
       <c r="C118" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D118" t="s">
-        <v>812</v>
+        <v>720</v>
       </c>
       <c r="E118" t="s">
-        <v>716</v>
+        <v>726</v>
       </c>
       <c r="F118" t="s">
-        <v>813</v>
-[...2 lines deleted...]
-        <v>814</v>
+        <v>727</v>
       </c>
       <c r="H118" t="s">
-        <v>815</v>
+        <v>197</v>
       </c>
       <c r="I118" t="s">
-        <v>816</v>
-[...1 lines deleted...]
-      <c r="J118"/>
+        <v>728</v>
+      </c>
+      <c r="J118" t="s">
+        <v>729</v>
+      </c>
       <c r="K118"/>
       <c r="L118" t="s">
-        <v>817</v>
+        <v>716</v>
       </c>
       <c r="M118" t="s">
-        <v>818</v>
+        <v>32</v>
       </c>
       <c r="N118" t="s">
-        <v>95</v>
+        <v>142</v>
       </c>
       <c r="O118" t="s">
-        <v>245</v>
+        <v>68</v>
       </c>
     </row>
     <row r="119" spans="1:15">
       <c r="A119" s="2"/>
       <c r="B119" s="2">
-        <v>111477324</v>
+        <v>111477653</v>
       </c>
       <c r="C119" s="2" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="D119" s="2" t="s">
-        <v>819</v>
+        <v>720</v>
       </c>
       <c r="E119" s="2" t="s">
-        <v>820</v>
-[...1 lines deleted...]
-      <c r="F119" s="2"/>
+        <v>730</v>
+      </c>
+      <c r="F119" s="2" t="s">
+        <v>731</v>
+      </c>
       <c r="G119" s="2" t="s">
-        <v>821</v>
+        <v>732</v>
       </c>
       <c r="H119" s="2" t="s">
-        <v>822</v>
+        <v>733</v>
       </c>
       <c r="I119" s="2" t="s">
-        <v>823</v>
+        <v>734</v>
       </c>
       <c r="J119" s="2" t="s">
-        <v>81</v>
-[...3 lines deleted...]
-      </c>
+        <v>735</v>
+      </c>
+      <c r="K119" s="2"/>
       <c r="L119" s="2" t="s">
-        <v>825</v>
+        <v>716</v>
       </c>
       <c r="M119" s="2" t="s">
-        <v>826</v>
+        <v>419</v>
       </c>
       <c r="N119" s="2" t="s">
-        <v>163</v>
+        <v>116</v>
       </c>
       <c r="O119" s="2" t="s">
-        <v>470</v>
+        <v>143</v>
       </c>
     </row>
     <row r="120" spans="1:15">
       <c r="B120">
-        <v>111477249</v>
+        <v>111477536</v>
       </c>
       <c r="C120" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D120" t="s">
-        <v>827</v>
-[...2 lines deleted...]
-      <c r="F120"/>
+        <v>720</v>
+      </c>
+      <c r="E120" t="s">
+        <v>736</v>
+      </c>
+      <c r="F120" t="s">
+        <v>737</v>
+      </c>
       <c r="G120" t="s">
-        <v>828</v>
+        <v>738</v>
       </c>
       <c r="H120" t="s">
-        <v>829</v>
+        <v>739</v>
       </c>
       <c r="I120" t="s">
-        <v>830</v>
-[...1 lines deleted...]
-      <c r="J120"/>
+        <v>740</v>
+      </c>
+      <c r="J120" t="s">
+        <v>741</v>
+      </c>
       <c r="K120"/>
       <c r="L120" t="s">
-        <v>831</v>
+        <v>742</v>
       </c>
       <c r="M120" t="s">
-        <v>402</v>
+        <v>32</v>
       </c>
       <c r="N120" t="s">
-        <v>24</v>
+        <v>134</v>
       </c>
       <c r="O120" t="s">
-        <v>323</v>
+        <v>68</v>
       </c>
     </row>
     <row r="121" spans="1:15">
       <c r="A121" s="2"/>
       <c r="B121" s="2">
-        <v>111477208</v>
+        <v>111477197</v>
       </c>
       <c r="C121" s="2" t="s">
-        <v>133</v>
+        <v>34</v>
       </c>
       <c r="D121" s="2" t="s">
-        <v>832</v>
+        <v>743</v>
       </c>
       <c r="E121" s="2" t="s">
-        <v>722</v>
+        <v>744</v>
       </c>
       <c r="F121" s="2" t="s">
-        <v>833</v>
+        <v>745</v>
       </c>
       <c r="G121" s="2" t="s">
-        <v>834</v>
+        <v>746</v>
       </c>
       <c r="H121" s="2" t="s">
-        <v>835</v>
+        <v>747</v>
       </c>
       <c r="I121" s="2" t="s">
-        <v>836</v>
-[...3 lines deleted...]
-      </c>
+        <v>748</v>
+      </c>
+      <c r="J121" s="2"/>
       <c r="K121" s="2"/>
       <c r="L121" s="2" t="s">
-        <v>838</v>
+        <v>749</v>
       </c>
       <c r="M121" s="2" t="s">
-        <v>839</v>
+        <v>750</v>
       </c>
       <c r="N121" s="2" t="s">
-        <v>24</v>
+        <v>751</v>
       </c>
       <c r="O121" s="2" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
     </row>
     <row r="122" spans="1:15">
       <c r="B122">
-        <v>111477414</v>
+        <v>111477784</v>
       </c>
       <c r="C122" t="s">
-        <v>133</v>
+        <v>15</v>
       </c>
       <c r="D122" t="s">
-        <v>832</v>
-[...7 lines deleted...]
-      <c r="G122"/>
+        <v>752</v>
+      </c>
+      <c r="E122"/>
+      <c r="F122"/>
+      <c r="G122" t="s">
+        <v>753</v>
+      </c>
       <c r="H122" t="s">
-        <v>71</v>
+        <v>754</v>
       </c>
       <c r="I122" t="s">
-        <v>841</v>
+        <v>755</v>
       </c>
       <c r="J122"/>
       <c r="K122"/>
       <c r="L122" t="s">
-        <v>838</v>
+        <v>756</v>
       </c>
       <c r="M122" t="s">
-        <v>74</v>
+        <v>757</v>
       </c>
       <c r="N122" t="s">
-        <v>24</v>
+        <v>644</v>
       </c>
       <c r="O122" t="s">
-        <v>842</v>
+        <v>42</v>
       </c>
     </row>
     <row r="123" spans="1:15">
       <c r="A123" s="2"/>
       <c r="B123" s="2">
-        <v>111477307</v>
+        <v>111477659</v>
       </c>
       <c r="C123" s="2" t="s">
-        <v>133</v>
+        <v>52</v>
       </c>
       <c r="D123" s="2" t="s">
-        <v>843</v>
+        <v>758</v>
       </c>
       <c r="E123" s="2" t="s">
-        <v>844</v>
-[...3 lines deleted...]
-      </c>
+        <v>759</v>
+      </c>
+      <c r="F123" s="2"/>
       <c r="G123" s="2" t="s">
-        <v>180</v>
+        <v>760</v>
       </c>
       <c r="H123" s="2" t="s">
-        <v>845</v>
+        <v>761</v>
       </c>
       <c r="I123" s="2" t="s">
-        <v>846</v>
-[...1 lines deleted...]
-      <c r="J123" s="2"/>
+        <v>762</v>
+      </c>
+      <c r="J123" s="2" t="s">
+        <v>763</v>
+      </c>
       <c r="K123" s="2"/>
       <c r="L123" s="2" t="s">
-        <v>521</v>
+        <v>764</v>
       </c>
       <c r="M123" s="2" t="s">
-        <v>847</v>
+        <v>765</v>
       </c>
       <c r="N123" s="2" t="s">
-        <v>170</v>
+        <v>23</v>
       </c>
       <c r="O123" s="2" t="s">
-        <v>848</v>
+        <v>284</v>
       </c>
     </row>
     <row r="124" spans="1:15">
       <c r="B124">
-        <v>111477496</v>
+        <v>111477607</v>
       </c>
       <c r="C124" t="s">
-        <v>61</v>
+        <v>25</v>
       </c>
       <c r="D124" t="s">
-        <v>849</v>
+        <v>766</v>
       </c>
       <c r="E124" t="s">
-        <v>716</v>
+        <v>767</v>
       </c>
       <c r="F124" t="s">
-        <v>850</v>
+        <v>768</v>
       </c>
       <c r="G124" t="s">
-        <v>851</v>
+        <v>769</v>
       </c>
       <c r="H124" t="s">
-        <v>852</v>
+        <v>770</v>
       </c>
       <c r="I124" t="s">
-        <v>853</v>
-[...1 lines deleted...]
-      <c r="J124"/>
+        <v>771</v>
+      </c>
+      <c r="J124" t="s">
+        <v>772</v>
+      </c>
       <c r="K124"/>
       <c r="L124" t="s">
-        <v>854</v>
+        <v>773</v>
       </c>
       <c r="M124" t="s">
-        <v>855</v>
+        <v>32</v>
       </c>
       <c r="N124" t="s">
-        <v>24</v>
+        <v>367</v>
       </c>
       <c r="O124" t="s">
-        <v>856</v>
+        <v>135</v>
       </c>
     </row>
     <row r="125" spans="1:15">
       <c r="A125" s="2"/>
       <c r="B125" s="2">
-        <v>111477177</v>
+        <v>111477729</v>
       </c>
       <c r="C125" s="2" t="s">
-        <v>133</v>
+        <v>25</v>
       </c>
       <c r="D125" s="2" t="s">
-        <v>857</v>
+        <v>774</v>
       </c>
       <c r="E125" s="2"/>
       <c r="F125" s="2" t="s">
-        <v>858</v>
+        <v>62</v>
       </c>
       <c r="G125" s="2" t="s">
-        <v>859</v>
+        <v>775</v>
       </c>
       <c r="H125" s="2" t="s">
-        <v>860</v>
+        <v>776</v>
       </c>
       <c r="I125" s="2" t="s">
-        <v>861</v>
+        <v>777</v>
       </c>
       <c r="J125" s="2"/>
       <c r="K125" s="2"/>
       <c r="L125" s="2" t="s">
-        <v>40</v>
+        <v>756</v>
       </c>
       <c r="M125" s="2" t="s">
-        <v>862</v>
+        <v>778</v>
       </c>
       <c r="N125" s="2" t="s">
-        <v>709</v>
+        <v>295</v>
       </c>
       <c r="O125" s="2" t="s">
-        <v>60</v>
+        <v>368</v>
       </c>
     </row>
     <row r="126" spans="1:15">
       <c r="B126">
-        <v>111477513</v>
+        <v>111477731</v>
       </c>
       <c r="C126" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D126" t="s">
-        <v>863</v>
+        <v>774</v>
       </c>
       <c r="E126"/>
-      <c r="F126"/>
+      <c r="F126" t="s">
+        <v>62</v>
+      </c>
       <c r="G126" t="s">
-        <v>864</v>
+        <v>779</v>
       </c>
       <c r="H126" t="s">
-        <v>865</v>
+        <v>780</v>
       </c>
       <c r="I126" t="s">
-        <v>866</v>
+        <v>781</v>
       </c>
       <c r="J126"/>
       <c r="K126"/>
       <c r="L126" t="s">
-        <v>462</v>
+        <v>756</v>
       </c>
       <c r="M126" t="s">
-        <v>83</v>
+        <v>477</v>
       </c>
       <c r="N126" t="s">
-        <v>867</v>
+        <v>295</v>
       </c>
       <c r="O126" t="s">
-        <v>868</v>
+        <v>117</v>
       </c>
     </row>
     <row r="127" spans="1:15">
       <c r="A127" s="2"/>
       <c r="B127" s="2">
-        <v>111477345</v>
+        <v>111477727</v>
       </c>
       <c r="C127" s="2" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D127" s="2" t="s">
-        <v>869</v>
+        <v>774</v>
       </c>
       <c r="E127" s="2" t="s">
-        <v>870</v>
-[...1 lines deleted...]
-      <c r="F127" s="2"/>
+        <v>782</v>
+      </c>
+      <c r="F127" s="2" t="s">
+        <v>62</v>
+      </c>
       <c r="G127" s="2" t="s">
-        <v>871</v>
+        <v>783</v>
       </c>
       <c r="H127" s="2" t="s">
-        <v>304</v>
+        <v>784</v>
       </c>
       <c r="I127" s="2" t="s">
-        <v>872</v>
+        <v>785</v>
       </c>
       <c r="J127" s="2"/>
       <c r="K127" s="2"/>
       <c r="L127" s="2" t="s">
-        <v>306</v>
+        <v>756</v>
       </c>
       <c r="M127" s="2" t="s">
-        <v>873</v>
+        <v>786</v>
       </c>
       <c r="N127" s="2" t="s">
-        <v>85</v>
+        <v>295</v>
       </c>
       <c r="O127" s="2" t="s">
-        <v>475</v>
+        <v>368</v>
       </c>
     </row>
     <row r="128" spans="1:15">
       <c r="B128">
-        <v>111477439</v>
+        <v>111477732</v>
       </c>
       <c r="C128" t="s">
-        <v>273</v>
+        <v>25</v>
       </c>
       <c r="D128" t="s">
-        <v>874</v>
-[...2 lines deleted...]
-      <c r="F128"/>
+        <v>774</v>
+      </c>
+      <c r="E128" t="s">
+        <v>787</v>
+      </c>
+      <c r="F128" t="s">
+        <v>62</v>
+      </c>
       <c r="G128" t="s">
-        <v>875</v>
+        <v>788</v>
       </c>
       <c r="H128" t="s">
-        <v>291</v>
+        <v>789</v>
       </c>
       <c r="I128" t="s">
-        <v>876</v>
-[...3 lines deleted...]
-      </c>
+        <v>790</v>
+      </c>
+      <c r="J128"/>
       <c r="K128"/>
       <c r="L128" t="s">
-        <v>878</v>
+        <v>756</v>
       </c>
       <c r="M128" t="s">
-        <v>879</v>
+        <v>791</v>
       </c>
       <c r="N128" t="s">
-        <v>24</v>
+        <v>413</v>
       </c>
       <c r="O128" t="s">
-        <v>177</v>
+        <v>368</v>
       </c>
     </row>
     <row r="129" spans="1:15">
       <c r="A129" s="2"/>
       <c r="B129" s="2">
-        <v>111477423</v>
+        <v>111477734</v>
       </c>
       <c r="C129" s="2" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
       <c r="D129" s="2" t="s">
-        <v>880</v>
+        <v>792</v>
       </c>
       <c r="E129" s="2"/>
       <c r="F129" s="2"/>
-      <c r="G129" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G129" s="2"/>
       <c r="H129" s="2" t="s">
-        <v>882</v>
+        <v>793</v>
       </c>
       <c r="I129" s="2" t="s">
-        <v>883</v>
-[...1 lines deleted...]
-      <c r="J129" s="2"/>
+        <v>794</v>
+      </c>
+      <c r="J129" s="2" t="s">
+        <v>795</v>
+      </c>
       <c r="K129" s="2"/>
       <c r="L129" s="2" t="s">
-        <v>884</v>
+        <v>796</v>
       </c>
       <c r="M129" s="2" t="s">
-        <v>885</v>
+        <v>32</v>
       </c>
       <c r="N129" s="2" t="s">
-        <v>886</v>
+        <v>797</v>
       </c>
       <c r="O129" s="2" t="s">
-        <v>745</v>
+        <v>117</v>
       </c>
     </row>
     <row r="130" spans="1:15">
       <c r="B130">
-        <v>111477139</v>
+        <v>111477735</v>
       </c>
       <c r="C130" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="D130" t="s">
-        <v>887</v>
+        <v>792</v>
       </c>
       <c r="E130"/>
       <c r="F130"/>
       <c r="H130" t="s">
-        <v>166</v>
+        <v>798</v>
       </c>
       <c r="I130" t="s">
-        <v>888</v>
+        <v>799</v>
       </c>
       <c r="J130" t="s">
-        <v>889</v>
+        <v>795</v>
       </c>
       <c r="K130"/>
       <c r="L130" t="s">
-        <v>40</v>
+        <v>800</v>
       </c>
       <c r="M130" t="s">
-        <v>83</v>
+        <v>32</v>
       </c>
       <c r="N130" t="s">
-        <v>345</v>
+        <v>797</v>
       </c>
       <c r="O130" t="s">
-        <v>60</v>
+        <v>117</v>
       </c>
     </row>
     <row r="131" spans="1:15">
       <c r="A131" s="2"/>
       <c r="B131" s="2">
-        <v>111477332</v>
+        <v>111477636</v>
       </c>
       <c r="C131" s="2" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="D131" s="2" t="s">
-        <v>890</v>
-[...5 lines deleted...]
-      </c>
+        <v>801</v>
+      </c>
+      <c r="E131" s="2" t="s">
+        <v>802</v>
+      </c>
+      <c r="F131" s="2" t="s">
+        <v>803</v>
+      </c>
+      <c r="G131" s="2"/>
       <c r="H131" s="2" t="s">
-        <v>892</v>
+        <v>804</v>
       </c>
       <c r="I131" s="2" t="s">
-        <v>893</v>
-[...4 lines deleted...]
-      <c r="K131" s="2"/>
+        <v>805</v>
+      </c>
+      <c r="J131" s="2"/>
+      <c r="K131" s="2">
+        <v>703714</v>
+      </c>
       <c r="L131" s="2" t="s">
-        <v>895</v>
+        <v>112</v>
       </c>
       <c r="M131" s="2" t="s">
-        <v>83</v>
+        <v>32</v>
       </c>
       <c r="N131" s="2" t="s">
-        <v>85</v>
+        <v>162</v>
       </c>
       <c r="O131" s="2" t="s">
-        <v>482</v>
+        <v>438</v>
       </c>
     </row>
     <row r="132" spans="1:15">
       <c r="B132">
-        <v>111477359</v>
+        <v>111477649</v>
       </c>
       <c r="C132" t="s">
-        <v>26</v>
+        <v>52</v>
       </c>
       <c r="D132" t="s">
-        <v>896</v>
-[...9 lines deleted...]
-      </c>
+        <v>806</v>
+      </c>
+      <c r="E132"/>
+      <c r="F132"/>
       <c r="H132" t="s">
-        <v>899</v>
+        <v>807</v>
       </c>
       <c r="I132" t="s">
-        <v>900</v>
+        <v>808</v>
       </c>
       <c r="J132"/>
-      <c r="K132"/>
+      <c r="K132">
+        <v>703742</v>
+      </c>
       <c r="L132" t="s">
-        <v>901</v>
+        <v>809</v>
       </c>
       <c r="M132" t="s">
-        <v>902</v>
+        <v>32</v>
       </c>
       <c r="N132" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="O132" t="s">
-        <v>162</v>
+        <v>143</v>
       </c>
     </row>
     <row r="133" spans="1:15">
       <c r="A133" s="2"/>
       <c r="B133" s="2">
-        <v>111477361</v>
+        <v>111477698</v>
       </c>
       <c r="C133" s="2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D133" s="2" t="s">
-        <v>903</v>
+        <v>810</v>
       </c>
       <c r="E133" s="2" t="s">
-        <v>904</v>
+        <v>811</v>
       </c>
       <c r="F133" s="2" t="s">
-        <v>905</v>
+        <v>812</v>
       </c>
       <c r="G133" s="2" t="s">
-        <v>906</v>
+        <v>813</v>
       </c>
       <c r="H133" s="2" t="s">
-        <v>907</v>
+        <v>814</v>
       </c>
       <c r="I133" s="2" t="s">
-        <v>908</v>
-[...3 lines deleted...]
-      </c>
+        <v>815</v>
+      </c>
+      <c r="J133" s="2"/>
       <c r="K133" s="2"/>
       <c r="L133" s="2" t="s">
-        <v>910</v>
+        <v>579</v>
       </c>
       <c r="M133" s="2" t="s">
-        <v>83</v>
+        <v>816</v>
       </c>
       <c r="N133" s="2" t="s">
-        <v>170</v>
+        <v>491</v>
       </c>
       <c r="O133" s="2" t="s">
-        <v>162</v>
+        <v>206</v>
       </c>
     </row>
     <row r="134" spans="1:15">
       <c r="B134">
-        <v>111477436</v>
+        <v>111477739</v>
       </c>
       <c r="C134" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D134" t="s">
-        <v>911</v>
+        <v>817</v>
       </c>
       <c r="E134"/>
       <c r="F134"/>
+      <c r="G134" t="s">
+        <v>818</v>
+      </c>
       <c r="H134" t="s">
-        <v>912</v>
+        <v>819</v>
       </c>
       <c r="I134" t="s">
-        <v>913</v>
-[...1 lines deleted...]
-      <c r="J134"/>
+        <v>820</v>
+      </c>
+      <c r="J134" t="s">
+        <v>821</v>
+      </c>
       <c r="K134"/>
       <c r="L134" t="s">
-        <v>914</v>
+        <v>48</v>
       </c>
       <c r="M134" t="s">
-        <v>915</v>
+        <v>822</v>
       </c>
       <c r="N134" t="s">
-        <v>24</v>
+        <v>425</v>
       </c>
       <c r="O134" t="s">
-        <v>774</v>
+        <v>51</v>
       </c>
     </row>
     <row r="135" spans="1:15">
       <c r="A135" s="2"/>
       <c r="B135" s="2">
-        <v>111477190</v>
+        <v>111477665</v>
       </c>
       <c r="C135" s="2" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="D135" s="2" t="s">
-        <v>916</v>
-[...6 lines deleted...]
-      </c>
+        <v>823</v>
+      </c>
+      <c r="E135" s="2"/>
+      <c r="F135" s="2"/>
       <c r="G135" s="2" t="s">
-        <v>919</v>
+        <v>824</v>
       </c>
       <c r="H135" s="2" t="s">
-        <v>920</v>
+        <v>825</v>
       </c>
       <c r="I135" s="2" t="s">
-        <v>921</v>
+        <v>826</v>
       </c>
       <c r="J135" s="2"/>
       <c r="K135" s="2"/>
       <c r="L135" s="2" t="s">
-        <v>922</v>
+        <v>579</v>
       </c>
       <c r="M135" s="2" t="s">
-        <v>923</v>
+        <v>827</v>
       </c>
       <c r="N135" s="2" t="s">
-        <v>423</v>
+        <v>491</v>
       </c>
       <c r="O135" s="2" t="s">
-        <v>60</v>
+        <v>271</v>
       </c>
     </row>
     <row r="136" spans="1:15">
       <c r="B136">
-        <v>111477219</v>
+        <v>111477623</v>
       </c>
       <c r="C136" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="D136" t="s">
-        <v>924</v>
+        <v>828</v>
       </c>
       <c r="E136" t="s">
-        <v>925</v>
+        <v>829</v>
       </c>
       <c r="F136" t="s">
-        <v>35</v>
+        <v>829</v>
+      </c>
+      <c r="G136" t="s">
+        <v>830</v>
       </c>
       <c r="H136" t="s">
-        <v>926</v>
+        <v>831</v>
       </c>
       <c r="I136" t="s">
-        <v>927</v>
+        <v>832</v>
       </c>
       <c r="J136" t="s">
-        <v>928</v>
+        <v>833</v>
       </c>
       <c r="K136"/>
       <c r="L136" t="s">
-        <v>929</v>
+        <v>834</v>
       </c>
       <c r="M136" t="s">
-        <v>83</v>
+        <v>32</v>
       </c>
       <c r="N136" t="s">
-        <v>84</v>
+        <v>23</v>
       </c>
       <c r="O136" t="s">
-        <v>60</v>
+        <v>33</v>
       </c>
     </row>
     <row r="137" spans="1:15">
       <c r="A137" s="2"/>
       <c r="B137" s="2">
-        <v>111477482</v>
+        <v>111477650</v>
       </c>
       <c r="C137" s="2" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D137" s="2" t="s">
-        <v>930</v>
-[...2 lines deleted...]
-      <c r="F137" s="2"/>
+        <v>835</v>
+      </c>
+      <c r="E137" s="2" t="s">
+        <v>836</v>
+      </c>
+      <c r="F137" s="2" t="s">
+        <v>837</v>
+      </c>
       <c r="G137" s="2" t="s">
-        <v>931</v>
+        <v>838</v>
       </c>
       <c r="H137" s="2" t="s">
-        <v>932</v>
+        <v>197</v>
       </c>
       <c r="I137" s="2" t="s">
-        <v>933</v>
-[...3 lines deleted...]
-      </c>
+        <v>839</v>
+      </c>
+      <c r="J137" s="2"/>
       <c r="K137" s="2"/>
       <c r="L137" s="2" t="s">
-        <v>935</v>
+        <v>840</v>
       </c>
       <c r="M137" s="2" t="s">
-        <v>936</v>
+        <v>471</v>
       </c>
       <c r="N137" s="2" t="s">
-        <v>937</v>
+        <v>116</v>
       </c>
       <c r="O137" s="2" t="s">
-        <v>938</v>
+        <v>143</v>
       </c>
     </row>
     <row r="138" spans="1:15">
       <c r="B138">
-        <v>111477179</v>
+        <v>111477664</v>
       </c>
       <c r="C138" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D138" t="s">
-        <v>939</v>
+        <v>841</v>
       </c>
       <c r="E138"/>
-      <c r="F138"/>
+      <c r="F138" t="s">
+        <v>842</v>
+      </c>
       <c r="G138" t="s">
-        <v>940</v>
+        <v>843</v>
       </c>
       <c r="H138" t="s">
-        <v>941</v>
+        <v>844</v>
       </c>
       <c r="I138" t="s">
-        <v>942</v>
+        <v>845</v>
       </c>
       <c r="J138" t="s">
-        <v>943</v>
+        <v>218</v>
       </c>
       <c r="K138"/>
       <c r="L138" t="s">
-        <v>944</v>
+        <v>846</v>
       </c>
       <c r="M138" t="s">
-        <v>945</v>
+        <v>847</v>
       </c>
       <c r="N138" t="s">
-        <v>848</v>
+        <v>182</v>
       </c>
       <c r="O138" t="s">
-        <v>60</v>
+        <v>271</v>
       </c>
     </row>
     <row r="139" spans="1:15">
       <c r="A139" s="2"/>
       <c r="B139" s="2">
-        <v>111477310</v>
+        <v>111477728</v>
       </c>
       <c r="C139" s="2" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D139" s="2" t="s">
-        <v>946</v>
-[...4 lines deleted...]
-      </c>
+        <v>848</v>
+      </c>
+      <c r="E139" s="2" t="s">
+        <v>849</v>
+      </c>
+      <c r="F139" s="2"/>
       <c r="G139" s="2" t="s">
-        <v>948</v>
+        <v>850</v>
       </c>
       <c r="H139" s="2" t="s">
-        <v>949</v>
+        <v>851</v>
       </c>
       <c r="I139" s="2" t="s">
-        <v>950</v>
+        <v>852</v>
       </c>
       <c r="J139" s="2" t="s">
-        <v>951</v>
-[...1 lines deleted...]
-      <c r="K139" s="2"/>
+        <v>218</v>
+      </c>
+      <c r="K139" s="2" t="s">
+        <v>853</v>
+      </c>
       <c r="L139" s="2" t="s">
-        <v>952</v>
+        <v>854</v>
       </c>
       <c r="M139" s="2" t="s">
-        <v>953</v>
+        <v>855</v>
       </c>
       <c r="N139" s="2" t="s">
-        <v>687</v>
+        <v>255</v>
       </c>
       <c r="O139" s="2" t="s">
-        <v>470</v>
+        <v>117</v>
       </c>
     </row>
     <row r="140" spans="1:15">
       <c r="B140">
-        <v>111477339</v>
+        <v>111477592</v>
       </c>
       <c r="C140" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D140" t="s">
-        <v>946</v>
+        <v>856</v>
       </c>
       <c r="E140" t="s">
-        <v>954</v>
+        <v>214</v>
       </c>
       <c r="F140" t="s">
-        <v>35</v>
-[...3 lines deleted...]
-      </c>
+        <v>857</v>
+      </c>
+      <c r="G140"/>
       <c r="H140" t="s">
-        <v>956</v>
+        <v>858</v>
       </c>
       <c r="I140" t="s">
-        <v>957</v>
+        <v>859</v>
       </c>
       <c r="J140" t="s">
-        <v>958</v>
+        <v>860</v>
       </c>
       <c r="K140"/>
       <c r="L140" t="s">
-        <v>959</v>
+        <v>199</v>
       </c>
       <c r="M140" t="s">
-        <v>266</v>
+        <v>58</v>
       </c>
       <c r="N140" t="s">
-        <v>68</v>
+        <v>861</v>
       </c>
       <c r="O140" t="s">
-        <v>163</v>
+        <v>150</v>
       </c>
     </row>
     <row r="141" spans="1:15">
       <c r="A141" s="2"/>
       <c r="B141" s="2">
-        <v>111477340</v>
+        <v>111477583</v>
       </c>
       <c r="C141" s="2" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D141" s="2" t="s">
-        <v>946</v>
+        <v>856</v>
       </c>
       <c r="E141" s="2" t="s">
-        <v>954</v>
+        <v>862</v>
       </c>
       <c r="F141" s="2" t="s">
-        <v>35</v>
-[...3 lines deleted...]
-      </c>
+        <v>857</v>
+      </c>
+      <c r="G141" s="2"/>
       <c r="H141" s="2" t="s">
-        <v>961</v>
+        <v>863</v>
       </c>
       <c r="I141" s="2" t="s">
-        <v>962</v>
+        <v>864</v>
       </c>
       <c r="J141" s="2" t="s">
-        <v>963</v>
+        <v>865</v>
       </c>
       <c r="K141" s="2"/>
       <c r="L141" s="2" t="s">
-        <v>959</v>
+        <v>199</v>
       </c>
       <c r="M141" s="2" t="s">
-        <v>169</v>
+        <v>32</v>
       </c>
       <c r="N141" s="2" t="s">
+        <v>866</v>
+      </c>
+      <c r="O141" s="2" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
     </row>
     <row r="142" spans="1:15">
       <c r="B142">
-        <v>111477485</v>
+        <v>111477668</v>
       </c>
       <c r="C142" t="s">
-        <v>61</v>
+        <v>52</v>
       </c>
       <c r="D142" t="s">
-        <v>964</v>
+        <v>867</v>
       </c>
       <c r="E142"/>
-      <c r="F142"/>
+      <c r="F142" t="s">
+        <v>62</v>
+      </c>
       <c r="H142" t="s">
-        <v>965</v>
+        <v>868</v>
       </c>
       <c r="I142" t="s">
-        <v>966</v>
+        <v>869</v>
       </c>
       <c r="J142"/>
-      <c r="K142"/>
+      <c r="K142">
+        <v>703766</v>
+      </c>
       <c r="L142" t="s">
-        <v>306</v>
+        <v>112</v>
       </c>
       <c r="M142" t="s">
-        <v>83</v>
+        <v>32</v>
       </c>
       <c r="N142" t="s">
-        <v>24</v>
+        <v>116</v>
       </c>
       <c r="O142" t="s">
-        <v>455</v>
+        <v>168</v>
       </c>
     </row>
     <row r="143" spans="1:15">
       <c r="A143" s="2"/>
       <c r="B143" s="2">
-        <v>111477344</v>
+        <v>111477737</v>
       </c>
       <c r="C143" s="2" t="s">
-        <v>133</v>
+        <v>25</v>
       </c>
       <c r="D143" s="2" t="s">
-        <v>967</v>
-[...4 lines deleted...]
-      <c r="F143" s="2"/>
+        <v>870</v>
+      </c>
+      <c r="E143" s="2"/>
+      <c r="F143" s="2" t="s">
+        <v>871</v>
+      </c>
       <c r="G143" s="2" t="s">
-        <v>969</v>
+        <v>872</v>
       </c>
       <c r="H143" s="2" t="s">
-        <v>970</v>
+        <v>873</v>
       </c>
       <c r="I143" s="2" t="s">
-        <v>971</v>
+        <v>874</v>
       </c>
       <c r="J143" s="2"/>
       <c r="K143" s="2"/>
       <c r="L143" s="2" t="s">
-        <v>972</v>
+        <v>875</v>
       </c>
       <c r="M143" s="2" t="s">
-        <v>973</v>
+        <v>419</v>
       </c>
       <c r="N143" s="2" t="s">
-        <v>24</v>
+        <v>50</v>
       </c>
       <c r="O143" s="2" t="s">
-        <v>475</v>
+        <v>244</v>
       </c>
     </row>
     <row r="144" spans="1:15">
       <c r="B144">
-        <v>111477498</v>
+        <v>111477647</v>
       </c>
       <c r="C144" t="s">
-        <v>142</v>
+        <v>25</v>
       </c>
       <c r="D144" t="s">
-        <v>974</v>
+        <v>870</v>
       </c>
       <c r="E144" t="s">
-        <v>975</v>
+        <v>876</v>
       </c>
       <c r="F144" t="s">
-        <v>976</v>
+        <v>877</v>
+      </c>
+      <c r="G144" t="s">
+        <v>878</v>
       </c>
       <c r="H144" t="s">
-        <v>977</v>
+        <v>879</v>
       </c>
       <c r="I144" t="s">
-        <v>978</v>
-[...3 lines deleted...]
-      </c>
+        <v>880</v>
+      </c>
+      <c r="J144"/>
       <c r="K144"/>
       <c r="L144" t="s">
-        <v>980</v>
+        <v>875</v>
       </c>
       <c r="M144" t="s">
-        <v>83</v>
+        <v>881</v>
       </c>
       <c r="N144" t="s">
-        <v>42</v>
+        <v>882</v>
       </c>
       <c r="O144" t="s">
-        <v>756</v>
+        <v>33</v>
       </c>
     </row>
     <row r="145" spans="1:15">
       <c r="A145" s="2"/>
       <c r="B145" s="2">
-        <v>111477241</v>
+        <v>111477632</v>
       </c>
       <c r="C145" s="2" t="s">
-        <v>61</v>
+        <v>25</v>
       </c>
       <c r="D145" s="2" t="s">
-        <v>981</v>
+        <v>883</v>
       </c>
       <c r="E145" s="2"/>
-      <c r="F145" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F145" s="2"/>
       <c r="G145" s="2" t="s">
-        <v>180</v>
+        <v>884</v>
       </c>
       <c r="H145" s="2" t="s">
-        <v>983</v>
+        <v>885</v>
       </c>
       <c r="I145" s="2" t="s">
-        <v>984</v>
-[...6 lines deleted...]
-      </c>
+        <v>886</v>
+      </c>
+      <c r="J145" s="2"/>
+      <c r="K145" s="2"/>
       <c r="L145" s="2" t="s">
-        <v>986</v>
+        <v>887</v>
       </c>
       <c r="M145" s="2" t="s">
-        <v>169</v>
+        <v>888</v>
       </c>
       <c r="N145" s="2" t="s">
-        <v>24</v>
+        <v>507</v>
       </c>
       <c r="O145" s="2" t="s">
-        <v>151</v>
+        <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:15">
       <c r="B146">
-        <v>111477410</v>
+        <v>111477517</v>
       </c>
       <c r="C146" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="D146" t="s">
-        <v>987</v>
-[...6 lines deleted...]
-      </c>
+        <v>889</v>
+      </c>
+      <c r="E146"/>
+      <c r="F146"/>
       <c r="G146" t="s">
-        <v>989</v>
+        <v>890</v>
       </c>
       <c r="H146" t="s">
-        <v>990</v>
+        <v>891</v>
       </c>
       <c r="I146" t="s">
-        <v>991</v>
+        <v>892</v>
       </c>
       <c r="J146"/>
       <c r="K146"/>
       <c r="L146" t="s">
-        <v>992</v>
+        <v>893</v>
       </c>
       <c r="M146" t="s">
-        <v>993</v>
+        <v>32</v>
       </c>
       <c r="N146" t="s">
-        <v>156</v>
+        <v>162</v>
       </c>
       <c r="O146" t="s">
-        <v>515</v>
+        <v>342</v>
       </c>
     </row>
     <row r="147" spans="1:15">
       <c r="A147" s="2"/>
       <c r="B147" s="2">
-        <v>111477399</v>
+        <v>111477699</v>
       </c>
       <c r="C147" s="2" t="s">
-        <v>133</v>
+        <v>15</v>
       </c>
       <c r="D147" s="2" t="s">
-        <v>994</v>
-[...2 lines deleted...]
-      <c r="F147" s="2"/>
+        <v>894</v>
+      </c>
+      <c r="E147" s="2" t="s">
+        <v>895</v>
+      </c>
+      <c r="F147" s="2" t="s">
+        <v>896</v>
+      </c>
       <c r="G147" s="2" t="s">
-        <v>995</v>
+        <v>897</v>
       </c>
       <c r="H147" s="2" t="s">
-        <v>996</v>
+        <v>45</v>
       </c>
       <c r="I147" s="2" t="s">
-        <v>997</v>
-[...2 lines deleted...]
-        <v>75887</v>
+        <v>898</v>
+      </c>
+      <c r="J147" s="2" t="s">
+        <v>899</v>
       </c>
       <c r="K147" s="2"/>
       <c r="L147" s="2" t="s">
-        <v>998</v>
+        <v>21</v>
       </c>
       <c r="M147" s="2" t="s">
-        <v>999</v>
+        <v>900</v>
       </c>
       <c r="N147" s="2" t="s">
-        <v>24</v>
+        <v>901</v>
       </c>
       <c r="O147" s="2" t="s">
-        <v>218</v>
+        <v>342</v>
       </c>
     </row>
     <row r="148" spans="1:15">
       <c r="B148">
-        <v>111477398</v>
+        <v>111477694</v>
       </c>
       <c r="C148" t="s">
-        <v>33</v>
+        <v>249</v>
       </c>
       <c r="D148" t="s">
-        <v>1000</v>
+        <v>902</v>
       </c>
       <c r="E148"/>
       <c r="F148"/>
       <c r="G148" t="s">
-        <v>1001</v>
+        <v>903</v>
       </c>
       <c r="H148" t="s">
-        <v>1002</v>
+        <v>904</v>
       </c>
       <c r="I148" t="s">
-        <v>1003</v>
-[...3 lines deleted...]
-      </c>
+        <v>905</v>
+      </c>
+      <c r="J148"/>
       <c r="K148"/>
       <c r="L148" t="s">
-        <v>1005</v>
+        <v>906</v>
       </c>
       <c r="M148" t="s">
-        <v>270</v>
+        <v>907</v>
       </c>
       <c r="N148" t="s">
-        <v>1006</v>
+        <v>23</v>
       </c>
       <c r="O148" t="s">
-        <v>218</v>
+        <v>342</v>
       </c>
     </row>
     <row r="149" spans="1:15">
       <c r="A149" s="2"/>
       <c r="B149" s="2">
-        <v>111477171</v>
+        <v>111477492</v>
       </c>
       <c r="C149" s="2" t="s">
-        <v>26</v>
+        <v>52</v>
       </c>
       <c r="D149" s="2" t="s">
-        <v>1007</v>
+        <v>908</v>
       </c>
       <c r="E149" s="2"/>
-      <c r="F149" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G149" s="2"/>
+      <c r="F149" s="2"/>
+      <c r="G149" s="2" t="s">
+        <v>909</v>
+      </c>
       <c r="H149" s="2" t="s">
-        <v>348</v>
+        <v>910</v>
       </c>
       <c r="I149" s="2" t="s">
-        <v>1008</v>
+        <v>911</v>
       </c>
       <c r="J149" s="2"/>
       <c r="K149" s="2"/>
       <c r="L149" s="2" t="s">
-        <v>175</v>
+        <v>912</v>
       </c>
       <c r="M149" s="2" t="s">
-        <v>1009</v>
+        <v>913</v>
       </c>
       <c r="N149" s="2" t="s">
-        <v>316</v>
+        <v>914</v>
       </c>
       <c r="O149" s="2" t="s">
-        <v>60</v>
+        <v>150</v>
       </c>
     </row>
     <row r="150" spans="1:15">
       <c r="B150">
-        <v>111477367</v>
+        <v>111477748</v>
       </c>
       <c r="C150" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="D150" t="s">
-        <v>1010</v>
-[...4 lines deleted...]
-      </c>
+        <v>915</v>
+      </c>
+      <c r="E150" t="s">
+        <v>916</v>
+      </c>
+      <c r="F150"/>
       <c r="G150" t="s">
-        <v>1012</v>
+        <v>917</v>
       </c>
       <c r="H150" t="s">
-        <v>1013</v>
+        <v>918</v>
       </c>
       <c r="I150" t="s">
-        <v>1014</v>
+        <v>919</v>
       </c>
       <c r="J150" t="s">
-        <v>1015</v>
+        <v>920</v>
       </c>
       <c r="K150"/>
       <c r="L150" t="s">
-        <v>1016</v>
+        <v>921</v>
       </c>
       <c r="M150" t="s">
-        <v>216</v>
+        <v>922</v>
       </c>
       <c r="N150" t="s">
-        <v>254</v>
+        <v>882</v>
       </c>
       <c r="O150" t="s">
-        <v>1017</v>
+        <v>668</v>
       </c>
     </row>
     <row r="151" spans="1:15">
       <c r="A151" s="2"/>
       <c r="B151" s="2">
-        <v>111477356</v>
+        <v>111477781</v>
       </c>
       <c r="C151" s="2" t="s">
-        <v>26</v>
+        <v>52</v>
       </c>
       <c r="D151" s="2" t="s">
-        <v>1018</v>
+        <v>923</v>
       </c>
       <c r="E151" s="2" t="s">
-        <v>1019</v>
+        <v>924</v>
       </c>
       <c r="F151" s="2" t="s">
-        <v>1020</v>
+        <v>62</v>
       </c>
       <c r="G151" s="2" t="s">
-        <v>1021</v>
+        <v>925</v>
       </c>
       <c r="H151" s="2" t="s">
-        <v>1022</v>
+        <v>926</v>
       </c>
       <c r="I151" s="2" t="s">
-        <v>1023</v>
+        <v>927</v>
       </c>
       <c r="J151" s="2" t="s">
-        <v>1024</v>
+        <v>928</v>
       </c>
       <c r="K151" s="2"/>
       <c r="L151" s="2" t="s">
-        <v>1025</v>
+        <v>929</v>
       </c>
       <c r="M151" s="2" t="s">
-        <v>1026</v>
+        <v>930</v>
       </c>
       <c r="N151" s="2" t="s">
-        <v>177</v>
+        <v>931</v>
       </c>
       <c r="O151" s="2" t="s">
-        <v>76</v>
+        <v>42</v>
       </c>
     </row>
     <row r="152" spans="1:15">
       <c r="B152">
-        <v>111477405</v>
+        <v>111477740</v>
       </c>
       <c r="C152" t="s">
-        <v>133</v>
+        <v>25</v>
       </c>
       <c r="D152" t="s">
-        <v>1027</v>
-[...3 lines deleted...]
-      </c>
+        <v>932</v>
+      </c>
+      <c r="E152"/>
       <c r="F152" t="s">
-        <v>1029</v>
-[...2 lines deleted...]
-        <v>1030</v>
+        <v>62</v>
       </c>
       <c r="H152" t="s">
-        <v>562</v>
+        <v>789</v>
       </c>
       <c r="I152" t="s">
-        <v>1031</v>
+        <v>933</v>
       </c>
       <c r="J152" t="s">
-        <v>1032</v>
-[...1 lines deleted...]
-      <c r="K152"/>
+        <v>934</v>
+      </c>
+      <c r="K152">
+        <v>9775436</v>
+      </c>
       <c r="L152" t="s">
-        <v>1033</v>
+        <v>935</v>
       </c>
       <c r="M152" t="s">
-        <v>1034</v>
+        <v>936</v>
       </c>
       <c r="N152" t="s">
-        <v>678</v>
+        <v>937</v>
       </c>
       <c r="O152" t="s">
-        <v>559</v>
+        <v>368</v>
       </c>
     </row>
     <row r="153" spans="1:15">
       <c r="A153" s="2"/>
       <c r="B153" s="2">
-        <v>111477334</v>
+        <v>111477786</v>
       </c>
       <c r="C153" s="2" t="s">
-        <v>61</v>
+        <v>25</v>
       </c>
       <c r="D153" s="2" t="s">
-        <v>1035</v>
-[...3 lines deleted...]
-      </c>
+        <v>932</v>
+      </c>
+      <c r="E153" s="2"/>
       <c r="F153" s="2" t="s">
-        <v>35</v>
+        <v>938</v>
       </c>
       <c r="G153" s="2"/>
       <c r="H153" s="2" t="s">
-        <v>1037</v>
+        <v>939</v>
       </c>
       <c r="I153" s="2" t="s">
-        <v>1038</v>
-[...2 lines deleted...]
-      <c r="K153" s="2"/>
+        <v>940</v>
+      </c>
+      <c r="J153" s="2" t="s">
+        <v>941</v>
+      </c>
+      <c r="K153" s="2">
+        <v>9796806</v>
+      </c>
       <c r="L153" s="2" t="s">
-        <v>1039</v>
+        <v>935</v>
       </c>
       <c r="M153" s="2" t="s">
-        <v>83</v>
+        <v>32</v>
       </c>
       <c r="N153" s="2" t="s">
-        <v>218</v>
+        <v>303</v>
       </c>
       <c r="O153" s="2" t="s">
-        <v>482</v>
+        <v>42</v>
       </c>
     </row>
     <row r="154" spans="1:15">
       <c r="B154">
-        <v>111477390</v>
+        <v>111477588</v>
       </c>
       <c r="C154" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D154" t="s">
-        <v>1040</v>
+        <v>932</v>
       </c>
       <c r="E154" t="s">
-        <v>1041</v>
-[...3 lines deleted...]
-        <v>1042</v>
+        <v>324</v>
+      </c>
+      <c r="F154" t="s">
+        <v>938</v>
       </c>
       <c r="H154" t="s">
-        <v>1043</v>
+        <v>789</v>
       </c>
       <c r="I154" t="s">
-        <v>1044</v>
+        <v>942</v>
       </c>
       <c r="J154" t="s">
-        <v>1045</v>
-[...1 lines deleted...]
-      <c r="K154"/>
+        <v>941</v>
+      </c>
+      <c r="K154">
+        <v>9723836</v>
+      </c>
       <c r="L154" t="s">
-        <v>1046</v>
+        <v>935</v>
       </c>
       <c r="M154" t="s">
-        <v>1047</v>
+        <v>230</v>
       </c>
       <c r="N154" t="s">
-        <v>345</v>
+        <v>303</v>
       </c>
       <c r="O154" t="s">
-        <v>1048</v>
+        <v>68</v>
       </c>
     </row>
     <row r="155" spans="1:15">
       <c r="A155" s="2"/>
       <c r="B155" s="2">
-        <v>111477392</v>
+        <v>111477676</v>
       </c>
       <c r="C155" s="2" t="s">
-        <v>61</v>
+        <v>25</v>
       </c>
       <c r="D155" s="2" t="s">
-        <v>1049</v>
-[...1 lines deleted...]
-      <c r="E155" s="2"/>
+        <v>932</v>
+      </c>
+      <c r="E155" s="2" t="s">
+        <v>943</v>
+      </c>
       <c r="F155" s="2" t="s">
-        <v>1050</v>
-[...3 lines deleted...]
-      </c>
+        <v>944</v>
+      </c>
+      <c r="G155" s="2"/>
       <c r="H155" s="2" t="s">
-        <v>1052</v>
+        <v>789</v>
       </c>
       <c r="I155" s="2" t="s">
-        <v>1053</v>
-[...2 lines deleted...]
-      <c r="K155" s="2"/>
+        <v>945</v>
+      </c>
+      <c r="J155" s="2" t="s">
+        <v>946</v>
+      </c>
+      <c r="K155" s="2" t="s">
+        <v>947</v>
+      </c>
       <c r="L155" s="2" t="s">
-        <v>754</v>
+        <v>935</v>
       </c>
       <c r="M155" s="2" t="s">
-        <v>1054</v>
+        <v>948</v>
       </c>
       <c r="N155" s="2" t="s">
-        <v>170</v>
+        <v>134</v>
       </c>
       <c r="O155" s="2" t="s">
-        <v>68</v>
+        <v>168</v>
       </c>
     </row>
     <row r="156" spans="1:15">
       <c r="B156">
-        <v>111477499</v>
+        <v>111477549</v>
       </c>
       <c r="C156" t="s">
-        <v>133</v>
+        <v>25</v>
       </c>
       <c r="D156" t="s">
-        <v>1055</v>
-[...1 lines deleted...]
-      <c r="E156"/>
+        <v>932</v>
+      </c>
+      <c r="E156" t="s">
+        <v>949</v>
+      </c>
       <c r="F156" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>1056</v>
+        <v>950</v>
       </c>
       <c r="H156" t="s">
-        <v>1057</v>
+        <v>197</v>
       </c>
       <c r="I156" t="s">
-        <v>1058</v>
-[...2 lines deleted...]
-      <c r="K156"/>
+        <v>951</v>
+      </c>
+      <c r="J156" t="s">
+        <v>952</v>
+      </c>
+      <c r="K156">
+        <v>7287010</v>
+      </c>
       <c r="L156" t="s">
-        <v>1059</v>
+        <v>935</v>
       </c>
       <c r="M156" t="s">
-        <v>1060</v>
+        <v>953</v>
       </c>
       <c r="N156" t="s">
         <v>24</v>
       </c>
       <c r="O156" t="s">
-        <v>1061</v>
+        <v>68</v>
       </c>
     </row>
     <row r="157" spans="1:15">
       <c r="A157" s="2"/>
       <c r="B157" s="2">
-        <v>111477273</v>
+        <v>111477738</v>
       </c>
       <c r="C157" s="2" t="s">
-        <v>133</v>
+        <v>25</v>
       </c>
       <c r="D157" s="2" t="s">
-        <v>1062</v>
+        <v>932</v>
       </c>
       <c r="E157" s="2" t="s">
-        <v>1063</v>
-[...1 lines deleted...]
-      <c r="F157" s="2"/>
+        <v>954</v>
+      </c>
+      <c r="F157" s="2" t="s">
+        <v>938</v>
+      </c>
       <c r="G157" s="2"/>
       <c r="H157" s="2" t="s">
-        <v>1064</v>
+        <v>789</v>
       </c>
       <c r="I157" s="2" t="s">
-        <v>1065</v>
+        <v>955</v>
       </c>
       <c r="J157" s="2" t="s">
-        <v>321</v>
-[...1 lines deleted...]
-      <c r="K157" s="2"/>
+        <v>941</v>
+      </c>
+      <c r="K157" s="2">
+        <v>9714307</v>
+      </c>
       <c r="L157" s="2" t="s">
-        <v>811</v>
+        <v>935</v>
       </c>
       <c r="M157" s="2" t="s">
-        <v>1066</v>
+        <v>956</v>
       </c>
       <c r="N157" s="2" t="s">
-        <v>218</v>
+        <v>341</v>
       </c>
       <c r="O157" s="2" t="s">
-        <v>424</v>
+        <v>368</v>
       </c>
     </row>
     <row r="158" spans="1:15">
       <c r="B158">
-        <v>111477197</v>
+        <v>111477622</v>
       </c>
       <c r="C158" t="s">
-        <v>133</v>
+        <v>34</v>
       </c>
       <c r="D158" t="s">
-        <v>1067</v>
+        <v>957</v>
       </c>
       <c r="E158" t="s">
-        <v>1068</v>
+        <v>958</v>
       </c>
       <c r="F158" t="s">
-        <v>1069</v>
+        <v>959</v>
       </c>
       <c r="G158" t="s">
-        <v>1070</v>
+        <v>960</v>
       </c>
       <c r="H158" t="s">
-        <v>1071</v>
+        <v>961</v>
       </c>
       <c r="I158" t="s">
-        <v>1072</v>
-[...1 lines deleted...]
-      <c r="J158"/>
+        <v>962</v>
+      </c>
+      <c r="J158" t="s">
+        <v>963</v>
+      </c>
       <c r="K158"/>
       <c r="L158" t="s">
-        <v>1073</v>
+        <v>964</v>
       </c>
       <c r="M158" t="s">
-        <v>1074</v>
+        <v>471</v>
       </c>
       <c r="N158" t="s">
-        <v>534</v>
+        <v>162</v>
       </c>
       <c r="O158" t="s">
-        <v>60</v>
+        <v>82</v>
       </c>
     </row>
     <row r="159" spans="1:15">
       <c r="A159" s="2"/>
       <c r="B159" s="2">
-        <v>111477303</v>
+        <v>111477662</v>
       </c>
       <c r="C159" s="2" t="s">
-        <v>133</v>
+        <v>34</v>
       </c>
       <c r="D159" s="2" t="s">
-        <v>1075</v>
+        <v>965</v>
       </c>
       <c r="E159" s="2" t="s">
-        <v>1076</v>
+        <v>966</v>
       </c>
       <c r="F159" s="2" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="G159" s="2"/>
+        <v>62</v>
+      </c>
+      <c r="G159" s="2" t="s">
+        <v>967</v>
+      </c>
       <c r="H159" s="2" t="s">
-        <v>562</v>
+        <v>968</v>
       </c>
       <c r="I159" s="2" t="s">
-        <v>1077</v>
+        <v>969</v>
       </c>
       <c r="J159" s="2" t="s">
-        <v>321</v>
+        <v>970</v>
       </c>
       <c r="K159" s="2"/>
       <c r="L159" s="2" t="s">
-        <v>1078</v>
+        <v>971</v>
       </c>
       <c r="M159" s="2" t="s">
-        <v>83</v>
+        <v>972</v>
       </c>
       <c r="N159" s="2" t="s">
-        <v>714</v>
+        <v>342</v>
       </c>
       <c r="O159" s="2" t="s">
-        <v>59</v>
+        <v>24</v>
       </c>
     </row>
     <row r="160" spans="1:15">
       <c r="B160">
-        <v>111477426</v>
+        <v>111477751</v>
       </c>
       <c r="C160" t="s">
-        <v>26</v>
+        <v>249</v>
       </c>
       <c r="D160" t="s">
-        <v>1079</v>
+        <v>973</v>
       </c>
       <c r="E160"/>
       <c r="F160" t="s">
-        <v>1080</v>
-[...2 lines deleted...]
-        <v>1081</v>
+        <v>974</v>
       </c>
       <c r="H160" t="s">
-        <v>1082</v>
+        <v>975</v>
       </c>
       <c r="I160" t="s">
-        <v>1083</v>
+        <v>976</v>
       </c>
       <c r="J160"/>
       <c r="K160"/>
       <c r="L160" t="s">
-        <v>1084</v>
+        <v>977</v>
       </c>
       <c r="M160" t="s">
-        <v>546</v>
+        <v>978</v>
       </c>
       <c r="N160" t="s">
-        <v>1085</v>
+        <v>425</v>
       </c>
       <c r="O160" t="s">
-        <v>1086</v>
+        <v>42</v>
       </c>
     </row>
     <row r="161" spans="1:15">
       <c r="A161" s="2"/>
       <c r="B161" s="2">
-        <v>111477360</v>
+        <v>111477680</v>
       </c>
       <c r="C161" s="2" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="D161" s="2" t="s">
-        <v>1087</v>
-[...3 lines deleted...]
-      </c>
+        <v>979</v>
+      </c>
+      <c r="E161" s="2"/>
       <c r="F161" s="2" t="s">
-        <v>1089</v>
+        <v>62</v>
       </c>
       <c r="G161" s="2" t="s">
-        <v>1090</v>
+        <v>62</v>
       </c>
       <c r="H161" s="2" t="s">
-        <v>71</v>
+        <v>980</v>
       </c>
       <c r="I161" s="2" t="s">
-        <v>1091</v>
-[...6 lines deleted...]
-      </c>
+        <v>981</v>
+      </c>
+      <c r="J161" s="2"/>
+      <c r="K161" s="2"/>
       <c r="L161" s="2" t="s">
-        <v>1094</v>
+        <v>982</v>
       </c>
       <c r="M161" s="2" t="s">
-        <v>1095</v>
+        <v>827</v>
       </c>
       <c r="N161" s="2" t="s">
-        <v>24</v>
+        <v>644</v>
       </c>
       <c r="O161" s="2" t="s">
-        <v>162</v>
+        <v>171</v>
       </c>
     </row>
     <row r="162" spans="1:15">
       <c r="B162">
-        <v>111477186</v>
+        <v>111477528</v>
       </c>
       <c r="C162" t="s">
-        <v>61</v>
+        <v>34</v>
       </c>
       <c r="D162" t="s">
-        <v>1096</v>
+        <v>983</v>
       </c>
       <c r="E162"/>
       <c r="F162" t="s">
-        <v>1097</v>
+        <v>984</v>
       </c>
       <c r="G162" t="s">
-        <v>1098</v>
+        <v>985</v>
       </c>
       <c r="H162" t="s">
-        <v>1099</v>
+        <v>986</v>
       </c>
       <c r="I162" t="s">
-        <v>1100</v>
+        <v>987</v>
       </c>
       <c r="J162" t="s">
-        <v>1101</v>
+        <v>988</v>
       </c>
       <c r="K162"/>
       <c r="L162" t="s">
-        <v>1102</v>
+        <v>989</v>
       </c>
       <c r="M162" t="s">
-        <v>402</v>
+        <v>153</v>
       </c>
       <c r="N162" t="s">
-        <v>470</v>
+        <v>990</v>
       </c>
       <c r="O162" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
     </row>
     <row r="163" spans="1:15">
       <c r="A163" s="2"/>
       <c r="B163" s="2">
-        <v>111477527</v>
+        <v>111477529</v>
       </c>
       <c r="C163" s="2" t="s">
-        <v>61</v>
+        <v>34</v>
       </c>
       <c r="D163" s="2" t="s">
-        <v>1096</v>
+        <v>991</v>
       </c>
       <c r="E163" s="2"/>
       <c r="F163" s="2" t="s">
-        <v>1097</v>
-[...3 lines deleted...]
-      </c>
+        <v>992</v>
+      </c>
+      <c r="G163" s="2"/>
       <c r="H163" s="2" t="s">
-        <v>1104</v>
+        <v>993</v>
       </c>
       <c r="I163" s="2" t="s">
-        <v>1105</v>
+        <v>994</v>
       </c>
       <c r="J163" s="2" t="s">
-        <v>1101</v>
+        <v>995</v>
       </c>
       <c r="K163" s="2"/>
       <c r="L163" s="2" t="s">
-        <v>1102</v>
+        <v>989</v>
       </c>
       <c r="M163" s="2" t="s">
-        <v>1106</v>
+        <v>153</v>
       </c>
       <c r="N163" s="2" t="s">
-        <v>1107</v>
+        <v>990</v>
       </c>
       <c r="O163" s="2" t="s">
-        <v>279</v>
+        <v>68</v>
       </c>
     </row>
     <row r="164" spans="1:15">
       <c r="B164">
-        <v>111477384</v>
+        <v>111477635</v>
       </c>
       <c r="C164" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D164" t="s">
-        <v>1096</v>
-[...4 lines deleted...]
-      <c r="F164"/>
+        <v>983</v>
+      </c>
+      <c r="E164"/>
+      <c r="F164" t="s">
+        <v>996</v>
+      </c>
       <c r="G164" t="s">
-        <v>1109</v>
+        <v>997</v>
       </c>
       <c r="H164" t="s">
-        <v>1110</v>
+        <v>998</v>
       </c>
       <c r="I164" t="s">
-        <v>1111</v>
-[...1 lines deleted...]
-      <c r="J164"/>
+        <v>999</v>
+      </c>
+      <c r="J164" t="s">
+        <v>1000</v>
+      </c>
       <c r="K164"/>
       <c r="L164" t="s">
-        <v>1102</v>
+        <v>1001</v>
       </c>
       <c r="M164" t="s">
-        <v>1112</v>
+        <v>32</v>
       </c>
       <c r="N164" t="s">
-        <v>42</v>
+        <v>368</v>
       </c>
       <c r="O164" t="s">
-        <v>1017</v>
+        <v>231</v>
       </c>
     </row>
     <row r="165" spans="1:15">
       <c r="A165" s="2"/>
       <c r="B165" s="2">
-        <v>111477543</v>
+        <v>111477776</v>
       </c>
       <c r="C165" s="2" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="D165" s="2" t="s">
-        <v>1113</v>
+        <v>1002</v>
       </c>
       <c r="E165" s="2"/>
       <c r="F165" s="2" t="s">
-        <v>442</v>
+        <v>1003</v>
       </c>
       <c r="G165" s="2" t="s">
-        <v>1114</v>
+        <v>1004</v>
       </c>
       <c r="H165" s="2" t="s">
-        <v>1115</v>
+        <v>1005</v>
       </c>
       <c r="I165" s="2" t="s">
-        <v>1116</v>
+        <v>1006</v>
       </c>
       <c r="J165" s="2"/>
       <c r="K165" s="2"/>
       <c r="L165" s="2" t="s">
-        <v>1117</v>
+        <v>1007</v>
       </c>
       <c r="M165" s="2" t="s">
-        <v>1118</v>
+        <v>1008</v>
       </c>
       <c r="N165" s="2" t="s">
-        <v>886</v>
+        <v>149</v>
       </c>
       <c r="O165" s="2" t="s">
-        <v>1119</v>
+        <v>42</v>
       </c>
     </row>
     <row r="166" spans="1:15">
       <c r="B166">
-        <v>111477272</v>
+        <v>111477717</v>
       </c>
       <c r="C166" t="s">
-        <v>33</v>
+        <v>52</v>
       </c>
       <c r="D166" t="s">
-        <v>1120</v>
-[...2 lines deleted...]
-      <c r="F166"/>
+        <v>1009</v>
+      </c>
+      <c r="E166" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F166" t="s">
+        <v>54</v>
+      </c>
+      <c r="G166" t="s">
+        <v>1011</v>
+      </c>
       <c r="H166" t="s">
-        <v>1121</v>
+        <v>1012</v>
       </c>
       <c r="I166" t="s">
-        <v>1122</v>
+        <v>1013</v>
       </c>
       <c r="J166"/>
       <c r="K166"/>
       <c r="L166" t="s">
-        <v>1123</v>
+        <v>1014</v>
       </c>
       <c r="M166" t="s">
-        <v>83</v>
+        <v>696</v>
       </c>
       <c r="N166" t="s">
-        <v>42</v>
+        <v>1015</v>
       </c>
       <c r="O166" t="s">
-        <v>290</v>
+        <v>117</v>
       </c>
     </row>
     <row r="167" spans="1:15">
       <c r="A167" s="2"/>
       <c r="B167" s="2">
-        <v>111477172</v>
+        <v>111477805</v>
       </c>
       <c r="C167" s="2" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="D167" s="2" t="s">
-        <v>1124</v>
-[...1 lines deleted...]
-      <c r="E167" s="2"/>
+        <v>1016</v>
+      </c>
+      <c r="E167" s="2" t="s">
+        <v>1017</v>
+      </c>
       <c r="F167" s="2" t="s">
-        <v>1125</v>
+        <v>62</v>
       </c>
       <c r="G167" s="2" t="s">
-        <v>1126</v>
+        <v>1018</v>
       </c>
       <c r="H167" s="2" t="s">
-        <v>1127</v>
+        <v>1019</v>
       </c>
       <c r="I167" s="2" t="s">
-        <v>1128</v>
+        <v>1020</v>
       </c>
       <c r="J167" s="2"/>
       <c r="K167" s="2"/>
       <c r="L167" s="2" t="s">
-        <v>1129</v>
+        <v>1021</v>
       </c>
       <c r="M167" s="2" t="s">
-        <v>1130</v>
+        <v>32</v>
       </c>
       <c r="N167" s="2" t="s">
-        <v>1131</v>
+        <v>162</v>
       </c>
       <c r="O167" s="2" t="s">
-        <v>60</v>
+        <v>42</v>
       </c>
     </row>
     <row r="168" spans="1:15">
       <c r="B168">
-        <v>111477257</v>
+        <v>111477678</v>
       </c>
       <c r="C168" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="D168" t="s">
-        <v>1132</v>
-[...1 lines deleted...]
-      <c r="E168"/>
+        <v>1022</v>
+      </c>
+      <c r="E168" t="s">
+        <v>1023</v>
+      </c>
       <c r="F168" t="s">
-        <v>1133</v>
+        <v>1024</v>
       </c>
       <c r="G168" t="s">
-        <v>1134</v>
+        <v>1025</v>
       </c>
       <c r="H168" t="s">
-        <v>1135</v>
+        <v>1026</v>
       </c>
       <c r="I168" t="s">
-        <v>1136</v>
+        <v>1027</v>
       </c>
       <c r="J168"/>
       <c r="K168"/>
       <c r="L168" t="s">
-        <v>586</v>
+        <v>1028</v>
       </c>
       <c r="M168" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-        <v>1137</v>
+        <v>501</v>
       </c>
       <c r="O168" t="s">
-        <v>502</v>
+        <v>171</v>
       </c>
     </row>
     <row r="169" spans="1:15">
       <c r="A169" s="2"/>
       <c r="B169" s="2">
-        <v>111477442</v>
+        <v>111477526</v>
       </c>
       <c r="C169" s="2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D169" s="2" t="s">
-        <v>1138</v>
-[...1 lines deleted...]
-      <c r="E169" s="2"/>
+        <v>1029</v>
+      </c>
+      <c r="E169" s="2" t="s">
+        <v>1030</v>
+      </c>
       <c r="F169" s="2" t="s">
-        <v>1138</v>
+        <v>1031</v>
       </c>
       <c r="G169" s="2" t="s">
-        <v>1139</v>
+        <v>1032</v>
       </c>
       <c r="H169" s="2" t="s">
-        <v>1140</v>
+        <v>1033</v>
       </c>
       <c r="I169" s="2" t="s">
-        <v>1141</v>
+        <v>1034</v>
       </c>
       <c r="J169" s="2" t="s">
-        <v>1142</v>
-[...3 lines deleted...]
-      </c>
+        <v>1035</v>
+      </c>
+      <c r="K169" s="2"/>
       <c r="L169" s="2" t="s">
-        <v>952</v>
+        <v>1036</v>
       </c>
       <c r="M169" s="2" t="s">
-        <v>1144</v>
+        <v>1037</v>
       </c>
       <c r="N169" s="2" t="s">
-        <v>1145</v>
+        <v>413</v>
       </c>
       <c r="O169" s="2" t="s">
-        <v>1146</v>
+        <v>68</v>
       </c>
     </row>
     <row r="170" spans="1:15">
       <c r="B170">
-        <v>111477430</v>
+        <v>111477560</v>
       </c>
       <c r="C170" t="s">
-        <v>133</v>
+        <v>34</v>
       </c>
       <c r="D170" t="s">
-        <v>1147</v>
+        <v>1029</v>
       </c>
       <c r="E170" t="s">
-        <v>1148</v>
-[...2 lines deleted...]
-        <v>1149</v>
+        <v>1038</v>
+      </c>
+      <c r="F170"/>
+      <c r="G170" t="s">
+        <v>1039</v>
       </c>
       <c r="H170" t="s">
-        <v>1150</v>
+        <v>1040</v>
       </c>
       <c r="I170" t="s">
-        <v>1151</v>
-[...3 lines deleted...]
-      </c>
+        <v>1041</v>
+      </c>
+      <c r="J170"/>
       <c r="K170"/>
       <c r="L170" t="s">
-        <v>329</v>
+        <v>1036</v>
       </c>
       <c r="M170" t="s">
-        <v>83</v>
+        <v>32</v>
       </c>
       <c r="N170" t="s">
-        <v>1153</v>
+        <v>1042</v>
       </c>
       <c r="O170" t="s">
-        <v>171</v>
+        <v>68</v>
       </c>
     </row>
     <row r="171" spans="1:15">
       <c r="A171" s="2"/>
       <c r="B171" s="2">
-        <v>111477514</v>
+        <v>111477533</v>
       </c>
       <c r="C171" s="2" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D171" s="2" t="s">
-        <v>1154</v>
+        <v>1029</v>
       </c>
       <c r="E171" s="2" t="s">
-        <v>1155</v>
+        <v>1038</v>
       </c>
       <c r="F171" s="2"/>
-      <c r="G171" s="2"/>
+      <c r="G171" s="2" t="s">
+        <v>1043</v>
+      </c>
       <c r="H171" s="2" t="s">
-        <v>1156</v>
+        <v>1044</v>
       </c>
       <c r="I171" s="2" t="s">
-        <v>1157</v>
+        <v>1045</v>
       </c>
       <c r="J171" s="2"/>
-      <c r="K171" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="K171" s="2"/>
       <c r="L171" s="2" t="s">
-        <v>194</v>
+        <v>1036</v>
       </c>
       <c r="M171" s="2" t="s">
-        <v>83</v>
+        <v>32</v>
       </c>
       <c r="N171" s="2" t="s">
-        <v>1158</v>
+        <v>1042</v>
       </c>
       <c r="O171" s="2" t="s">
-        <v>867</v>
+        <v>68</v>
       </c>
     </row>
     <row r="172" spans="1:15">
       <c r="B172">
-        <v>111477445</v>
+        <v>111477814</v>
       </c>
       <c r="C172" t="s">
-        <v>33</v>
+        <v>52</v>
       </c>
       <c r="D172" t="s">
-        <v>1159</v>
+        <v>1046</v>
       </c>
       <c r="E172" t="s">
-        <v>1160</v>
+        <v>1047</v>
       </c>
       <c r="F172" t="s">
-        <v>1161</v>
+        <v>1048</v>
       </c>
       <c r="G172" t="s">
-        <v>1162</v>
+        <v>1049</v>
       </c>
       <c r="H172" t="s">
-        <v>1163</v>
+        <v>1050</v>
       </c>
       <c r="I172" t="s">
-        <v>1164</v>
+        <v>1051</v>
       </c>
       <c r="J172"/>
       <c r="K172"/>
       <c r="L172" t="s">
-        <v>1165</v>
+        <v>1052</v>
       </c>
       <c r="M172" t="s">
-        <v>83</v>
+        <v>1053</v>
       </c>
       <c r="N172" t="s">
-        <v>24</v>
+        <v>361</v>
       </c>
       <c r="O172" t="s">
-        <v>1146</v>
+        <v>42</v>
       </c>
     </row>
     <row r="173" spans="1:15">
       <c r="A173" s="2"/>
       <c r="B173" s="2">
-        <v>111477537</v>
+        <v>111477661</v>
       </c>
       <c r="C173" s="2" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="D173" s="2" t="s">
-        <v>1166</v>
-[...3 lines deleted...]
-      </c>
+        <v>1054</v>
+      </c>
+      <c r="E173" s="2"/>
       <c r="F173" s="2"/>
-      <c r="G173" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G173" s="2"/>
       <c r="H173" s="2" t="s">
-        <v>1168</v>
+        <v>1055</v>
       </c>
       <c r="I173" s="2" t="s">
-        <v>1169</v>
+        <v>1056</v>
       </c>
       <c r="J173" s="2"/>
-      <c r="K173" s="2" t="s">
-        <v>1170</v>
+      <c r="K173" s="2">
+        <v>9758800</v>
       </c>
       <c r="L173" s="2" t="s">
-        <v>1171</v>
+        <v>1057</v>
       </c>
       <c r="M173" s="2" t="s">
-        <v>169</v>
+        <v>230</v>
       </c>
       <c r="N173" s="2" t="s">
-        <v>1172</v>
+        <v>1058</v>
       </c>
       <c r="O173" s="2" t="s">
-        <v>279</v>
+        <v>284</v>
       </c>
     </row>
     <row r="174" spans="1:15">
       <c r="B174">
-        <v>111477321</v>
+        <v>111477660</v>
       </c>
       <c r="C174" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D174" t="s">
-        <v>1173</v>
+        <v>1054</v>
       </c>
       <c r="E174"/>
       <c r="F174"/>
-      <c r="G174" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H174" t="s">
-        <v>1175</v>
+        <v>1059</v>
       </c>
       <c r="I174" t="s">
-        <v>1176</v>
+        <v>1060</v>
       </c>
       <c r="J174"/>
-      <c r="K174"/>
+      <c r="K174">
+        <v>9758786</v>
+      </c>
       <c r="L174" t="s">
-        <v>1177</v>
+        <v>1057</v>
       </c>
       <c r="M174" t="s">
-        <v>1178</v>
+        <v>230</v>
       </c>
       <c r="N174" t="s">
-        <v>218</v>
+        <v>1058</v>
       </c>
       <c r="O174" t="s">
-        <v>848</v>
+        <v>284</v>
       </c>
     </row>
     <row r="175" spans="1:15">
       <c r="A175" s="2"/>
       <c r="B175" s="2">
-        <v>111477517</v>
+        <v>111477580</v>
       </c>
       <c r="C175" s="2" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D175" s="2" t="s">
-        <v>1179</v>
+        <v>1061</v>
       </c>
       <c r="E175" s="2"/>
-      <c r="F175" s="2"/>
+      <c r="F175" s="2" t="s">
+        <v>62</v>
+      </c>
       <c r="G175" s="2" t="s">
-        <v>1180</v>
+        <v>1062</v>
       </c>
       <c r="H175" s="2" t="s">
-        <v>1181</v>
+        <v>197</v>
       </c>
       <c r="I175" s="2" t="s">
-        <v>1182</v>
+        <v>1063</v>
       </c>
       <c r="J175" s="2"/>
       <c r="K175" s="2"/>
       <c r="L175" s="2" t="s">
-        <v>1183</v>
+        <v>1064</v>
       </c>
       <c r="M175" s="2" t="s">
-        <v>83</v>
+        <v>32</v>
       </c>
       <c r="N175" s="2" t="s">
-        <v>345</v>
+        <v>142</v>
       </c>
       <c r="O175" s="2" t="s">
-        <v>1184</v>
+        <v>68</v>
       </c>
     </row>
     <row r="176" spans="1:15">
       <c r="B176">
-        <v>111477472</v>
+        <v>111477697</v>
       </c>
       <c r="C176" t="s">
-        <v>142</v>
+        <v>34</v>
       </c>
       <c r="D176" t="s">
-        <v>1185</v>
+        <v>1061</v>
       </c>
       <c r="E176" t="s">
-        <v>247</v>
+        <v>1065</v>
       </c>
       <c r="F176" t="s">
-        <v>35</v>
+        <v>62</v>
       </c>
       <c r="G176" t="s">
-        <v>1186</v>
+        <v>1066</v>
       </c>
       <c r="H176" t="s">
-        <v>1187</v>
+        <v>1067</v>
       </c>
       <c r="I176" t="s">
-        <v>1188</v>
-[...3 lines deleted...]
-      </c>
+        <v>1068</v>
+      </c>
+      <c r="J176"/>
       <c r="K176"/>
       <c r="L176" t="s">
-        <v>1190</v>
+        <v>1064</v>
       </c>
       <c r="M176" t="s">
-        <v>74</v>
+        <v>1069</v>
       </c>
       <c r="N176" t="s">
-        <v>1191</v>
+        <v>23</v>
       </c>
       <c r="O176" t="s">
-        <v>938</v>
+        <v>342</v>
       </c>
     </row>
     <row r="177" spans="1:15">
       <c r="A177" s="2"/>
       <c r="B177" s="2">
-        <v>111477284</v>
+        <v>111477696</v>
       </c>
       <c r="C177" s="2" t="s">
-        <v>133</v>
+        <v>34</v>
       </c>
       <c r="D177" s="2" t="s">
-        <v>1185</v>
+        <v>1061</v>
       </c>
       <c r="E177" s="2" t="s">
-        <v>247</v>
+        <v>1065</v>
       </c>
       <c r="F177" s="2" t="s">
-        <v>35</v>
+        <v>62</v>
       </c>
       <c r="G177" s="2" t="s">
-        <v>1192</v>
+        <v>1066</v>
       </c>
       <c r="H177" s="2" t="s">
-        <v>1193</v>
+        <v>1070</v>
       </c>
       <c r="I177" s="2" t="s">
-        <v>1194</v>
-[...3 lines deleted...]
-      </c>
+        <v>1071</v>
+      </c>
+      <c r="J177" s="2"/>
       <c r="K177" s="2"/>
       <c r="L177" s="2" t="s">
-        <v>1190</v>
+        <v>1064</v>
       </c>
       <c r="M177" s="2" t="s">
-        <v>553</v>
+        <v>1069</v>
       </c>
       <c r="N177" s="2" t="s">
-        <v>643</v>
+        <v>23</v>
       </c>
       <c r="O177" s="2" t="s">
-        <v>412</v>
+        <v>342</v>
       </c>
     </row>
     <row r="178" spans="1:15">
       <c r="B178">
-        <v>111477144</v>
+        <v>111477581</v>
       </c>
       <c r="C178" t="s">
-        <v>61</v>
+        <v>25</v>
       </c>
       <c r="D178" t="s">
-        <v>1196</v>
+        <v>1061</v>
       </c>
       <c r="E178" t="s">
-        <v>1197</v>
+        <v>1065</v>
       </c>
       <c r="F178" t="s">
-        <v>442</v>
+        <v>62</v>
       </c>
       <c r="G178" t="s">
-        <v>1198</v>
+        <v>1072</v>
       </c>
       <c r="H178" t="s">
-        <v>1199</v>
+        <v>1073</v>
       </c>
       <c r="I178" t="s">
-        <v>1200</v>
+        <v>1074</v>
       </c>
       <c r="J178"/>
       <c r="K178"/>
       <c r="L178" t="s">
-        <v>1201</v>
+        <v>1064</v>
       </c>
       <c r="M178" t="s">
-        <v>83</v>
+        <v>1075</v>
       </c>
       <c r="N178" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="O178" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
     </row>
     <row r="179" spans="1:15">
       <c r="A179" s="2"/>
       <c r="B179" s="2">
-        <v>111477417</v>
+        <v>111477582</v>
       </c>
       <c r="C179" s="2" t="s">
-        <v>133</v>
+        <v>25</v>
       </c>
       <c r="D179" s="2" t="s">
-        <v>1196</v>
+        <v>1061</v>
       </c>
       <c r="E179" s="2" t="s">
-        <v>1202</v>
+        <v>1065</v>
       </c>
       <c r="F179" s="2" t="s">
-        <v>442</v>
+        <v>62</v>
       </c>
       <c r="G179" s="2" t="s">
-        <v>1203</v>
+        <v>1076</v>
       </c>
       <c r="H179" s="2" t="s">
-        <v>1204</v>
+        <v>1077</v>
       </c>
       <c r="I179" s="2" t="s">
-        <v>1205</v>
+        <v>1078</v>
       </c>
       <c r="J179" s="2"/>
       <c r="K179" s="2"/>
       <c r="L179" s="2" t="s">
-        <v>1201</v>
+        <v>1064</v>
       </c>
       <c r="M179" s="2" t="s">
-        <v>1206</v>
+        <v>1075</v>
       </c>
       <c r="N179" s="2" t="s">
-        <v>170</v>
+        <v>23</v>
       </c>
       <c r="O179" s="2" t="s">
-        <v>301</v>
+        <v>68</v>
       </c>
     </row>
     <row r="180" spans="1:15">
       <c r="B180">
-        <v>111477366</v>
+        <v>111477597</v>
       </c>
       <c r="C180" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D180" t="s">
-        <v>1207</v>
+        <v>1079</v>
       </c>
       <c r="E180" t="s">
-        <v>1208</v>
+        <v>1080</v>
       </c>
       <c r="F180" t="s">
-        <v>1209</v>
-[...2 lines deleted...]
-        <v>1210</v>
+        <v>1081</v>
       </c>
       <c r="H180" t="s">
-        <v>304</v>
+        <v>1082</v>
       </c>
       <c r="I180" t="s">
-        <v>1211</v>
+        <v>1083</v>
       </c>
       <c r="J180" t="s">
-        <v>1212</v>
+        <v>1084</v>
       </c>
       <c r="K180"/>
       <c r="L180" t="s">
-        <v>306</v>
+        <v>1085</v>
       </c>
       <c r="M180" t="s">
-        <v>1213</v>
+        <v>471</v>
       </c>
       <c r="N180" t="s">
-        <v>132</v>
+        <v>1086</v>
       </c>
       <c r="O180" t="s">
-        <v>714</v>
+        <v>231</v>
       </c>
     </row>
     <row r="181" spans="1:15">
       <c r="A181" s="2"/>
       <c r="B181" s="2">
-        <v>111477369</v>
+        <v>111477756</v>
       </c>
       <c r="C181" s="2" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D181" s="2" t="s">
-        <v>1214</v>
+        <v>1087</v>
       </c>
       <c r="E181" s="2" t="s">
-        <v>1215</v>
+        <v>721</v>
       </c>
       <c r="F181" s="2"/>
       <c r="G181" s="2"/>
       <c r="H181" s="2" t="s">
-        <v>1216</v>
+        <v>197</v>
       </c>
       <c r="I181" s="2" t="s">
-        <v>1217</v>
-[...4 lines deleted...]
-      <c r="K181" s="2"/>
+        <v>1088</v>
+      </c>
+      <c r="J181" s="2"/>
+      <c r="K181" s="2">
+        <v>9780578</v>
+      </c>
       <c r="L181" s="2" t="s">
-        <v>1219</v>
+        <v>875</v>
       </c>
       <c r="M181" s="2" t="s">
-        <v>32</v>
+        <v>471</v>
       </c>
       <c r="N181" s="2" t="s">
-        <v>254</v>
+        <v>50</v>
       </c>
       <c r="O181" s="2" t="s">
-        <v>1220</v>
+        <v>244</v>
       </c>
     </row>
     <row r="182" spans="1:15">
       <c r="B182">
-        <v>111477239</v>
+        <v>111477614</v>
       </c>
       <c r="C182" t="s">
-        <v>142</v>
+        <v>52</v>
       </c>
       <c r="D182" t="s">
-        <v>1221</v>
+        <v>1089</v>
       </c>
       <c r="E182" t="s">
-        <v>196</v>
+        <v>1090</v>
       </c>
       <c r="F182" t="s">
-        <v>35</v>
+        <v>1091</v>
+      </c>
+      <c r="G182" t="s">
+        <v>639</v>
       </c>
       <c r="H182" t="s">
-        <v>1222</v>
+        <v>1092</v>
       </c>
       <c r="I182" t="s">
-        <v>1223</v>
+        <v>1093</v>
       </c>
       <c r="J182" t="s">
-        <v>1224</v>
+        <v>1094</v>
       </c>
       <c r="K182"/>
       <c r="L182" t="s">
-        <v>685</v>
+        <v>1095</v>
       </c>
       <c r="M182" t="s">
-        <v>83</v>
+        <v>1096</v>
       </c>
       <c r="N182" t="s">
-        <v>170</v>
+        <v>1097</v>
       </c>
       <c r="O182" t="s">
-        <v>151</v>
+        <v>82</v>
       </c>
     </row>
     <row r="183" spans="1:15">
       <c r="A183" s="2"/>
       <c r="B183" s="2">
-        <v>111477396</v>
+        <v>111477562</v>
       </c>
       <c r="C183" s="2" t="s">
-        <v>133</v>
+        <v>25</v>
       </c>
       <c r="D183" s="2" t="s">
-        <v>1225</v>
-[...1 lines deleted...]
-      <c r="E183" s="2"/>
+        <v>1098</v>
+      </c>
+      <c r="E183" s="2" t="s">
+        <v>1099</v>
+      </c>
       <c r="F183" s="2" t="s">
-        <v>442</v>
+        <v>1100</v>
       </c>
       <c r="G183" s="2" t="s">
-        <v>1226</v>
+        <v>1101</v>
       </c>
       <c r="H183" s="2" t="s">
-        <v>562</v>
+        <v>1102</v>
       </c>
       <c r="I183" s="2" t="s">
-        <v>1227</v>
+        <v>1103</v>
       </c>
       <c r="J183" s="2" t="s">
-        <v>1228</v>
+        <v>1104</v>
       </c>
       <c r="K183" s="2"/>
       <c r="L183" s="2" t="s">
-        <v>1229</v>
+        <v>1105</v>
       </c>
       <c r="M183" s="2" t="s">
-        <v>83</v>
+        <v>58</v>
       </c>
       <c r="N183" s="2" t="s">
-        <v>156</v>
+        <v>1106</v>
       </c>
       <c r="O183" s="2" t="s">
-        <v>85</v>
+        <v>68</v>
       </c>
     </row>
     <row r="184" spans="1:15">
       <c r="B184">
-        <v>111477201</v>
+        <v>111477692</v>
       </c>
       <c r="C184" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D184" t="s">
-        <v>1230</v>
+        <v>1107</v>
       </c>
       <c r="E184" t="s">
-        <v>1231</v>
+        <v>1108</v>
       </c>
       <c r="F184" t="s">
-        <v>1232</v>
+        <v>1109</v>
       </c>
       <c r="G184" t="s">
-        <v>1233</v>
+        <v>1110</v>
       </c>
       <c r="H184" t="s">
-        <v>1234</v>
+        <v>1111</v>
       </c>
       <c r="I184" t="s">
-        <v>1235</v>
-[...2 lines deleted...]
-      <c r="K184"/>
+        <v>1112</v>
+      </c>
+      <c r="J184" t="s">
+        <v>1113</v>
+      </c>
+      <c r="K184" t="s">
+        <v>1114</v>
+      </c>
       <c r="L184" t="s">
-        <v>1236</v>
+        <v>1115</v>
       </c>
       <c r="M184" t="s">
-        <v>1237</v>
+        <v>1116</v>
       </c>
       <c r="N184" t="s">
-        <v>534</v>
+        <v>1117</v>
       </c>
       <c r="O184" t="s">
-        <v>60</v>
+        <v>284</v>
       </c>
     </row>
     <row r="185" spans="1:15">
       <c r="A185" s="2"/>
       <c r="B185" s="2">
-        <v>111477492</v>
+        <v>111477703</v>
       </c>
       <c r="C185" s="2" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="D185" s="2" t="s">
-        <v>1238</v>
+        <v>1118</v>
       </c>
       <c r="E185" s="2"/>
       <c r="F185" s="2"/>
       <c r="G185" s="2" t="s">
-        <v>1239</v>
+        <v>1119</v>
       </c>
       <c r="H185" s="2" t="s">
-        <v>1240</v>
+        <v>45</v>
       </c>
       <c r="I185" s="2" t="s">
-        <v>1241</v>
-[...1 lines deleted...]
-      <c r="J185" s="2"/>
+        <v>1120</v>
+      </c>
+      <c r="J185" s="2" t="s">
+        <v>1121</v>
+      </c>
       <c r="K185" s="2"/>
       <c r="L185" s="2" t="s">
-        <v>1242</v>
+        <v>1122</v>
       </c>
       <c r="M185" s="2" t="s">
-        <v>1243</v>
+        <v>1123</v>
       </c>
       <c r="N185" s="2" t="s">
-        <v>1244</v>
+        <v>1124</v>
       </c>
       <c r="O185" s="2" t="s">
-        <v>937</v>
+        <v>117</v>
       </c>
     </row>
     <row r="186" spans="1:15">
       <c r="B186">
-        <v>111477364</v>
+        <v>111477714</v>
       </c>
       <c r="C186" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="D186" t="s">
-        <v>1245</v>
+        <v>1125</v>
       </c>
       <c r="E186"/>
-      <c r="F186" t="s">
-        <v>1246</v>
+      <c r="F186"/>
+      <c r="G186" t="s">
+        <v>1126</v>
       </c>
       <c r="H186" t="s">
-        <v>1247</v>
+        <v>1127</v>
       </c>
       <c r="I186" t="s">
-        <v>1248</v>
+        <v>1128</v>
       </c>
       <c r="J186"/>
       <c r="K186"/>
       <c r="L186" t="s">
-        <v>1249</v>
+        <v>1129</v>
       </c>
       <c r="M186" t="s">
-        <v>83</v>
+        <v>1130</v>
       </c>
       <c r="N186" t="s">
-        <v>170</v>
+        <v>116</v>
       </c>
       <c r="O186" t="s">
-        <v>403</v>
+        <v>117</v>
       </c>
     </row>
     <row r="187" spans="1:15">
       <c r="A187" s="2"/>
       <c r="B187" s="2">
-        <v>111477270</v>
+        <v>111477611</v>
       </c>
       <c r="C187" s="2" t="s">
-        <v>61</v>
+        <v>52</v>
       </c>
       <c r="D187" s="2" t="s">
-        <v>1250</v>
+        <v>1131</v>
       </c>
       <c r="E187" s="2"/>
       <c r="F187" s="2"/>
-      <c r="G187" s="2"/>
+      <c r="G187" s="2" t="s">
+        <v>1132</v>
+      </c>
       <c r="H187" s="2" t="s">
-        <v>1251</v>
+        <v>1133</v>
       </c>
       <c r="I187" s="2" t="s">
-        <v>1252</v>
-[...4 lines deleted...]
-      </c>
+        <v>1134</v>
+      </c>
+      <c r="J187" s="2" t="s">
+        <v>1135</v>
+      </c>
+      <c r="K187" s="2"/>
       <c r="L187" s="2" t="s">
-        <v>1253</v>
+        <v>1136</v>
       </c>
       <c r="M187" s="2" t="s">
-        <v>514</v>
+        <v>501</v>
       </c>
       <c r="N187" s="2" t="s">
-        <v>534</v>
+        <v>413</v>
       </c>
       <c r="O187" s="2" t="s">
-        <v>424</v>
+        <v>135</v>
       </c>
     </row>
     <row r="188" spans="1:15">
       <c r="B188">
-        <v>111477412</v>
+        <v>111477612</v>
       </c>
       <c r="C188" t="s">
-        <v>133</v>
+        <v>52</v>
       </c>
       <c r="D188" t="s">
-        <v>1254</v>
-[...4 lines deleted...]
-      </c>
+        <v>1131</v>
+      </c>
+      <c r="E188" t="s">
+        <v>1137</v>
+      </c>
+      <c r="F188"/>
       <c r="G188" t="s">
-        <v>1256</v>
+        <v>1138</v>
       </c>
       <c r="H188" t="s">
-        <v>1257</v>
+        <v>1139</v>
       </c>
       <c r="I188" t="s">
-        <v>1258</v>
-[...1 lines deleted...]
-      <c r="J188"/>
+        <v>1140</v>
+      </c>
+      <c r="J188" t="s">
+        <v>1135</v>
+      </c>
       <c r="K188"/>
       <c r="L188" t="s">
-        <v>1253</v>
+        <v>1136</v>
       </c>
       <c r="M188" t="s">
-        <v>1259</v>
+        <v>32</v>
       </c>
       <c r="N188" t="s">
-        <v>423</v>
+        <v>413</v>
       </c>
       <c r="O188" t="s">
-        <v>842</v>
+        <v>135</v>
       </c>
     </row>
     <row r="189" spans="1:15">
       <c r="A189" s="2"/>
       <c r="B189" s="2">
-        <v>111477506</v>
+        <v>111477788</v>
       </c>
       <c r="C189" s="2" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D189" s="2" t="s">
-        <v>1260</v>
+        <v>1141</v>
       </c>
       <c r="E189" s="2" t="s">
-        <v>1261</v>
+        <v>1142</v>
       </c>
       <c r="F189" s="2" t="s">
-        <v>1262</v>
-[...1 lines deleted...]
-      <c r="G189" s="2"/>
+        <v>62</v>
+      </c>
+      <c r="G189" s="2" t="s">
+        <v>285</v>
+      </c>
       <c r="H189" s="2" t="s">
-        <v>1263</v>
+        <v>71</v>
       </c>
       <c r="I189" s="2" t="s">
-        <v>1264</v>
+        <v>1143</v>
       </c>
       <c r="J189" s="2" t="s">
-        <v>1265</v>
+        <v>1144</v>
       </c>
       <c r="K189" s="2"/>
       <c r="L189" s="2" t="s">
-        <v>1266</v>
+        <v>1145</v>
       </c>
       <c r="M189" s="2" t="s">
-        <v>83</v>
+        <v>477</v>
       </c>
       <c r="N189" s="2" t="s">
-        <v>1267</v>
+        <v>437</v>
       </c>
       <c r="O189" s="2" t="s">
-        <v>937</v>
+        <v>42</v>
       </c>
     </row>
     <row r="190" spans="1:15">
       <c r="B190">
-        <v>111477355</v>
+        <v>111477509</v>
       </c>
       <c r="C190" t="s">
-        <v>133</v>
+        <v>15</v>
       </c>
       <c r="D190" t="s">
-        <v>1268</v>
-[...6 lines deleted...]
-      </c>
+        <v>1146</v>
+      </c>
+      <c r="E190"/>
+      <c r="F190"/>
       <c r="G190" t="s">
-        <v>1270</v>
+        <v>1147</v>
       </c>
       <c r="H190" t="s">
-        <v>1271</v>
+        <v>1148</v>
       </c>
       <c r="I190" t="s">
-        <v>1272</v>
+        <v>1149</v>
       </c>
       <c r="J190"/>
       <c r="K190"/>
       <c r="L190" t="s">
-        <v>1273</v>
+        <v>48</v>
       </c>
       <c r="M190" t="s">
-        <v>1274</v>
+        <v>1150</v>
       </c>
       <c r="N190" t="s">
-        <v>1275</v>
+        <v>117</v>
       </c>
       <c r="O190" t="s">
-        <v>76</v>
+        <v>342</v>
       </c>
     </row>
     <row r="191" spans="1:15">
       <c r="A191" s="2"/>
       <c r="B191" s="2">
-        <v>111477400</v>
+        <v>111477720</v>
       </c>
       <c r="C191" s="2" t="s">
-        <v>15</v>
+        <v>34</v>
       </c>
       <c r="D191" s="2" t="s">
-        <v>1276</v>
-[...9 lines deleted...]
-      </c>
+        <v>1151</v>
+      </c>
+      <c r="E191" s="2"/>
+      <c r="F191" s="2"/>
+      <c r="G191" s="2"/>
       <c r="H191" s="2" t="s">
-        <v>652</v>
+        <v>1152</v>
       </c>
       <c r="I191" s="2" t="s">
-        <v>1279</v>
+        <v>1153</v>
       </c>
       <c r="J191" s="2" t="s">
-        <v>1280</v>
-[...1 lines deleted...]
-      <c r="K191" s="2"/>
+        <v>1154</v>
+      </c>
+      <c r="K191" s="2" t="s">
+        <v>1155</v>
+      </c>
       <c r="L191" s="2" t="s">
-        <v>1281</v>
+        <v>1156</v>
       </c>
       <c r="M191" s="2" t="s">
-        <v>1282</v>
+        <v>696</v>
       </c>
       <c r="N191" s="2" t="s">
-        <v>678</v>
+        <v>1015</v>
       </c>
       <c r="O191" s="2" t="s">
-        <v>218</v>
+        <v>163</v>
       </c>
     </row>
     <row r="192" spans="1:15">
       <c r="B192">
-        <v>111477379</v>
+        <v>111477782</v>
       </c>
       <c r="C192" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D192" t="s">
-        <v>1283</v>
+        <v>1157</v>
       </c>
       <c r="E192"/>
-      <c r="F192"/>
+      <c r="F192" t="s">
+        <v>62</v>
+      </c>
+      <c r="G192" t="s">
+        <v>1158</v>
+      </c>
       <c r="H192" t="s">
-        <v>1284</v>
+        <v>1159</v>
       </c>
       <c r="I192" t="s">
-        <v>1285</v>
-[...6 lines deleted...]
-      </c>
+        <v>1160</v>
+      </c>
+      <c r="J192"/>
+      <c r="K192"/>
       <c r="L192" t="s">
-        <v>1287</v>
+        <v>1161</v>
       </c>
       <c r="M192" t="s">
-        <v>1288</v>
+        <v>1162</v>
       </c>
       <c r="N192" t="s">
-        <v>156</v>
+        <v>142</v>
       </c>
       <c r="O192" t="s">
-        <v>395</v>
+        <v>42</v>
       </c>
     </row>
     <row r="193" spans="1:15">
       <c r="A193" s="2"/>
       <c r="B193" s="2">
-        <v>111477377</v>
+        <v>111477601</v>
       </c>
       <c r="C193" s="2" t="s">
-        <v>133</v>
+        <v>154</v>
       </c>
       <c r="D193" s="2" t="s">
-        <v>1283</v>
-[...1 lines deleted...]
-      <c r="E193" s="2"/>
+        <v>1163</v>
+      </c>
+      <c r="E193" s="2" t="s">
+        <v>1164</v>
+      </c>
       <c r="F193" s="2"/>
-      <c r="G193" s="2"/>
+      <c r="G193" s="2" t="s">
+        <v>1165</v>
+      </c>
       <c r="H193" s="2" t="s">
-        <v>1289</v>
+        <v>1166</v>
       </c>
       <c r="I193" s="2" t="s">
-        <v>1290</v>
+        <v>1167</v>
       </c>
       <c r="J193" s="2" t="s">
-        <v>1291</v>
-[...3 lines deleted...]
-      </c>
+        <v>1168</v>
+      </c>
+      <c r="K193" s="2"/>
       <c r="L193" s="2" t="s">
-        <v>1287</v>
+        <v>1169</v>
       </c>
       <c r="M193" s="2" t="s">
-        <v>650</v>
+        <v>1170</v>
       </c>
       <c r="N193" s="2" t="s">
-        <v>1292</v>
+        <v>149</v>
       </c>
       <c r="O193" s="2" t="s">
-        <v>395</v>
+        <v>135</v>
       </c>
     </row>
     <row r="194" spans="1:15">
       <c r="B194">
-        <v>111477378</v>
+        <v>111477600</v>
       </c>
       <c r="C194" t="s">
-        <v>133</v>
+        <v>15</v>
       </c>
       <c r="D194" t="s">
-        <v>1283</v>
-[...1 lines deleted...]
-      <c r="E194"/>
+        <v>1163</v>
+      </c>
+      <c r="E194" t="s">
+        <v>1171</v>
+      </c>
       <c r="F194"/>
+      <c r="G194" t="s">
+        <v>1172</v>
+      </c>
       <c r="H194" t="s">
-        <v>1293</v>
+        <v>1173</v>
       </c>
       <c r="I194" t="s">
-        <v>1294</v>
+        <v>1174</v>
       </c>
       <c r="J194" t="s">
-        <v>1291</v>
-[...3 lines deleted...]
-      </c>
+        <v>1175</v>
+      </c>
+      <c r="K194"/>
       <c r="L194" t="s">
-        <v>1287</v>
+        <v>1169</v>
       </c>
       <c r="M194" t="s">
-        <v>32</v>
+        <v>1176</v>
       </c>
       <c r="N194" t="s">
-        <v>1292</v>
+        <v>149</v>
       </c>
       <c r="O194" t="s">
-        <v>395</v>
+        <v>135</v>
       </c>
     </row>
     <row r="195" spans="1:15">
       <c r="A195" s="2"/>
       <c r="B195" s="2">
-        <v>111477156</v>
+        <v>111477594</v>
       </c>
       <c r="C195" s="2" t="s">
-        <v>133</v>
+        <v>52</v>
       </c>
       <c r="D195" s="2" t="s">
-        <v>1283</v>
+        <v>1177</v>
       </c>
       <c r="E195" s="2" t="s">
-        <v>1295</v>
-[...1 lines deleted...]
-      <c r="F195" s="2"/>
+        <v>1178</v>
+      </c>
+      <c r="F195" s="2" t="s">
+        <v>263</v>
+      </c>
       <c r="G195" s="2" t="s">
-        <v>1296</v>
+        <v>1179</v>
       </c>
       <c r="H195" s="2" t="s">
-        <v>1297</v>
+        <v>1180</v>
       </c>
       <c r="I195" s="2" t="s">
-        <v>1298</v>
-[...4 lines deleted...]
-      <c r="K195" s="2"/>
+        <v>1181</v>
+      </c>
+      <c r="J195" s="2"/>
+      <c r="K195" s="2" t="s">
+        <v>1182</v>
+      </c>
       <c r="L195" s="2" t="s">
-        <v>1300</v>
+        <v>1183</v>
       </c>
       <c r="M195" s="2" t="s">
-        <v>67</v>
+        <v>153</v>
       </c>
       <c r="N195" s="2" t="s">
-        <v>170</v>
+        <v>350</v>
       </c>
       <c r="O195" s="2" t="s">
-        <v>290</v>
+        <v>231</v>
       </c>
     </row>
     <row r="196" spans="1:15">
       <c r="B196">
-        <v>111477221</v>
+        <v>111477658</v>
       </c>
       <c r="C196" t="s">
-        <v>61</v>
+        <v>25</v>
       </c>
       <c r="D196" t="s">
-        <v>1301</v>
+        <v>1184</v>
       </c>
       <c r="E196" t="s">
-        <v>1302</v>
+        <v>1185</v>
       </c>
       <c r="F196"/>
+      <c r="G196" t="s">
+        <v>1186</v>
+      </c>
       <c r="H196" t="s">
-        <v>1303</v>
+        <v>197</v>
       </c>
       <c r="I196" t="s">
-        <v>1304</v>
-[...4 lines deleted...]
-      </c>
+        <v>1187</v>
+      </c>
+      <c r="J196" t="s">
+        <v>218</v>
+      </c>
+      <c r="K196"/>
       <c r="L196" t="s">
-        <v>1305</v>
+        <v>1188</v>
       </c>
       <c r="M196" t="s">
-        <v>270</v>
+        <v>141</v>
       </c>
       <c r="N196" t="s">
-        <v>1306</v>
+        <v>413</v>
       </c>
       <c r="O196" t="s">
-        <v>60</v>
+        <v>284</v>
       </c>
     </row>
     <row r="197" spans="1:15">
       <c r="A197" s="2"/>
       <c r="B197" s="2">
-        <v>111477167</v>
+        <v>111477769</v>
       </c>
       <c r="C197" s="2" t="s">
-        <v>133</v>
+        <v>25</v>
       </c>
       <c r="D197" s="2" t="s">
-        <v>1307</v>
+        <v>1189</v>
       </c>
       <c r="E197" s="2"/>
-      <c r="F197" s="2"/>
-[...2 lines deleted...]
-      </c>
+      <c r="F197" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="G197" s="2"/>
       <c r="H197" s="2" t="s">
-        <v>537</v>
+        <v>71</v>
       </c>
       <c r="I197" s="2" t="s">
-        <v>1309</v>
-[...3 lines deleted...]
-      </c>
+        <v>1190</v>
+      </c>
+      <c r="J197" s="2"/>
       <c r="K197" s="2"/>
       <c r="L197" s="2" t="s">
-        <v>685</v>
+        <v>1188</v>
       </c>
       <c r="M197" s="2" t="s">
-        <v>1311</v>
+        <v>32</v>
       </c>
       <c r="N197" s="2" t="s">
-        <v>218</v>
+        <v>23</v>
       </c>
       <c r="O197" s="2" t="s">
-        <v>60</v>
+        <v>42</v>
       </c>
     </row>
     <row r="198" spans="1:15">
       <c r="B198">
-        <v>111477274</v>
+        <v>111477569</v>
       </c>
       <c r="C198" t="s">
-        <v>133</v>
+        <v>25</v>
       </c>
       <c r="D198" t="s">
-        <v>1307</v>
+        <v>1189</v>
       </c>
       <c r="E198"/>
       <c r="F198" t="s">
-        <v>1312</v>
-[...2 lines deleted...]
-        <v>1313</v>
+        <v>62</v>
       </c>
       <c r="H198" t="s">
-        <v>1314</v>
+        <v>1191</v>
       </c>
       <c r="I198" t="s">
-        <v>1315</v>
-[...3 lines deleted...]
-      </c>
+        <v>1192</v>
+      </c>
+      <c r="J198"/>
       <c r="K198"/>
       <c r="L198" t="s">
-        <v>685</v>
+        <v>1188</v>
       </c>
       <c r="M198" t="s">
-        <v>1317</v>
+        <v>230</v>
       </c>
       <c r="N198" t="s">
-        <v>76</v>
+        <v>23</v>
       </c>
       <c r="O198" t="s">
-        <v>290</v>
+        <v>68</v>
       </c>
     </row>
     <row r="199" spans="1:15">
       <c r="A199" s="2"/>
       <c r="B199" s="2">
-        <v>111477240</v>
+        <v>111477638</v>
       </c>
       <c r="C199" s="2" t="s">
-        <v>133</v>
+        <v>249</v>
       </c>
       <c r="D199" s="2" t="s">
-        <v>1318</v>
+        <v>1193</v>
       </c>
       <c r="E199" s="2" t="s">
-        <v>1319</v>
-[...3 lines deleted...]
-      </c>
+        <v>1194</v>
+      </c>
+      <c r="F199" s="2"/>
       <c r="G199" s="2" t="s">
-        <v>510</v>
+        <v>1195</v>
       </c>
       <c r="H199" s="2" t="s">
-        <v>137</v>
+        <v>1196</v>
       </c>
       <c r="I199" s="2" t="s">
-        <v>1321</v>
-[...3 lines deleted...]
-      </c>
+        <v>1197</v>
+      </c>
+      <c r="J199" s="2"/>
       <c r="K199" s="2"/>
       <c r="L199" s="2" t="s">
-        <v>1323</v>
+        <v>1198</v>
       </c>
       <c r="M199" s="2" t="s">
-        <v>514</v>
+        <v>1199</v>
       </c>
       <c r="N199" s="2" t="s">
-        <v>423</v>
+        <v>23</v>
       </c>
       <c r="O199" s="2" t="s">
-        <v>323</v>
-[...282 lines deleted...]
-      <c r="N206" t="s">
         <v>24</v>
-      </c>
-[...1800 lines deleted...]
-        <v>1220</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:O1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>